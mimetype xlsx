--- v3 (2026-09-12)
+++ v4 (2026-11-01)
@@ -2764,51 +2764,51 @@
         <is>
           <t>9786059375641</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Kirman Selçukluları</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059375603</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Anadolu Selçukluları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>310</v>
+        <v>375</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059375511</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>103 Numaralı Mühimme Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>1025</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059375023</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>