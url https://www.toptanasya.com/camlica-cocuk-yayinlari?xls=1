--- v0 (2025-11-04)
+++ v1 (2026-05-05)
@@ -85,4120 +85,4480 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055331900</t>
+          <t>9786256354579</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eğri Fatihi Üçüncü Mehmed Han</t>
+          <t>Onun Elinden 300 Fidan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055101152</t>
+          <t>3990000028987</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeka Küpü</t>
+          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>29.64</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055101435</t>
+          <t>3990000021097</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Mustafa Han</t>
+          <t>Eğlenceli Boyama Kitabım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055101442</t>
+          <t>9786054421480</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Süleyman Han</t>
+          <t>Tavşan İle Keklik - Hayvanlar Alemi 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052301128</t>
+          <t>9786054421473</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yardımcı Kitap Seti (3 Kitap Takım)</t>
+          <t>Tavşan İle Kaplumbağa - Hayvanlar Alemi 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059964531</t>
+          <t>9786054421855</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sultan Beşinci Mehmed Reşad Han</t>
+          <t>Sanat Faaliyetleri - Okul Öncesi 5 Yaş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059964555</t>
+          <t>9789944905909</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sultan Altıncı Mehmed Vahidüddin Han</t>
+          <t>Okul Öncesi Elif Ba</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059964029</t>
+          <t>9786054421893</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülmecid Han Sultan</t>
+          <t>Okul Öncesi Eğitim Seti 5 Yaş (8 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055101428</t>
+          <t>9786054421497</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sultan Dördüncü Mehmed Han</t>
+          <t>Kurt ile Leylek - Hayvanlar Alemi 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055101411</t>
+          <t>9786054421442</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Ahmed Han</t>
+          <t>Horoz ile Tilki - Hayvanlar Alemi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055331191</t>
+          <t>9786054421459</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Niğbolu Fatihi Yıldırım Bayezid</t>
+          <t>Farenin Aslana İyiliği - Hayvanlar Alemi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055331108</t>
+          <t>3990000046369</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bursa'nın Fatihi Orhan Gazi (Ciltli)</t>
+          <t>Okul Öncesi İlk Adım Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054421824</t>
+          <t>3990000046363</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Renkli Gözler - Renkler Kitabım (Ciltli)</t>
+          <t>Yaz-Mat İlkokula Hazırlık Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>105</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055331221</t>
+          <t>9786258503234</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama 1 - Zeka Geliştirici Faaliyetler 4</t>
+          <t>Duyguları Tanıyorum - Duygulu Kartlar 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>65</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055331238</t>
+          <t>9786258503265</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama - 2 (İleri Düzey) - Zeka Geliştirici Faaliyetler 5</t>
+          <t>Duygularımı Yönetiyorum - Duygulu Kartlar 4</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055331603</t>
+          <t>9786258503241</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 1 - Ben de Büyüdüm</t>
+          <t>Duyguları Fark Ediyorum - Duygulu Kartlar 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>65</v>
+        <v>275</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059964944</t>
+          <t>9786258503258</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Turgut Reis</t>
+          <t>Duygularımı İfade Ediyorum - Duygulu Kartlar 3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059375467</t>
+          <t>9786054421527</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dikkat, Zeka ve Düşünce Becerileri (5 Kitap)</t>
+          <t>Bir Böceğin Dünyası 3 Boyutlu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>575</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>7262003004659</t>
+          <t>9786258503166</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyunlar Kavramlar</t>
+          <t>Hazır Cevap Fıkralar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>7262003004611</t>
+          <t>9786258503159</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Matematik Çizgi Boyama</t>
+          <t>Meraklı Sincap</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>315</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059375825</t>
+          <t>9786258503203</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 6</t>
+          <t>Hayal Dolu Sticker Kitabı 2 - Suda Yaşayan Hayvanlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059375801</t>
+          <t>9786258503197</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 4</t>
+          <t>Hayal Dolu Sticker Kitabı-1 Yabani Hayvanlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059375429</t>
+          <t>9786258503180</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 1</t>
+          <t>Püslü ve Arkadaşları- Büyük Keşif</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059375436</t>
+          <t>9786258503173</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 2</t>
+          <t>Kikurcan ve Hayalet Tayfa 5-Hayvanları Kurtatmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059964296</t>
+          <t>9786055331900</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri Kitabım</t>
+          <t>Eğri Fatihi Üçüncü Mehmed Han</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055331429</t>
+          <t>9786055101152</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İkinci Kurucusu Çelebi Mehmet (Ciltli)</t>
+          <t>Zeka Küpü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055331986</t>
+          <t>9786055101435</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Birinci Mustafa Han</t>
+          <t>Sultan İkinci Mustafa Han</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054421244</t>
+          <t>9786055101442</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kitaplarla Tanışıyorum 1 - İlk Kelimelerim</t>
+          <t>Sultan İkinci Süleyman Han</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054421336</t>
+          <t>9786052301128</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 1: Kara Hayvanları (Ciltli)</t>
+          <t>Okul Öncesi Yardımcı Kitap Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>95</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257841696</t>
+          <t>9786059964531</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Astronot Dino</t>
+          <t>Sultan Beşinci Mehmed Reşad Han</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257841689</t>
+          <t>9786059964555</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı - 3</t>
+          <t>Sultan Altıncı Mehmed Vahidüddin Han</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257841658</t>
+          <t>9786059964029</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Karasivri</t>
+          <t>Sultan Abdülmecid Han Sultan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257841665</t>
+          <t>9786055101428</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sütlüce Lokantası</t>
+          <t>Sultan Dördüncü Mehmed Han</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256422803</t>
+          <t>9786055101411</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Çizgi Hikaye-2</t>
+          <t>Sultan İkinci Ahmed Han</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055101459</t>
+          <t>9786055331191</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama Oyunu - 1 : Origami</t>
+          <t>Niğbolu Fatihi Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>355</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055101602</t>
+          <t>9786055331108</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 4 (6 Kitap)</t>
+          <t>Bursa'nın Fatihi Orhan Gazi (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>365</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055101480</t>
+          <t>9786054421824</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 3 (6 Kitap)</t>
+          <t>Renkli Gözler - Renkler Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>365</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055101046</t>
+          <t>9786055331221</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Kesme Oyunu (Kirigami) - Zeka Geliştirici Faaliyetler 2</t>
+          <t>Kağıt Katlama 1 - Zeka Geliştirici Faaliyetler 4</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>355</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055331184</t>
+          <t>9786055331238</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Fatihi Murad Hüdavendigar (Ciltli)</t>
+          <t>Kağıt Katlama - 2 (İleri Düzey) - Zeka Geliştirici Faaliyetler 5</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055331948</t>
+          <t>9786055331603</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 2 (6 Kitap)</t>
+          <t>Yıldız’la Sohbet Eğitimi 1 - Ben de Büyüdüm</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>365</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055331931</t>
+          <t>9786059964944</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 1 (6 Kitap)</t>
+          <t>Turgut Reis</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>365</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055331030</t>
+          <t>9786059375467</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çağ Açıp Çağ Kapayan Fatih Sultan Mehmed Han (Ciltli)</t>
+          <t>Dikkat, Zeka ve Düşünce Becerileri (5 Kitap)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>660</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054421282</t>
+          <t>7262003004659</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Ördekler (Ciltli)</t>
+          <t>Matematik Oyunlar Kavramlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054421848</t>
+          <t>7262003004611</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanat Faaliyetleri - Okul Öncesi 6 Yaş</t>
+          <t>Matematik Çizgi Boyama</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>215</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055331832</t>
+          <t>9786059375825</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - İlk Kelimelerim - 13 (Ciltli)</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 6</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944905947</t>
+          <t>9786059375801</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Seti 2</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 4</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054421299</t>
+          <t>9786059375429</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Minik Ayıcık Nerede? (Ciltli)</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 1</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055331306</t>
+          <t>9786059375436</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hoca Kaç Yaşında (Ciltli)</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055331245</t>
+          <t>9786059964296</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları - 1 Dünyanın Dengesi</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri Kitabım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054421268</t>
+          <t>9786055331429</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevimli Tavşanım (Ciltli)</t>
+          <t>Osmanlı’nın İkinci Kurucusu Çelebi Mehmet (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054421275</t>
+          <t>9786055331986</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Köpük (Ciltli)</t>
+          <t>Birinci Mustafa Han</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054421534</t>
+          <t>9786054421244</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Albi ve Arkadaşları Doğada (3 Boyutlu) (Ciltli)</t>
+          <t>Kitaplarla Tanışıyorum 1 - İlk Kelimelerim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>385</v>
+        <v>320</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059964043</t>
+          <t>9786054421336</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han</t>
+          <t>İlk Kelimelerim 1: Kara Hayvanları (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054421039</t>
+          <t>9786257841696</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 5</t>
+          <t>Astronot Dino</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054421022</t>
+          <t>9786257841689</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 4</t>
+          <t>Güleryüz Sokağı - 3</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>35</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054421015</t>
+          <t>9786257841658</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 3</t>
+          <t>Metin ve Ekibi Karasivri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059964739</t>
+          <t>9786257841665</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Oruç Reis</t>
+          <t>Sütlüce Lokantası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055101466</t>
+          <t>9786256422803</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama Oyunu - 2 : Origami</t>
+          <t>Keloğlan ile Çizgi Hikaye-2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>355</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059375764</t>
+          <t>9786055101459</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 1</t>
+          <t>Kağıt Katlama Oyunu - 1 : Origami</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>35</v>
+        <v>410</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059375849</t>
+          <t>9786055101602</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 8</t>
+          <t>Osmanlı Sultanları - 4 (6 Kitap)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>35</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059375818</t>
+          <t>9786055101480</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 5</t>
+          <t>Osmanlı Sultanları - 3 (6 Kitap)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>35</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059375788</t>
+          <t>9786055101046</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 3</t>
+          <t>Kağıt Kesme Oyunu (Kirigami) - Zeka Geliştirici Faaliyetler 2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>40</v>
+        <v>410</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256422742</t>
+          <t>9786055331184</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Düşün Kodla ve Eğlen</t>
+          <t>Rumeli Fatihi Murad Hüdavendigar (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055101138</t>
+          <t>9786055331948</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Matematik Dünyası</t>
+          <t>Osmanlı Sultanları - 2 (6 Kitap)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>181</v>
+        <v>365</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055101176</t>
+          <t>9786055331931</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerileri</t>
+          <t>Osmanlı Sultanları - 1 (6 Kitap)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>365</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054421084</t>
+          <t>9786055331030</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yazmaya Hazırlık</t>
+          <t>Çağ Açıp Çağ Kapayan Fatih Sultan Mehmed Han (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059375689</t>
+          <t>9786054421282</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Rüzgargülü Eğitim Seti 3 (36 Ay+)</t>
+          <t>Sevimli Ördekler (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055101305</t>
+          <t>9786054421848</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Boyama Kitabım</t>
+          <t>Sanat Faaliyetleri - Okul Öncesi 6 Yaş</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>50</v>
+        <v>215</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256422780</t>
+          <t>9786055331832</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı 2</t>
+          <t>Renkler ve Şekiller - İlk Kelimelerim - 13 (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256422070</t>
+          <t>9789944905947</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Dedektifler</t>
+          <t>Okul Öncesi Eğitim Seti 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256422797</t>
+          <t>9786054421299</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yarıyıl Tatil Kitabım</t>
+          <t>Minik Ayıcık Nerede? (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257841405</t>
+          <t>9786055331306</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bu Dinozor? - Bol Dinozorlu Aktivite Kitabı</t>
+          <t>Hoca Kaç Yaşında (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055101145</t>
+          <t>9786055331245</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
+          <t>Nasreddin Hoca Fıkraları - 1 Dünyanın Dengesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257841382</t>
+          <t>9786054421268</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Macera Peşinde - Set</t>
+          <t>Benim Sevimli Tavşanım (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>570</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055101923</t>
+          <t>9786054421275</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 2 - Çocuk Gelişiminde Aile Ortamının Rolü</t>
+          <t>Arkadaşım Köpük (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052301395</t>
+          <t>9786054421534</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çıtı Pıtı Şiirler</t>
+          <t>Albi ve Arkadaşları Doğada (3 Boyutlu) (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059375931</t>
+          <t>9786059964043</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Sır Saklıyor 5</t>
+          <t>Sultan Abdülaziz Han</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059375948</t>
+          <t>9786054421039</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Okula Başlıyor 1</t>
+          <t>Eğitim Seti 5</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059375917</t>
+          <t>9786054421022</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Balık Tutuyor 4</t>
+          <t>Eğitim Seti 4</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059375900</t>
+          <t>9786054421015</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Alışverişte 3</t>
+          <t>Eğitim Seti 3</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055331337</t>
+          <t>9786059964739</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 5 - Mum Işığı (Ciltli)</t>
+          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Oruç Reis</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055331313</t>
+          <t>9786055101466</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 3 - Bir Küp Altın (Ciltli)</t>
+          <t>Kağıt Katlama Oyunu - 2 : Origami</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>410</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055101121</t>
+          <t>9786059375764</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ben Farklıyım</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 1</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055101282</t>
+          <t>9786059375849</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Büyüyorum</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 8</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059964265</t>
+          <t>9786059375818</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Deneyler</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 5</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055331580</t>
+          <t>9786059375788</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 5 - Kardeş Günü (Kardeş)</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 3</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055331597</t>
+          <t>9786256422742</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 4 - Bilgisayar Canavarı</t>
+          <t>Düşün Kodla ve Eğlen</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>65</v>
+        <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055331481</t>
+          <t>9786055101138</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 3 - Artık Karnım Ağrımıyor</t>
+          <t>Eğlenceli Matematik Dünyası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>65</v>
+        <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055331276</t>
+          <t>9786055101176</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -4 Önce Yerde İdim</t>
+          <t>Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>30</v>
+        <v>185</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055331283</t>
+          <t>9786054421084</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -5 Mum Işığı</t>
+          <t>Okul Öncesi Yazmaya Hazırlık</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>30</v>
+        <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054421817</t>
+          <t>9786059375689</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Ay - Şekiller Kitabım (Ciltli)</t>
+          <t>Rüzgargülü Eğitim Seti 3 (36 Ay+)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>105</v>
+        <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054421992</t>
+          <t>9786055101305</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İp Oyunu (Ayatori) - Zeka Geliştirici Faaliyetler - 1</t>
+          <t>Eğlenceli Boyama Kitabım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>195</v>
+        <v>60</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055331252</t>
+          <t>9786256422780</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -2 Hoca Kaç Yaşında</t>
+          <t>Güleryüz Sokağı 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>25</v>
+        <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055331290</t>
+          <t>9786256422070</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Dengesi (Ciltli)</t>
+          <t>Hayalet Dedektifler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>35</v>
+        <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055101329</t>
+          <t>9786256422797</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Becerileri - 1 (36-48 Ay)</t>
+          <t>Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054421800</t>
+          <t>9786257841405</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Büyük Burun Küçük Burun - Zıtlıklar Kitabım (Ciltli)</t>
+          <t>Nerede Bu Dinozor? - Bol Dinozorlu Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>85</v>
+        <v>255</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055331269</t>
+          <t>9786055101145</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -3 Bir Küp Altın</t>
+          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054421794</t>
+          <t>9786257841382</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Kağıt Şapka - Sayılar Kitabım (Ciltli)</t>
+          <t>Metin ve Ekibi Macera Peşinde - Set</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>105</v>
+        <v>655</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055331573</t>
+          <t>9786055101923</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 2 - Barışalım mı?</t>
+          <t>Ana Baba Rehberi 2 - Çocuk Gelişiminde Aile Ortamının Rolü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055331320</t>
+          <t>9786052301395</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 4 - Önce Yerde İdim (Ciltli)</t>
+          <t>Çıtı Pıtı Şiirler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059375481</t>
+          <t>9786059375931</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar</t>
+          <t>Pırpır Sır Saklıyor 5</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055101619</t>
+          <t>9786059375948</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafçı Baykuş - Renkler</t>
+          <t>Pırpır Okula Başlıyor 1</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059964098</t>
+          <t>9786059375917</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 5 (6 Kitap)</t>
+          <t>Pırpır Balık Tutuyor 4</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>365</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>7262003004635</t>
+          <t>9786059375900</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Algı Zeka - Zekanı Keşfet !</t>
+          <t>Pırpır Alışverişte 3</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>270</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050604245</t>
+          <t>9786055331337</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönem Ebeveyn Rehberi</t>
+          <t>Nasreddin Hoca Fıkraları 5 - Mum Işığı (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059375771</t>
+          <t>9786055331313</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 2</t>
+          <t>Nasreddin Hoca Fıkraları 3 - Bir Küp Altın (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059375795</t>
+          <t>9786055101121</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti</t>
+          <t>Ben Farklıyım</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>600</v>
+        <v>105</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059964357</t>
+          <t>9786055101282</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yazmaya Hazırlık Kitabım</t>
+          <t>Düşünüyorum Büyüyorum</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059964319</t>
+          <t>9786059964265</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Doğa Kitabım</t>
+          <t>Eğlenceli Deneyler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>70</v>
+        <v>230</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059964333</t>
+          <t>9786055331580</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Matematik Kitabım</t>
+          <t>Yıldız’la Sohbet Eğitimi 5 - Kardeş Günü (Kardeş)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256422711</t>
+          <t>9786055331597</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sil Öğren</t>
+          <t>Yıldız’la Sohbet Eğitimi 4 - Bilgisayar Canavarı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>290</v>
+        <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256422759</t>
+          <t>9786055331481</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama 1 (Uzay Macerası)</t>
+          <t>Yıldız’la Sohbet Eğitimi 3 - Artık Karnım Ağrımıyor</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256422766</t>
+          <t>9786055331276</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama-2 (Sevimli Hayvanlar)</t>
+          <t>Nasreddin Hoca Fıkraları -4 Önce Yerde İdim</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256422773</t>
+          <t>9786055331283</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama-3 (Çiçekler ve Elbiseler)</t>
+          <t>Nasreddin Hoca Fıkraları -5 Mum Işığı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055101237</t>
+          <t>9786054421817</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>60 Ay ve Üzeri Karınca Bilmiş Bilim Öğreniyor</t>
+          <t>Merhaba Ay - Şekiller Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>290</v>
+        <v>105</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>7262003003171</t>
+          <t>9786054421992</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dikkatli Çocuklar</t>
+          <t>İp Oyunu (Ayatori) - Zeka Geliştirici Faaliyetler - 1</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>155</v>
+        <v>225</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059375832</t>
+          <t>9786055331252</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 7</t>
+          <t>Nasreddin Hoca Fıkraları -2 Hoca Kaç Yaşında</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055331955</t>
+          <t>9786055331290</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sultan Birinci Ahmed</t>
+          <t>Dünyanın Dengesi (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054421091</t>
+          <t>9786055101329</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Matematik</t>
+          <t>Dikkat ve Zeka Becerileri - 1 (36-48 Ay)</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054421435</t>
+          <t>9786054421800</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 9: Sebzeler (Ciltli)</t>
+          <t>Büyük Burun Küçük Burun - Zıtlıklar Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055101763</t>
+          <t>9786055331269</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
+          <t>Nasreddin Hoca Fıkraları -3 Bir Küp Altın</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>7262003003195</t>
+          <t>9786054421794</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Oyun Temelli Okul Öncesi Başaran Çocuklar Zeka Geliştiren Kitap Seti</t>
+          <t>Bir Kağıt Şapka - Sayılar Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>210</v>
+        <v>105</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257841122</t>
+          <t>9786055331573</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Renk Renk Boya 2 (4-6 Yaş)</t>
+          <t>Yıldız’la Sohbet Eğitimi 2 - Barışalım mı?</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>175</v>
+        <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257841931</t>
+          <t>9786055331320</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Çizgi Hikaye</t>
+          <t>Nasreddin Hoca Fıkraları 4 - Önce Yerde İdim (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256422087</t>
+          <t>9786059375481</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
+          <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256422094</t>
+          <t>9786055101619</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
+          <t>Fotoğrafçı Baykuş - Renkler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052301432</t>
+          <t>9786059964098</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Deyim Kartları 1</t>
+          <t>Osmanlı Sultanları - 5 (6 Kitap)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>125</v>
+        <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055101657</t>
+          <t>7262003004635</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kocaman Bir Havuç</t>
+          <t>Dikkat Algı Zeka - Zekanı Keşfet !</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>175</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059375337</t>
+          <t>9786050604245</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Elif Ameliyat Oluyor</t>
+          <t>Okul Öncesi Dönem Ebeveyn Rehberi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>170</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257841085</t>
+          <t>9786059375771</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Atasözü Kartları</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 2</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>170</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257841719</t>
+          <t>9786059375795</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri 2</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>175</v>
+        <v>600</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256422285</t>
+          <t>9786059964357</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır Oyna</t>
+          <t>Yazmaya Hazırlık Kitabım</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256422292</t>
+          <t>9786059964319</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Makinelerin Savaşı - Uzay Macerası No: 2</t>
+          <t>Fen ve Doğa Kitabım</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>230</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257841924</t>
+          <t>9786059964333</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı</t>
+          <t>Matematik Kitabım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257841573</t>
+          <t>9786256422711</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı Seti (10 Kitap)</t>
+          <t>Yaz Sil Öğren</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>320</v>
+        <v>335</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257841467</t>
+          <t>9786256422759</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İpek ile Asya - İpek Yolu Macerası</t>
+          <t>Dev Boyama 1 (Uzay Macerası)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052301449</t>
+          <t>9786256422766</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Deyim Kartları 2</t>
+          <t>Dev Boyama-2 (Sevimli Hayvanlar)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>125</v>
+        <v>105</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257841320</t>
+          <t>9786256422773</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Oyuncaklar - Metin ve Ekibi 1</t>
+          <t>Dev Boyama-3 (Çiçekler ve Elbiseler)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059964135</t>
+          <t>9786055101237</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>80 Soruda İstanbul Turu</t>
+          <t>60 Ay ve Üzeri Karınca Bilmiş Bilim Öğreniyor</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>175</v>
+        <v>380</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256422377</t>
+          <t>7262003003171</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dido ile Boyama Yapıyorum</t>
+          <t>Dikkatli Çocuklar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>110</v>
+        <v>155</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059375863</t>
+          <t>9786059375832</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Hikaye Seti</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 7</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055101107</t>
+          <t>9786055331955</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hiphop ve Rimtimle Dikkat Algı Var (48-60 Ay)</t>
+          <t>Sultan Birinci Ahmed</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059964197</t>
+          <t>9786054421091</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Zeka Soruları 3 : 80 Soruda Dünya Turu</t>
+          <t>Okul Öncesi Matematik</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054421107</t>
+          <t>9786054421435</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Kavramlar</t>
+          <t>İlk Kelimelerim 9: Sebzeler (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055331856</t>
+          <t>9786055101763</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi - Nezaket ve Görgü Kuralları (Kutulu - 10 Kitap) (Ciltli)</t>
+          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>1771</v>
+        <v>105</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059375344</t>
+          <t>7262003003195</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kaan’ın Sallanan Dişi</t>
+          <t>Oyun Temelli Okul Öncesi Başaran Çocuklar Zeka Geliştiren Kitap Seti</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059375245</t>
+          <t>9786257841122</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Masalları Serisi - 1 (10 Kitap)</t>
+          <t>Renk Renk Boya 2 (4-6 Yaş)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>510</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055101244</t>
+          <t>9786257841931</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mucit'in Bilim Kitabı</t>
+          <t>Keloğlan ile Çizgi Hikaye</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>275</v>
+        <v>160</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059964593</t>
+          <t>9786256422087</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han'dan Sultan Altıncı Mehmed Vahüdüddin Han'a Osmanlı Sultanları - 6 (6 Kitap Set)</t>
+          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>365</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>8699031340555</t>
+          <t>9786256422094</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi İletişim Defteri</t>
+          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>310</v>
+        <v>105</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>7262003004642</t>
+          <t>9786052301432</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Eğlenerek Öğreniyorum - Hem Eğlen, Hem Öğren!</t>
+          <t>Deyim Kartları 1</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>310</v>
+        <v>145</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>7262003004628</t>
+          <t>9786055101657</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Düşün Tasarla Uygula - Geliştir Kendini</t>
+          <t>Kocaman Bir Havuç</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052301272</t>
+          <t>9786059375337</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yeraltındaki Gizli Tarih - Metin ve Ekibi Macera Peşinde 4</t>
+          <t>Elif Ameliyat Oluyor</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052301265</t>
+          <t>9786257841085</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Hatırası - Metin ve Ekibi Macera Peşinde 3</t>
+          <t>Hikayelerle Atasözü Kartları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052301630</t>
+          <t>9786257841719</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kunduz Toya’nın Maceraları</t>
+          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri 2</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>755</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256422438</t>
+          <t>9786256422285</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları 3 – Evvel Zaman İçinde</t>
+          <t>Kes Yapıştır Oyna</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256422445</t>
+          <t>9786256422292</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sil Öğren (Sayılar)</t>
+          <t>Metin ve Ekibi Makinelerin Savaşı - Uzay Macerası No: 2</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257841412</t>
+          <t>9786257841924</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 3</t>
+          <t>Güleryüz Sokağı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055101206</t>
+          <t>9786257841573</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Fıstık ve Yastık'la Dikkat Algı Var</t>
+          <t>Çiçekler Sınıfı Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055101275</t>
+          <t>9786257841467</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kavram Bahçesi</t>
+          <t>İpek ile Asya - İpek Yolu Macerası</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257841443</t>
+          <t>9786052301449</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları 2 - Dere Tepe Düz Gittim</t>
+          <t>Deyim Kartları 2</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>145</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257841436</t>
+          <t>9786257841320</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Norlara Karşı-Uzay</t>
+          <t>Tehlikeli Oyuncaklar - Metin ve Ekibi 1</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257841429</t>
+          <t>9786059964135</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 4</t>
+          <t>80 Soruda İstanbul Turu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257841375</t>
+          <t>9786256422377</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Minik Minik Boya 2</t>
+          <t>Dido ile Boyama Yapıyorum</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257841351</t>
+          <t>9786059375863</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hayalince Boya 1</t>
+          <t>Pırpır Hikaye Seti</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257841368</t>
+          <t>9786055101107</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Minik Minik Boya 1</t>
+          <t>Hiphop ve Rimtimle Dikkat Algı Var (48-60 Ay)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257841092</t>
+          <t>9786059964197</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 2</t>
+          <t>Eğlenceli Zeka Soruları 3 : 80 Soruda Dünya Turu</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257841078</t>
+          <t>9786054421107</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları- Az Gittim Uz Gittim</t>
+          <t>Okul Öncesi Kavramlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>255</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052301289</t>
+          <t>9786055331856</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kayık - Metin ve Ekibi 5</t>
+          <t>Değerler Eğitimi - Nezaket ve Görgü Kuralları (Kutulu - 10 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>120</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257841108</t>
+          <t>9786059375344</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Karmaşa</t>
+          <t>Kaan’ın Sallanan Dişi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257841115</t>
+          <t>9786059375245</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Renk Renk Boya 1 (4-6 Yaş)</t>
+          <t>Yeryüzü Masalları Serisi - 1 (10 Kitap)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>175</v>
+        <v>585</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257841054</t>
+          <t>9786055101244</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 1</t>
+          <t>Mucit'in Bilim Kitabı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>315</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>7262003003188</t>
+          <t>9786059964593</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çocuklar</t>
+          <t>Sultan Abdülaziz Han'dan Sultan Altıncı Mehmed Vahüdüddin Han'a Osmanlı Sultanları - 6 (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>145</v>
+        <v>420</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>7262003003218</t>
+          <t>8699031340555</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuklar</t>
+          <t>Okul Öncesi İletişim Defteri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>355</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>7262003003201</t>
+          <t>7262003004642</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Çocuklar</t>
+          <t>Ailemle Eğlenerek Öğreniyorum - Hem Eğlen, Hem Öğren!</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>155</v>
+        <v>410</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786050604214</t>
+          <t>7262003004628</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor Çöz Seti</t>
+          <t>Düşün Tasarla Uygula - Geliştir Kendini</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>720</v>
+        <v>280</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786050604207</t>
+          <t>9786052301272</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor Çöz - 4</t>
+          <t>Yeraltındaki Gizli Tarih - Metin ve Ekibi Macera Peşinde 4</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052301326</t>
+          <t>9786052301265</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki İyilik</t>
+          <t>Çanakkale Hatırası - Metin ve Ekibi Macera Peşinde 3</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059375443</t>
+          <t>9786052301630</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 3</t>
+          <t>Kunduz Toya’nın Maceraları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>115</v>
+        <v>870</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059375474</t>
+          <t>9786256422438</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 5</t>
+          <t>Hayal Dağı Masalları 3 – Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>345</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059375450</t>
+          <t>9786256422445</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 4</t>
+          <t>Yaz Sil Öğren (Sayılar)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>335</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055101954</t>
+          <t>9786257841412</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 5 - Okul Öncesi Dönemde Kitap ve Çocuk Kitapları</t>
+          <t>Kikurcan ve Hayalet Tayfa 3</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>45</v>
+        <v>175</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055101947</t>
+          <t>9786055101206</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 4 - Çocuk Oyun ve Oyuncak Seçimi</t>
+          <t>Fıstık ve Yastık'la Dikkat Algı Var</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>45</v>
+        <v>205</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055101930</t>
+          <t>9786055101275</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 3 - Aile İçi Sağlıklı İletişim</t>
+          <t>Kavram Bahçesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055101916</t>
+          <t>9786257841443</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 1 - Okul Öncesi Dönemin Önemi</t>
+          <t>Hayal Dağı Masalları 2 - Dere Tepe Düz Gittim</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>45</v>
+        <v>345</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052301319</t>
+          <t>9786257841436</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri</t>
+          <t>Metin ve Ekibi Norlara Karşı-Uzay</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052301074</t>
+          <t>9786257841429</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kedilerin Esrarı - Metin ve Ekibi Macera Peşinde 2</t>
+          <t>Kikurcan ve Hayalet Tayfa 4</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055101886</t>
+          <t>9786257841375</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Farklı Düşünüyorum 48 60 Ay</t>
+          <t>Minik Minik Boya 2</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052301166</t>
+          <t>9786257841351</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Uyumlu Çocuklar Neşeli Günler - Çiçekler Sınıfı 10</t>
+          <t>Hayalince Boya 1</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052301012</t>
+          <t>9786257841368</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 3</t>
+          <t>Minik Minik Boya 1</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052301029</t>
+          <t>9786257841092</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 2</t>
+          <t>Kikurcan ve Hayalet Tayfa 2</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059375962</t>
+          <t>9786257841078</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 1</t>
+          <t>Hayal Dağı Masalları- Az Gittim Uz Gittim</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>180</v>
+        <v>345</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059375924</t>
+          <t>9786052301289</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Huzurevinde 2</t>
+          <t>Esrarengiz Kayık - Metin ve Ekibi 5</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059375757</t>
+          <t>9786257841108</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Uyumluyuz Her Zaman Huzurluyuz</t>
+          <t>Dikkat Karmaşa</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>165</v>
+        <v>230</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059375580</t>
+          <t>9786257841115</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Okulumuzu Seviyoruz Kurallara Uyuyoruz</t>
+          <t>Renk Renk Boya 1 (4-6 Yaş)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059375368</t>
+          <t>9786257841054</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Hastane - Sağlık Hikayeleri 8</t>
+          <t>Kikurcan ve Hayalet Tayfa 1</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055101732</t>
+          <t>7262003003188</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 7: Saygı Duyarız Sevgiyi Hak Ederiz</t>
+          <t>Meraklı Çocuklar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055101725</t>
+          <t>7262003003218</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 6: Sevimli Hayvanlar Merhametli Çocuklar</t>
+          <t>Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>165</v>
+        <v>195</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059375375</t>
+          <t>7262003003201</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Ben Şimdi Nasıl Hissediyorum - Sağlık Hikayeleri 9</t>
+          <t>Düşünen Çocuklar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059375290</t>
+          <t>9786050604214</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Çizgiler</t>
+          <t>Zihin Açıcı Sor Çöz Seti</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>175</v>
+        <v>830</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059375306</t>
+          <t>9786050604207</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Zaman</t>
+          <t>Zihin Açıcı Sor Çöz - 4</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059375399</t>
+          <t>9786052301326</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hastane Arkadaşım</t>
+          <t>İçimdeki İyilik</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>170</v>
+        <v>265</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059375405</t>
+          <t>9786059375443</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kardeşim Hastanede</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 3</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059375382</t>
+          <t>9786059375474</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Benim Kolum Alçıda</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 5</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059375320</t>
+          <t>9786059375450</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Benim Babam Doktor</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 4</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059375351</t>
+          <t>9786055101954</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Hastaneye Gidiyor</t>
+          <t>Ana Baba Rehberi 5 - Okul Öncesi Dönemde Kitap ve Çocuk Kitapları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>170</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059375528</t>
+          <t>9786055101947</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Masalları Serisi - 2 (10 Kitap)</t>
+          <t>Ana Baba Rehberi 4 - Çocuk Oyun ve Oyuncak Seçimi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>510</v>
+        <v>50</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059964050</t>
+          <t>9786055101930</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sultan Beşinci Murad Han</t>
+          <t>Ana Baba Rehberi 3 - Aile İçi Sağlıklı İletişim</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059964951</t>
+          <t>9786055101916</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Şirin’in Dünyası</t>
+          <t>Ana Baba Rehberi 1 - Okul Öncesi Dönemin Önemi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059964937</t>
+          <t>9786052301319</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yarıyıl Tatil Kitabım</t>
+          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059964722</t>
+          <t>9786052301074</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Barbaros Hayreddin Paşa</t>
+          <t>Kedilerin Esrarı - Metin ve Ekibi Macera Peşinde 2</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055331177</t>
+          <t>9786055101886</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Fatihi Murad Hüdavendigar</t>
+          <t>Farklı Düşünüyorum 48 60 Ay</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>60</v>
+        <v>185</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059964548</t>
+          <t>9786052301166</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Abdülhamid Han</t>
+          <t>Uyumlu Çocuklar Neşeli Günler - Çiçekler Sınıfı 10</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059964487</t>
+          <t>9786052301012</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yaz Tatili Kitabım</t>
+          <t>Zihin Açıcı Sor - Çöz 3</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>335</v>
+        <v>205</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055101473</t>
+          <t>9786052301029</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Resim Yapıştırma Oyunu</t>
+          <t>Zihin Açıcı Sor - Çöz 2</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>355</v>
+        <v>205</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055101190</t>
+          <t>9786059375962</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Düşünme Becerileri</t>
+          <t>Zihin Açıcı Sor - Çöz 1</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>130</v>
+        <v>205</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055101961</t>
+          <t>9786059375924</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Mahmud Han</t>
+          <t>Pırpır Huzurevinde 2</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059964203</t>
+          <t>9786059375757</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Zeka Soruları - 2 : 80 Soruda Türkiye Turu</t>
+          <t>Birlikte Uyumluyuz Her Zaman Huzurluyuz</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055331870</t>
+          <t>9786059375580</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Fatihi Üçüncü Murad Han</t>
+          <t>Okulumuzu Seviyoruz Kurallara Uyuyoruz</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055331122</t>
+          <t>9786059375368</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Üç Padişahın Mimarı Mimar Sinan</t>
+          <t>A’dan Z’ye Hastane - Sağlık Hikayeleri 8</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055331849</t>
+          <t>9786055101732</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - İlk Kelimelerim 12 (Ciltli)</t>
+          <t>Çiçekler Sınıfı 7: Saygı Duyarız Sevgiyi Hak Ederiz</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055331740</t>
+          <t>9786055101725</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Noktalarla Dikkat ve Zeka - 2</t>
+          <t>Çiçekler Sınıfı 6: Sevimli Hayvanlar Merhametli Çocuklar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055331733</t>
+          <t>9786059375375</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Noktalarla Dikkat ve Zeka - 1</t>
+          <t>Ben Şimdi Nasıl Hissediyorum - Sağlık Hikayeleri 9</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>110</v>
+        <v>195</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054421909</t>
+          <t>9786059375290</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım - 2 Meyveler</t>
+          <t>Minik Tavşan ve Çizgiler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054421404</t>
+          <t>9786059375306</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 8: Meyveler (Ciltli)</t>
+          <t>Minik Tavşan ve Zaman</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054421398</t>
+          <t>9786059375399</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 7: Su Hayvanları (Ciltli)</t>
+          <t>Hastane Arkadaşım</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054421350</t>
+          <t>9786059375405</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 6: Oyuncaklar (Ciltli)</t>
+          <t>Kardeşim Hastanede</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054421367</t>
+          <t>9786059375382</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 5: Uçan Hayvanlar (Ciltli)</t>
+          <t>Benim Kolum Alçıda</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054421343</t>
+          <t>9786059375320</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 4: Yiyecek İçecekler (Ciltli)</t>
+          <t>Benim Babam Doktor</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054421374</t>
+          <t>9786059375351</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 3: Yabani Hayvanlar (Ciltli)</t>
+          <t>Zeynep Hastaneye Gidiyor</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054421381</t>
+          <t>9786059375528</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 2: Taşıtlar (Ciltli)</t>
+          <t>Yeryüzü Masalları Serisi - 2 (10 Kitap)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>95</v>
+        <v>585</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054421428</t>
+          <t>9786059964050</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 11: Eğitim Araçları</t>
+          <t>Sultan Beşinci Murad Han</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054421411</t>
+          <t>9786059964951</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 10: Araç Gereçler (Ciltli)</t>
+          <t>Şirin’in Dünyası</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>95</v>
+        <v>185</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054421862</t>
+          <t>9786059964937</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım - 2 Hayvanlar</t>
+          <t>Okul Öncesi Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>85</v>
+        <v>130</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789944905893</t>
+          <t>9786059964722</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Görgü Kurallarım - Boyama Kitaplarım 1</t>
+          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055331450</t>
+          <t>9786055331177</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi - İlkokul Dikkat ve Zeka Becerileri - 3</t>
+          <t>Rumeli Fatihi Murad Hüdavendigar</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055331443</t>
+          <t>9786059964548</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Becerileri - 2</t>
+          <t>Sultan İkinci Abdülhamid Han</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054421879</t>
+          <t>9786059964487</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım -2 Taşıtlar</t>
+          <t>Okul Öncesi Yaz Tatili Kitabım</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>85</v>
+        <v>385</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944905985</t>
+          <t>9786055101473</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Değerlerim - Boyama Kitaplarım 1</t>
+          <t>Resim Yapıştırma Oyunu</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>85</v>
+        <v>410</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789944905879</t>
+          <t>9786055101190</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bir Günüm - Boyama Kitaplarım 1</t>
+          <t>Sıradışı Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055101770</t>
+          <t>9786055101961</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
+          <t>Sultan İkinci Mahmud Han</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055101640</t>
+          <t>9786059964203</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Gün - Zıt Kavramlar</t>
+          <t>Eğlenceli Zeka Soruları - 2 : 80 Soruda Türkiye Turu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055101626</t>
+          <t>9786055331870</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 2 : Afiyet Olsun Vücudumuz Sağlık Bulsun</t>
+          <t>Kafkas Fatihi Üçüncü Murad Han</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055101633</t>
+          <t>9786055331122</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 3: Sevgi Dolu Kalpler Mutlu Çocuklar</t>
+          <t>Üç Padişahın Mimarı Mimar Sinan</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059964111</t>
+          <t>9786055331849</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir İyilik</t>
+          <t>Sayılar - İlk Kelimelerim 12 (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059964104</t>
+          <t>9786055331740</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İyi Kalpli Zürafa (Ciltli)</t>
+          <t>İlkokul Noktalarla Dikkat ve Zeka - 2</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055101718</t>
+          <t>9786055331733</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 5: Tertemiz Günler Sağlıklı Nesiller</t>
+          <t>Noktalarla Dikkat ve Zeka - 1</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>165</v>
+        <v>125</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055101701</t>
+          <t>9786054421909</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 4: Kurallara Uyuyoruz Huzurla Yaşıyoruz</t>
+          <t>Boyama Kitaplarım - 2 Meyveler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059964128</t>
+          <t>9786054421404</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Bir Resim</t>
+          <t>İlk Kelimelerim 8: Meyveler (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055101091</t>
+          <t>9786054421398</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Boyama Dünyası</t>
+          <t>İlk Kelimelerim 7: Su Hayvanları (Ciltli)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055101060</t>
+          <t>9786054421350</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerileri (48 - 60 ay)</t>
+          <t>İlk Kelimelerim 6: Oyuncaklar (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786050604252</t>
+          <t>9786054421367</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Matematik</t>
+          <t>İlk Kelimelerim 5: Uçan Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059964609</t>
+          <t>9786054421343</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan Lunaparkta</t>
+          <t>İlk Kelimelerim 4: Yiyecek İçecekler (Ciltli)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055101053</t>
+          <t>9786054421374</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sultan İbrahim Han</t>
+          <t>İlk Kelimelerim 3: Yabani Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055101541</t>
+          <t>9786054421381</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 1: Yumuşacık Sözler Gülen Yüzler</t>
+          <t>İlk Kelimelerim 2: Taşıtlar (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055101114</t>
+          <t>9786054421428</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Faaliyet Yapıyorum</t>
+          <t>İlk Kelimelerim 11: Eğitim Araçları</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>170</v>
+        <v>110</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055101299</t>
+          <t>9786054421411</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Ailele El Ele</t>
+          <t>İlk Kelimelerim 10: Araç Gereçler (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055101350</t>
+          <t>9786054421862</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Minikler Kavramları Öğreniyor</t>
+          <t>Boyama Kitaplarım - 2 Hayvanlar</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055101343</t>
+          <t>9789944905893</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Doğru ve Güzel Konuşuyorum</t>
+          <t>Görgü Kurallarım - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055101251</t>
+          <t>9786055331450</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp Tavşan İle Eğlenceli Matematik</t>
+          <t>Okul Öncesi - İlkokul Dikkat ve Zeka Becerileri - 3</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055101268</t>
+          <t>9786055331443</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Çizgiler</t>
+          <t>Dikkat ve Zeka Becerileri - 2</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055101534</t>
+          <t>9786054421879</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan Pikniğe Gidiyor</t>
+          <t>Boyama Kitaplarım -2 Taşıtlar</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055331153</t>
+          <t>9789944905985</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıların Atası Osman Gazi</t>
+          <t>Değerlerim - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055101077</t>
+          <t>9789944905879</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kavramları Öğreniyorum</t>
+          <t>Bir Günüm - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055101169</t>
+          <t>9786055101770</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Eğlenceli Faaliyetler</t>
+          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>210</v>
+        <v>110</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055331139</t>
+          <t>9786055101640</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çağ Açıp Çağ Kapatan Fatih Sultan Mehmed Han</t>
+          <t>Mutlu Bir Gün - Zıt Kavramlar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055101220</t>
+          <t>9786055101626</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Farklı Düşünüyorum</t>
+          <t>Çiçekler Sınıfı 2 : Afiyet Olsun Vücudumuz Sağlık Bulsun</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055101183</t>
+          <t>9786055101633</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Kavramlar</t>
+          <t>Çiçekler Sınıfı 3: Sevgi Dolu Kalpler Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055331115</t>
+          <t>9786059964111</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Üç Kıtaya Nam Salan Muhteşem Süleyman</t>
+          <t>Küçük Bir İyilik</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055101213</t>
+          <t>9786059964104</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Zeka Küpü</t>
+          <t>İyi Kalpli Zürafa (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055101336</t>
+          <t>9786055101718</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Dido'nun Dikkat ve Zeka Kitabı</t>
+          <t>Çiçekler Sınıfı 5: Tertemiz Günler Sağlıklı Nesiller</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
+          <t>9786055101701</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Çiçekler Sınıfı 4: Kurallara Uyuyoruz Huzurla Yaşıyoruz</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786059964128</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Minik Tavşan ve Bir Resim</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786055101091</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Çizgi Boyama Dünyası</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786055101060</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerileri (48 - 60 ay)</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786050604252</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba Matematik</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786059964609</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Minik Tavşan Lunaparkta</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786055101053</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Sultan İbrahim Han</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786055101541</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Çiçekler Sınıfı 1: Yumuşacık Sözler Gülen Yüzler</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786055101114</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Ailemle Faaliyet Yapıyorum</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786055101299</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Ailele El Ele</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786055101350</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Minikler Kavramları Öğreniyor</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786055101343</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Doğru ve Güzel Konuşuyorum</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786055101251</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Zıpzıp Tavşan İle Eğlenceli Matematik</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786055101268</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli Çizgiler</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786055101534</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Minik Tavşan Pikniğe Gidiyor</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786055331153</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıların Atası Osman Gazi</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786055101077</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Kavramları Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786055101169</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Ailemle Eğlenceli Faaliyetler</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786055331139</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Çağ Açıp Çağ Kapatan Fatih Sultan Mehmed Han</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786055101220</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Düşünüyorum</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786055101183</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Eğlenceli Kavramlar</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786055331115</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Üç Kıtaya Nam Salan Muhteşem Süleyman</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786055101213</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Küpü</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786055101336</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Dido'nun Dikkat ve Zeka Kitabı</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
           <t>9786055101312</t>
         </is>
       </c>
-      <c r="B273" s="1" t="inlineStr">
+      <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Dido ile Sayıları Öğreniyorum</t>
         </is>
       </c>
-      <c r="C273" s="1">
-        <v>150</v>
+      <c r="C297" s="1">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>