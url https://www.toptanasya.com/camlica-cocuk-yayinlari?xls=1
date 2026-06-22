--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,4480 +85,4540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256354579</t>
+          <t>7262003013439</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Onun Elinden 300 Fidan</t>
+          <t>Abdest Alıyorum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>90</v>
+        <v>670</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000028987</t>
+          <t>7262003013422</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
+          <t>Namaz Kılıyorum ( Kız )</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>29.64</v>
+        <v>770</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000021097</t>
+          <t>7262003013415</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Boyama Kitabım</t>
+          <t>Namaz Kılıyorum ( Erkek )</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>9</v>
+        <v>770</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054421480</t>
+          <t>9786258503272</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tavşan İle Keklik - Hayvanlar Alemi 5 (Ciltli)</t>
+          <t>Hayal Et - Hayvanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054421473</t>
+          <t>9786256354579</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tavşan İle Kaplumbağa - Hayvanlar Alemi 4 (Ciltli)</t>
+          <t>Onun Elinden 300 Fidan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>10</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054421855</t>
+          <t>3990000028987</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sanat Faaliyetleri - Okul Öncesi 5 Yaş</t>
+          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>25</v>
+        <v>29.64</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944905909</t>
+          <t>3990000021097</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Elif Ba</t>
+          <t>Eğlenceli Boyama Kitabım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054421893</t>
+          <t>9786054421480</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Seti 5 Yaş (8 Kitap)</t>
+          <t>Tavşan İle Keklik - Hayvanlar Alemi 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054421497</t>
+          <t>9786054421473</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kurt ile Leylek - Hayvanlar Alemi 3 (Ciltli)</t>
+          <t>Tavşan İle Kaplumbağa - Hayvanlar Alemi 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054421442</t>
+          <t>9786054421855</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Horoz ile Tilki - Hayvanlar Alemi 2 (Ciltli)</t>
+          <t>Sanat Faaliyetleri - Okul Öncesi 5 Yaş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054421459</t>
+          <t>9789944905909</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Farenin Aslana İyiliği - Hayvanlar Alemi 1 (Ciltli)</t>
+          <t>Okul Öncesi Elif Ba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000046369</t>
+          <t>9786054421893</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi İlk Adım Seti (3 Kitap)</t>
+          <t>Okul Öncesi Eğitim Seti 5 Yaş (8 Kitap)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000046363</t>
+          <t>9786054421497</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yaz-Mat İlkokula Hazırlık Seti (2 Kitap)</t>
+          <t>Kurt ile Leylek - Hayvanlar Alemi 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258503234</t>
+          <t>9786054421442</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Duyguları Tanıyorum - Duygulu Kartlar 1</t>
+          <t>Horoz ile Tilki - Hayvanlar Alemi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258503265</t>
+          <t>9786054421459</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Duygularımı Yönetiyorum - Duygulu Kartlar 4</t>
+          <t>Farenin Aslana İyiliği - Hayvanlar Alemi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258503241</t>
+          <t>3990000046369</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Duyguları Fark Ediyorum - Duygulu Kartlar 2</t>
+          <t>Okul Öncesi İlk Adım Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258503258</t>
+          <t>3990000046363</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Duygularımı İfade Ediyorum - Duygulu Kartlar 3</t>
+          <t>Yaz-Mat İlkokula Hazırlık Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054421527</t>
+          <t>9786258503234</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Böceğin Dünyası 3 Boyutlu</t>
+          <t>Duyguları Tanıyorum - Duygulu Kartlar 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258503166</t>
+          <t>9786258503265</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hazır Cevap Fıkralar</t>
+          <t>Duygularımı Yönetiyorum - Duygulu Kartlar 4</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258503159</t>
+          <t>9786258503241</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Sincap</t>
+          <t>Duyguları Fark Ediyorum - Duygulu Kartlar 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258503203</t>
+          <t>9786258503258</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dolu Sticker Kitabı 2 - Suda Yaşayan Hayvanlar</t>
+          <t>Duygularımı İfade Ediyorum - Duygulu Kartlar 3</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258503197</t>
+          <t>9786054421527</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dolu Sticker Kitabı-1 Yabani Hayvanlar</t>
+          <t>Bir Böceğin Dünyası 3 Boyutlu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258503180</t>
+          <t>9786258503166</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Püslü ve Arkadaşları- Büyük Keşif</t>
+          <t>Hazır Cevap Fıkralar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258503173</t>
+          <t>9786258503159</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 5-Hayvanları Kurtatmak</t>
+          <t>Meraklı Sincap</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055331900</t>
+          <t>9786258503203</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eğri Fatihi Üçüncü Mehmed Han</t>
+          <t>Hayal Dolu Sticker Kitabı 2 - Suda Yaşayan Hayvanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055101152</t>
+          <t>9786258503197</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zeka Küpü</t>
+          <t>Hayal Dolu Sticker Kitabı-1 Yabani Hayvanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055101435</t>
+          <t>9786258503180</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Mustafa Han</t>
+          <t>Püslü ve Arkadaşları- Büyük Keşif</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055101442</t>
+          <t>9786258503173</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Süleyman Han</t>
+          <t>Kikurcan ve Hayalet Tayfa 5-Hayvanları Kurtatmak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052301128</t>
+          <t>9786055331900</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yardımcı Kitap Seti (3 Kitap Takım)</t>
+          <t>Eğri Fatihi Üçüncü Mehmed Han</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059964531</t>
+          <t>9786055101152</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sultan Beşinci Mehmed Reşad Han</t>
+          <t>Zeka Küpü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059964555</t>
+          <t>9786055101435</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sultan Altıncı Mehmed Vahidüddin Han</t>
+          <t>Sultan İkinci Mustafa Han</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059964029</t>
+          <t>9786055101442</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülmecid Han Sultan</t>
+          <t>Sultan İkinci Süleyman Han</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055101428</t>
+          <t>9786052301128</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sultan Dördüncü Mehmed Han</t>
+          <t>Okul Öncesi Yardımcı Kitap Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055101411</t>
+          <t>9786059964531</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Ahmed Han</t>
+          <t>Sultan Beşinci Mehmed Reşad Han</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055331191</t>
+          <t>9786059964555</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Niğbolu Fatihi Yıldırım Bayezid</t>
+          <t>Sultan Altıncı Mehmed Vahidüddin Han</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055331108</t>
+          <t>9786059964029</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bursa'nın Fatihi Orhan Gazi (Ciltli)</t>
+          <t>Sultan Abdülmecid Han Sultan</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054421824</t>
+          <t>9786055101428</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Renkli Gözler - Renkler Kitabım (Ciltli)</t>
+          <t>Sultan Dördüncü Mehmed Han</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055331221</t>
+          <t>9786055101411</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama 1 - Zeka Geliştirici Faaliyetler 4</t>
+          <t>Sultan İkinci Ahmed Han</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>75</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055331238</t>
+          <t>9786055331191</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama - 2 (İleri Düzey) - Zeka Geliştirici Faaliyetler 5</t>
+          <t>Niğbolu Fatihi Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055331603</t>
+          <t>9786055331108</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 1 - Ben de Büyüdüm</t>
+          <t>Bursa'nın Fatihi Orhan Gazi (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059964944</t>
+          <t>9786054421824</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Turgut Reis</t>
+          <t>Renkli Gözler - Renkler Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059375467</t>
+          <t>9786055331221</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dikkat, Zeka ve Düşünce Becerileri (5 Kitap)</t>
+          <t>Kağıt Katlama 1 - Zeka Geliştirici Faaliyetler 4</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>660</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>7262003004659</t>
+          <t>9786055331238</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyunlar Kavramlar</t>
+          <t>Kağıt Katlama - 2 (İleri Düzey) - Zeka Geliştirici Faaliyetler 5</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>255</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>7262003004611</t>
+          <t>9786055331603</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Matematik Çizgi Boyama</t>
+          <t>Yıldız’la Sohbet Eğitimi 1 - Ben de Büyüdüm</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059375825</t>
+          <t>9786059964944</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 6</t>
+          <t>Turgut Reis</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059375801</t>
+          <t>9786059375467</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 4</t>
+          <t>Dikkat, Zeka ve Düşünce Becerileri (5 Kitap)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>45</v>
+        <v>660</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059375429</t>
+          <t>7262003004659</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 1</t>
+          <t>Matematik Oyunlar Kavramlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059375436</t>
+          <t>7262003004611</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 2</t>
+          <t>Matematik Çizgi Boyama</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>130</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059964296</t>
+          <t>9786059375825</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri Kitabım</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 6</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055331429</t>
+          <t>9786059375801</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İkinci Kurucusu Çelebi Mehmet (Ciltli)</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 4</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055331986</t>
+          <t>9786059375429</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Birinci Mustafa Han</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 1</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054421244</t>
+          <t>9786059375436</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kitaplarla Tanışıyorum 1 - İlk Kelimelerim</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054421336</t>
+          <t>9786059964296</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 1: Kara Hayvanları (Ciltli)</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri Kitabım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257841696</t>
+          <t>9786055331429</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Astronot Dino</t>
+          <t>Osmanlı’nın İkinci Kurucusu Çelebi Mehmet (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257841689</t>
+          <t>9786055331986</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı - 3</t>
+          <t>Birinci Mustafa Han</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257841658</t>
+          <t>9786054421244</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Karasivri</t>
+          <t>Kitaplarla Tanışıyorum 1 - İlk Kelimelerim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257841665</t>
+          <t>9786054421336</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sütlüce Lokantası</t>
+          <t>İlk Kelimelerim 1: Kara Hayvanları (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256422803</t>
+          <t>9786257841696</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Çizgi Hikaye-2</t>
+          <t>Astronot Dino</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055101459</t>
+          <t>9786257841689</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama Oyunu - 1 : Origami</t>
+          <t>Güleryüz Sokağı - 3</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>410</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055101602</t>
+          <t>9786257841658</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 4 (6 Kitap)</t>
+          <t>Metin ve Ekibi Karasivri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055101480</t>
+          <t>9786257841665</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 3 (6 Kitap)</t>
+          <t>Sütlüce Lokantası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>420</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055101046</t>
+          <t>9786256422803</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Kesme Oyunu (Kirigami) - Zeka Geliştirici Faaliyetler 2</t>
+          <t>Keloğlan ile Çizgi Hikaye-2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>410</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055331184</t>
+          <t>9786055101459</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Fatihi Murad Hüdavendigar (Ciltli)</t>
+          <t>Kağıt Katlama Oyunu - 1 : Origami</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>410</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055331948</t>
+          <t>9786055101602</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 2 (6 Kitap)</t>
+          <t>Osmanlı Sultanları - 4 (6 Kitap)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>365</v>
+        <v>420</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055331931</t>
+          <t>9786055101480</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 1 (6 Kitap)</t>
+          <t>Osmanlı Sultanları - 3 (6 Kitap)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>365</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055331030</t>
+          <t>9786055101046</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çağ Açıp Çağ Kapayan Fatih Sultan Mehmed Han (Ciltli)</t>
+          <t>Kağıt Kesme Oyunu (Kirigami) - Zeka Geliştirici Faaliyetler 2</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>140</v>
+        <v>410</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054421282</t>
+          <t>9786055331184</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Ördekler (Ciltli)</t>
+          <t>Rumeli Fatihi Murad Hüdavendigar (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054421848</t>
+          <t>9786055331948</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sanat Faaliyetleri - Okul Öncesi 6 Yaş</t>
+          <t>Osmanlı Sultanları - 2 (6 Kitap)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>215</v>
+        <v>365</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055331832</t>
+          <t>9786055331931</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - İlk Kelimelerim - 13 (Ciltli)</t>
+          <t>Osmanlı Sultanları - 1 (6 Kitap)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>110</v>
+        <v>365</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944905947</t>
+          <t>9786055331030</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Seti 2</t>
+          <t>Çağ Açıp Çağ Kapayan Fatih Sultan Mehmed Han (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054421299</t>
+          <t>9786054421282</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Minik Ayıcık Nerede? (Ciltli)</t>
+          <t>Sevimli Ördekler (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055331306</t>
+          <t>9786054421848</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hoca Kaç Yaşında (Ciltli)</t>
+          <t>Sanat Faaliyetleri - Okul Öncesi 6 Yaş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>45</v>
+        <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055331245</t>
+          <t>9786055331832</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları - 1 Dünyanın Dengesi</t>
+          <t>Renkler ve Şekiller - İlk Kelimelerim - 13 (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054421268</t>
+          <t>9789944905947</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevimli Tavşanım (Ciltli)</t>
+          <t>Okul Öncesi Eğitim Seti 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054421275</t>
+          <t>9786054421299</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Köpük (Ciltli)</t>
+          <t>Minik Ayıcık Nerede? (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054421534</t>
+          <t>9786055331306</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Albi ve Arkadaşları Doğada (3 Boyutlu) (Ciltli)</t>
+          <t>Hoca Kaç Yaşında (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>420</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059964043</t>
+          <t>9786055331245</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han</t>
+          <t>Nasreddin Hoca Fıkraları - 1 Dünyanın Dengesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054421039</t>
+          <t>9786054421268</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 5</t>
+          <t>Benim Sevimli Tavşanım (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054421022</t>
+          <t>9786054421275</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 4</t>
+          <t>Arkadaşım Köpük (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054421015</t>
+          <t>9786054421534</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 3</t>
+          <t>Albi ve Arkadaşları Doğada (3 Boyutlu) (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>30</v>
+        <v>420</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059964739</t>
+          <t>9786059964043</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Oruç Reis</t>
+          <t>Sultan Abdülaziz Han</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055101466</t>
+          <t>9786054421039</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Katlama Oyunu - 2 : Origami</t>
+          <t>Eğitim Seti 5</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>410</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059375764</t>
+          <t>9786054421022</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 1</t>
+          <t>Eğitim Seti 4</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059375849</t>
+          <t>9786054421015</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 8</t>
+          <t>Eğitim Seti 3</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059375818</t>
+          <t>9786059964739</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 5</t>
+          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Oruç Reis</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059375788</t>
+          <t>9786055101466</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 3</t>
+          <t>Kağıt Katlama Oyunu - 2 : Origami</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>45</v>
+        <v>410</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256422742</t>
+          <t>9786059375764</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Düşün Kodla ve Eğlen</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 1</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>230</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055101138</t>
+          <t>9786059375849</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Matematik Dünyası</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 8</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>181</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055101176</t>
+          <t>9786059375818</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerileri</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 5</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>185</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054421084</t>
+          <t>9786059375788</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yazmaya Hazırlık</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 3</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059375689</t>
+          <t>9786256422742</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Rüzgargülü Eğitim Seti 3 (36 Ay+)</t>
+          <t>Düşün Kodla ve Eğlen</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>85</v>
+        <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055101305</t>
+          <t>9786055101138</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Boyama Kitabım</t>
+          <t>Eğlenceli Matematik Dünyası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>60</v>
+        <v>181</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256422780</t>
+          <t>9786055101176</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı 2</t>
+          <t>Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>125</v>
+        <v>185</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256422070</t>
+          <t>9786054421084</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Dedektifler</t>
+          <t>Okul Öncesi Yazmaya Hazırlık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256422797</t>
+          <t>9786059375689</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yarıyıl Tatil Kitabım</t>
+          <t>Rüzgargülü Eğitim Seti 3 (36 Ay+)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257841405</t>
+          <t>9786055101305</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bu Dinozor? - Bol Dinozorlu Aktivite Kitabı</t>
+          <t>Eğlenceli Boyama Kitabım</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>255</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055101145</t>
+          <t>9786256422780</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
+          <t>Güleryüz Sokağı 2</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>185</v>
+        <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257841382</t>
+          <t>9786256422070</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Macera Peşinde - Set</t>
+          <t>Hayalet Dedektifler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>655</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055101923</t>
+          <t>9786256422797</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 2 - Çocuk Gelişiminde Aile Ortamının Rolü</t>
+          <t>Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052301395</t>
+          <t>9786257841405</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çıtı Pıtı Şiirler</t>
+          <t>Nerede Bu Dinozor? - Bol Dinozorlu Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>160</v>
+        <v>255</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059375931</t>
+          <t>9786055101145</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Sır Saklıyor 5</t>
+          <t>Eğlenceli Çizgilerle Yazmaya Hazırlanıyorum</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>90</v>
+        <v>185</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059375948</t>
+          <t>9786257841382</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Okula Başlıyor 1</t>
+          <t>Metin ve Ekibi Macera Peşinde - Set</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>90</v>
+        <v>655</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059375917</t>
+          <t>9786055101923</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Balık Tutuyor 4</t>
+          <t>Ana Baba Rehberi 2 - Çocuk Gelişiminde Aile Ortamının Rolü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059375900</t>
+          <t>9786052301395</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Alışverişte 3</t>
+          <t>Çıtı Pıtı Şiirler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055331337</t>
+          <t>9786059375931</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 5 - Mum Işığı (Ciltli)</t>
+          <t>Pırpır Sır Saklıyor 5</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055331313</t>
+          <t>9786059375948</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 3 - Bir Küp Altın (Ciltli)</t>
+          <t>Pırpır Okula Başlıyor 1</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055101121</t>
+          <t>9786059375917</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ben Farklıyım</t>
+          <t>Pırpır Balık Tutuyor 4</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>105</v>
+        <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055101282</t>
+          <t>9786059375900</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Büyüyorum</t>
+          <t>Pırpır Alışverişte 3</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059964265</t>
+          <t>9786055331337</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Deneyler</t>
+          <t>Nasreddin Hoca Fıkraları 5 - Mum Işığı (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>230</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055331580</t>
+          <t>9786055331313</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 5 - Kardeş Günü (Kardeş)</t>
+          <t>Nasreddin Hoca Fıkraları 3 - Bir Küp Altın (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055331597</t>
+          <t>9786055101121</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 4 - Bilgisayar Canavarı</t>
+          <t>Ben Farklıyım</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055331481</t>
+          <t>9786055101282</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 3 - Artık Karnım Ağrımıyor</t>
+          <t>Düşünüyorum Büyüyorum</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055331276</t>
+          <t>9786059964265</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -4 Önce Yerde İdim</t>
+          <t>Eğlenceli Deneyler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>35</v>
+        <v>230</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055331283</t>
+          <t>9786055331580</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -5 Mum Işığı</t>
+          <t>Yıldız’la Sohbet Eğitimi 5 - Kardeş Günü (Kardeş)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054421817</t>
+          <t>9786055331597</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Ay - Şekiller Kitabım (Ciltli)</t>
+          <t>Yıldız’la Sohbet Eğitimi 4 - Bilgisayar Canavarı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>105</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054421992</t>
+          <t>9786055331481</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İp Oyunu (Ayatori) - Zeka Geliştirici Faaliyetler - 1</t>
+          <t>Yıldız’la Sohbet Eğitimi 3 - Artık Karnım Ağrımıyor</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>225</v>
+        <v>75</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055331252</t>
+          <t>9786055331276</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -2 Hoca Kaç Yaşında</t>
+          <t>Nasreddin Hoca Fıkraları -4 Önce Yerde İdim</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055331290</t>
+          <t>9786055331283</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Dengesi (Ciltli)</t>
+          <t>Nasreddin Hoca Fıkraları -5 Mum Işığı</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055101329</t>
+          <t>9786054421817</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Becerileri - 1 (36-48 Ay)</t>
+          <t>Merhaba Ay - Şekiller Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054421800</t>
+          <t>9786054421992</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Büyük Burun Küçük Burun - Zıtlıklar Kitabım (Ciltli)</t>
+          <t>İp Oyunu (Ayatori) - Zeka Geliştirici Faaliyetler - 1</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>85</v>
+        <v>225</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055331269</t>
+          <t>9786055331252</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları -3 Bir Küp Altın</t>
+          <t>Nasreddin Hoca Fıkraları -2 Hoca Kaç Yaşında</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054421794</t>
+          <t>9786055331290</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Kağıt Şapka - Sayılar Kitabım (Ciltli)</t>
+          <t>Dünyanın Dengesi (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>105</v>
+        <v>35</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055331573</t>
+          <t>9786055101329</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yıldız’la Sohbet Eğitimi 2 - Barışalım mı?</t>
+          <t>Dikkat ve Zeka Becerileri - 1 (36-48 Ay)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055331320</t>
+          <t>9786054421800</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları 4 - Önce Yerde İdim (Ciltli)</t>
+          <t>Büyük Burun Küçük Burun - Zıtlıklar Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059375481</t>
+          <t>9786055331269</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar</t>
+          <t>Nasreddin Hoca Fıkraları -3 Bir Küp Altın</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>105</v>
+        <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055101619</t>
+          <t>9786054421794</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafçı Baykuş - Renkler</t>
+          <t>Bir Kağıt Şapka - Sayılar Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059964098</t>
+          <t>9786055331573</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanları - 5 (6 Kitap)</t>
+          <t>Yıldız’la Sohbet Eğitimi 2 - Barışalım mı?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>420</v>
+        <v>75</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>7262003004635</t>
+          <t>9786055331320</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Algı Zeka - Zekanı Keşfet !</t>
+          <t>Nasreddin Hoca Fıkraları 4 - Önce Yerde İdim (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>310</v>
+        <v>45</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786050604245</t>
+          <t>9786059375481</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönem Ebeveyn Rehberi</t>
+          <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059375771</t>
+          <t>9786055101619</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 2</t>
+          <t>Fotoğrafçı Baykuş - Renkler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059375795</t>
+          <t>9786059964098</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti</t>
+          <t>Osmanlı Sultanları - 5 (6 Kitap)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059964357</t>
+          <t>7262003004635</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yazmaya Hazırlık Kitabım</t>
+          <t>Dikkat Algı Zeka - Zekanı Keşfet !</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059964319</t>
+          <t>9786050604245</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Doğa Kitabım</t>
+          <t>Okul Öncesi Dönem Ebeveyn Rehberi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059964333</t>
+          <t>9786059375771</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Matematik Kitabım</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256422711</t>
+          <t>9786059375795</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sil Öğren</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>335</v>
+        <v>600</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256422759</t>
+          <t>9786059964357</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama 1 (Uzay Macerası)</t>
+          <t>Yazmaya Hazırlık Kitabım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256422766</t>
+          <t>9786059964319</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama-2 (Sevimli Hayvanlar)</t>
+          <t>Fen ve Doğa Kitabım</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>105</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256422773</t>
+          <t>9786059964333</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama-3 (Çiçekler ve Elbiseler)</t>
+          <t>Matematik Kitabım</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>105</v>
+        <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055101237</t>
+          <t>9786256422711</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>60 Ay ve Üzeri Karınca Bilmiş Bilim Öğreniyor</t>
+          <t>Yaz Sil Öğren</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>380</v>
+        <v>335</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>7262003003171</t>
+          <t>9786256422759</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dikkatli Çocuklar</t>
+          <t>Dev Boyama 1 (Uzay Macerası)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>155</v>
+        <v>105</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059375832</t>
+          <t>9786256422766</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 7</t>
+          <t>Dev Boyama-2 (Sevimli Hayvanlar)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055331955</t>
+          <t>9786256422773</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sultan Birinci Ahmed</t>
+          <t>Dev Boyama-3 (Çiçekler ve Elbiseler)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054421091</t>
+          <t>9786055101237</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Matematik</t>
+          <t>60 Ay ve Üzeri Karınca Bilmiş Bilim Öğreniyor</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>125</v>
+        <v>380</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054421435</t>
+          <t>7262003003171</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 9: Sebzeler (Ciltli)</t>
+          <t>Dikkatli Çocuklar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>110</v>
+        <v>155</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055101763</t>
+          <t>9786059375832</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
+          <t>Okul Öncesi Bilgi Kutusu Eğitim Seti - 7</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>105</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>7262003003195</t>
+          <t>9786055331955</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Oyun Temelli Okul Öncesi Başaran Çocuklar Zeka Geliştiren Kitap Seti</t>
+          <t>Sultan Birinci Ahmed</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>275</v>
+        <v>140</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257841122</t>
+          <t>9786054421091</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Renk Renk Boya 2 (4-6 Yaş)</t>
+          <t>Okul Öncesi Matematik</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257841931</t>
+          <t>9786054421435</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Çizgi Hikaye</t>
+          <t>İlk Kelimelerim 9: Sebzeler (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256422087</t>
+          <t>9786055101763</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
+          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256422094</t>
+          <t>7262003003195</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
+          <t>Oyun Temelli Okul Öncesi Başaran Çocuklar Zeka Geliştiren Kitap Seti</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>105</v>
+        <v>275</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052301432</t>
+          <t>9786257841122</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Deyim Kartları 1</t>
+          <t>Renk Renk Boya 2 (4-6 Yaş)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055101657</t>
+          <t>9786257841931</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kocaman Bir Havuç</t>
+          <t>Keloğlan ile Çizgi Hikaye</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059375337</t>
+          <t>9786256422087</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Elif Ameliyat Oluyor</t>
+          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>195</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257841085</t>
+          <t>9786256422094</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Atasözü Kartları</t>
+          <t>Zerre Bitkilerin Dünyasını Keşfediyor</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>195</v>
+        <v>105</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257841719</t>
+          <t>9786052301432</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri 2</t>
+          <t>Deyim Kartları 1</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256422285</t>
+          <t>9786055101657</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır Oyna</t>
+          <t>Kocaman Bir Havuç</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256422292</t>
+          <t>9786059375337</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Makinelerin Savaşı - Uzay Macerası No: 2</t>
+          <t>Elif Ameliyat Oluyor</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>265</v>
+        <v>195</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257841924</t>
+          <t>9786257841085</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Güleryüz Sokağı</t>
+          <t>Hikayelerle Atasözü Kartları</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257841573</t>
+          <t>9786257841719</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı Seti (10 Kitap)</t>
+          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri 2</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257841467</t>
+          <t>9786256422285</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İpek ile Asya - İpek Yolu Macerası</t>
+          <t>Kes Yapıştır Oyna</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>105</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052301449</t>
+          <t>9786256422292</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Deyim Kartları 2</t>
+          <t>Metin ve Ekibi Makinelerin Savaşı - Uzay Macerası No: 2</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>145</v>
+        <v>265</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257841320</t>
+          <t>9786257841924</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Oyuncaklar - Metin ve Ekibi 1</t>
+          <t>Güleryüz Sokağı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059964135</t>
+          <t>9786257841573</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>80 Soruda İstanbul Turu</t>
+          <t>Çiçekler Sınıfı Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256422377</t>
+          <t>9786257841467</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dido ile Boyama Yapıyorum</t>
+          <t>İpek ile Asya - İpek Yolu Macerası</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>125</v>
+        <v>105</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059375863</t>
+          <t>9786052301449</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Hikaye Seti</t>
+          <t>Deyim Kartları 2</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>460</v>
+        <v>145</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055101107</t>
+          <t>9786257841320</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Hiphop ve Rimtimle Dikkat Algı Var (48-60 Ay)</t>
+          <t>Tehlikeli Oyuncaklar - Metin ve Ekibi 1</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>225</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059964197</t>
+          <t>9786059964135</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Zeka Soruları 3 : 80 Soruda Dünya Turu</t>
+          <t>80 Soruda İstanbul Turu</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054421107</t>
+          <t>9786256422377</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Kavramlar</t>
+          <t>Dido ile Boyama Yapıyorum</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>255</v>
+        <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055331856</t>
+          <t>9786059375863</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi - Nezaket ve Görgü Kuralları (Kutulu - 10 Kitap) (Ciltli)</t>
+          <t>Pırpır Hikaye Seti</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>2150</v>
+        <v>460</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059375344</t>
+          <t>9786055101107</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kaan’ın Sallanan Dişi</t>
+          <t>Hiphop ve Rimtimle Dikkat Algı Var (48-60 Ay)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059375245</t>
+          <t>9786059964197</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Masalları Serisi - 1 (10 Kitap)</t>
+          <t>Eğlenceli Zeka Soruları 3 : 80 Soruda Dünya Turu</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>585</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055101244</t>
+          <t>9786054421107</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mucit'in Bilim Kitabı</t>
+          <t>Okul Öncesi Kavramlar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>315</v>
+        <v>255</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059964593</t>
+          <t>9786055331856</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han'dan Sultan Altıncı Mehmed Vahüdüddin Han'a Osmanlı Sultanları - 6 (6 Kitap Set)</t>
+          <t>Değerler Eğitimi - Nezaket ve Görgü Kuralları (Kutulu - 10 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>420</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>8699031340555</t>
+          <t>9786059375344</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi İletişim Defteri</t>
+          <t>Kaan’ın Sallanan Dişi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>355</v>
+        <v>195</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>7262003004642</t>
+          <t>9786059375245</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Eğlenerek Öğreniyorum - Hem Eğlen, Hem Öğren!</t>
+          <t>Yeryüzü Masalları Serisi - 1 (10 Kitap)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>410</v>
+        <v>585</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>7262003004628</t>
+          <t>9786055101244</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Düşün Tasarla Uygula - Geliştir Kendini</t>
+          <t>Mucit'in Bilim Kitabı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052301272</t>
+          <t>9786059964593</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yeraltındaki Gizli Tarih - Metin ve Ekibi Macera Peşinde 4</t>
+          <t>Sultan Abdülaziz Han'dan Sultan Altıncı Mehmed Vahüdüddin Han'a Osmanlı Sultanları - 6 (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052301265</t>
+          <t>8699031340555</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Hatırası - Metin ve Ekibi Macera Peşinde 3</t>
+          <t>Okul Öncesi İletişim Defteri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>140</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052301630</t>
+          <t>7262003004642</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kunduz Toya’nın Maceraları</t>
+          <t>Ailemle Eğlenerek Öğreniyorum - Hem Eğlen, Hem Öğren!</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>870</v>
+        <v>410</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256422438</t>
+          <t>7262003004628</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları 3 – Evvel Zaman İçinde</t>
+          <t>Düşün Tasarla Uygula - Geliştir Kendini</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256422445</t>
+          <t>9786052301272</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sil Öğren (Sayılar)</t>
+          <t>Yeraltındaki Gizli Tarih - Metin ve Ekibi Macera Peşinde 4</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>335</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257841412</t>
+          <t>9786052301265</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 3</t>
+          <t>Çanakkale Hatırası - Metin ve Ekibi Macera Peşinde 3</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055101206</t>
+          <t>9786052301630</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Fıstık ve Yastık'la Dikkat Algı Var</t>
+          <t>Kunduz Toya’nın Maceraları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>205</v>
+        <v>870</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055101275</t>
+          <t>9786256422438</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kavram Bahçesi</t>
+          <t>Hayal Dağı Masalları 3 – Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>130</v>
+        <v>345</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257841443</t>
+          <t>9786256422445</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları 2 - Dere Tepe Düz Gittim</t>
+          <t>Yaz Sil Öğren (Sayılar)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257841436</t>
+          <t>9786257841412</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Metin ve Ekibi Norlara Karşı-Uzay</t>
+          <t>Kikurcan ve Hayalet Tayfa 3</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>265</v>
+        <v>175</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257841429</t>
+          <t>9786055101206</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 4</t>
+          <t>Fıstık ve Yastık'la Dikkat Algı Var</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257841375</t>
+          <t>9786055101275</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Minik Minik Boya 2</t>
+          <t>Kavram Bahçesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257841351</t>
+          <t>9786257841443</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Hayalince Boya 1</t>
+          <t>Hayal Dağı Masalları 2 - Dere Tepe Düz Gittim</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257841368</t>
+          <t>9786257841436</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Minik Minik Boya 1</t>
+          <t>Metin ve Ekibi Norlara Karşı-Uzay</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>265</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257841092</t>
+          <t>9786257841429</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 2</t>
+          <t>Kikurcan ve Hayalet Tayfa 4</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257841078</t>
+          <t>9786257841375</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dağı Masalları- Az Gittim Uz Gittim</t>
+          <t>Minik Minik Boya 2</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>345</v>
+        <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052301289</t>
+          <t>9786257841351</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kayık - Metin ve Ekibi 5</t>
+          <t>Hayalince Boya 1</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257841108</t>
+          <t>9786257841368</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Karmaşa</t>
+          <t>Minik Minik Boya 1</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257841115</t>
+          <t>9786257841092</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Renk Renk Boya 1 (4-6 Yaş)</t>
+          <t>Kikurcan ve Hayalet Tayfa 2</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257841054</t>
+          <t>9786257841078</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kikurcan ve Hayalet Tayfa 1</t>
+          <t>Hayal Dağı Masalları- Az Gittim Uz Gittim</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>7262003003188</t>
+          <t>9786052301289</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çocuklar</t>
+          <t>Esrarengiz Kayık - Metin ve Ekibi 5</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>7262003003218</t>
+          <t>9786257841108</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuklar</t>
+          <t>Dikkat Karmaşa</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>195</v>
+        <v>230</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>7262003003201</t>
+          <t>9786257841115</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Çocuklar</t>
+          <t>Renk Renk Boya 1 (4-6 Yaş)</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786050604214</t>
+          <t>9786257841054</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor Çöz Seti</t>
+          <t>Kikurcan ve Hayalet Tayfa 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>830</v>
+        <v>175</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786050604207</t>
+          <t>7262003003188</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor Çöz - 4</t>
+          <t>Meraklı Çocuklar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>205</v>
+        <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052301326</t>
+          <t>7262003003218</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki İyilik</t>
+          <t>Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>265</v>
+        <v>195</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059375443</t>
+          <t>7262003003201</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 3</t>
+          <t>Düşünen Çocuklar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059375474</t>
+          <t>9786050604214</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 5</t>
+          <t>Zihin Açıcı Sor Çöz Seti</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>830</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059375450</t>
+          <t>9786050604207</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Düşünme Becerileri 4</t>
+          <t>Zihin Açıcı Sor Çöz - 4</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>130</v>
+        <v>205</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055101954</t>
+          <t>9786052301326</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 5 - Okul Öncesi Dönemde Kitap ve Çocuk Kitapları</t>
+          <t>İçimdeki İyilik</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>50</v>
+        <v>265</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055101947</t>
+          <t>9786059375443</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 4 - Çocuk Oyun ve Oyuncak Seçimi</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 3</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055101930</t>
+          <t>9786059375474</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 3 - Aile İçi Sağlıklı İletişim</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 5</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055101916</t>
+          <t>9786059375450</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Ana Baba Rehberi 1 - Okul Öncesi Dönemin Önemi</t>
+          <t>Dikkat Zeka ve Düşünme Becerileri 4</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052301319</t>
+          <t>9786055101954</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri</t>
+          <t>Ana Baba Rehberi 5 - Okul Öncesi Dönemde Kitap ve Çocuk Kitapları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052301074</t>
+          <t>9786055101947</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kedilerin Esrarı - Metin ve Ekibi Macera Peşinde 2</t>
+          <t>Ana Baba Rehberi 4 - Çocuk Oyun ve Oyuncak Seçimi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055101886</t>
+          <t>9786055101930</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Farklı Düşünüyorum 48 60 Ay</t>
+          <t>Ana Baba Rehberi 3 - Aile İçi Sağlıklı İletişim</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>185</v>
+        <v>50</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052301166</t>
+          <t>9786055101916</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Uyumlu Çocuklar Neşeli Günler - Çiçekler Sınıfı 10</t>
+          <t>Ana Baba Rehberi 1 - Okul Öncesi Dönemin Önemi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052301012</t>
+          <t>9786052301319</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 3</t>
+          <t>Zeynep'in Dünyası - Eğlenceli Bilim Hikayeleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052301029</t>
+          <t>9786052301074</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 2</t>
+          <t>Kedilerin Esrarı - Metin ve Ekibi Macera Peşinde 2</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>205</v>
+        <v>140</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059375962</t>
+          <t>9786055101886</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açıcı Sor - Çöz 1</t>
+          <t>Farklı Düşünüyorum 48 60 Ay</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059375924</t>
+          <t>9786052301166</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Pırpır Huzurevinde 2</t>
+          <t>Uyumlu Çocuklar Neşeli Günler - Çiçekler Sınıfı 10</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059375757</t>
+          <t>9786052301012</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Uyumluyuz Her Zaman Huzurluyuz</t>
+          <t>Zihin Açıcı Sor - Çöz 3</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059375580</t>
+          <t>9786052301029</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Okulumuzu Seviyoruz Kurallara Uyuyoruz</t>
+          <t>Zihin Açıcı Sor - Çöz 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059375368</t>
+          <t>9786059375962</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Hastane - Sağlık Hikayeleri 8</t>
+          <t>Zihin Açıcı Sor - Çöz 1</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055101732</t>
+          <t>9786059375924</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 7: Saygı Duyarız Sevgiyi Hak Ederiz</t>
+          <t>Pırpır Huzurevinde 2</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055101725</t>
+          <t>9786059375757</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 6: Sevimli Hayvanlar Merhametli Çocuklar</t>
+          <t>Birlikte Uyumluyuz Her Zaman Huzurluyuz</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059375375</t>
+          <t>9786059375580</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ben Şimdi Nasıl Hissediyorum - Sağlık Hikayeleri 9</t>
+          <t>Okulumuzu Seviyoruz Kurallara Uyuyoruz</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059375290</t>
+          <t>9786059375368</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Çizgiler</t>
+          <t>A’dan Z’ye Hastane - Sağlık Hikayeleri 8</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059375306</t>
+          <t>9786055101732</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Zaman</t>
+          <t>Çiçekler Sınıfı 7: Saygı Duyarız Sevgiyi Hak Ederiz</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059375399</t>
+          <t>9786055101725</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hastane Arkadaşım</t>
+          <t>Çiçekler Sınıfı 6: Sevimli Hayvanlar Merhametli Çocuklar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059375405</t>
+          <t>9786059375375</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kardeşim Hastanede</t>
+          <t>Ben Şimdi Nasıl Hissediyorum - Sağlık Hikayeleri 9</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059375382</t>
+          <t>9786059375290</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Benim Kolum Alçıda</t>
+          <t>Minik Tavşan ve Çizgiler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059375320</t>
+          <t>9786059375306</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Benim Babam Doktor</t>
+          <t>Minik Tavşan ve Zaman</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059375351</t>
+          <t>9786059375399</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Hastaneye Gidiyor</t>
+          <t>Hastane Arkadaşım</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059375528</t>
+          <t>9786059375405</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Masalları Serisi - 2 (10 Kitap)</t>
+          <t>Kardeşim Hastanede</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>585</v>
+        <v>195</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059964050</t>
+          <t>9786059375382</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sultan Beşinci Murad Han</t>
+          <t>Benim Kolum Alçıda</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059964951</t>
+          <t>9786059375320</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Şirin’in Dünyası</t>
+          <t>Benim Babam Doktor</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059964937</t>
+          <t>9786059375351</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yarıyıl Tatil Kitabım</t>
+          <t>Zeynep Hastaneye Gidiyor</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>130</v>
+        <v>195</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059964722</t>
+          <t>9786059375528</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Barbaros Hayreddin Paşa</t>
+          <t>Yeryüzü Masalları Serisi - 2 (10 Kitap)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>140</v>
+        <v>585</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055331177</t>
+          <t>9786059964050</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Fatihi Murad Hüdavendigar</t>
+          <t>Sultan Beşinci Murad Han</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059964548</t>
+          <t>9786059964951</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Abdülhamid Han</t>
+          <t>Şirin’in Dünyası</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059964487</t>
+          <t>9786059964937</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Yaz Tatili Kitabım</t>
+          <t>Okul Öncesi Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>385</v>
+        <v>130</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055101473</t>
+          <t>9786059964722</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Resim Yapıştırma Oyunu</t>
+          <t>Osmanlı Denizcileri Çizgi Roman Serisi - Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>410</v>
+        <v>140</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055101190</t>
+          <t>9786055331177</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Düşünme Becerileri</t>
+          <t>Rumeli Fatihi Murad Hüdavendigar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055101961</t>
+          <t>9786059964548</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Mahmud Han</t>
+          <t>Sultan İkinci Abdülhamid Han</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059964203</t>
+          <t>9786059964487</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Zeka Soruları - 2 : 80 Soruda Türkiye Turu</t>
+          <t>Okul Öncesi Yaz Tatili Kitabım</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>385</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055331870</t>
+          <t>9786055101473</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Fatihi Üçüncü Murad Han</t>
+          <t>Resim Yapıştırma Oyunu</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>140</v>
+        <v>410</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055331122</t>
+          <t>9786055101190</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Üç Padişahın Mimarı Mimar Sinan</t>
+          <t>Sıradışı Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055331849</t>
+          <t>9786055101961</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - İlk Kelimelerim 12 (Ciltli)</t>
+          <t>Sultan İkinci Mahmud Han</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055331740</t>
+          <t>9786059964203</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Noktalarla Dikkat ve Zeka - 2</t>
+          <t>Eğlenceli Zeka Soruları - 2 : 80 Soruda Türkiye Turu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055331733</t>
+          <t>9786055331870</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Noktalarla Dikkat ve Zeka - 1</t>
+          <t>Kafkas Fatihi Üçüncü Murad Han</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786054421909</t>
+          <t>9786055331122</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım - 2 Meyveler</t>
+          <t>Üç Padişahın Mimarı Mimar Sinan</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054421404</t>
+          <t>9786055331849</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 8: Meyveler (Ciltli)</t>
+          <t>Sayılar - İlk Kelimelerim 12 (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786054421398</t>
+          <t>9786055331740</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 7: Su Hayvanları (Ciltli)</t>
+          <t>İlkokul Noktalarla Dikkat ve Zeka - 2</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054421350</t>
+          <t>9786055331733</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 6: Oyuncaklar (Ciltli)</t>
+          <t>Noktalarla Dikkat ve Zeka - 1</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054421367</t>
+          <t>9786054421909</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 5: Uçan Hayvanlar (Ciltli)</t>
+          <t>Boyama Kitaplarım - 2 Meyveler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054421343</t>
+          <t>9786054421404</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 4: Yiyecek İçecekler (Ciltli)</t>
+          <t>İlk Kelimelerim 8: Meyveler (Ciltli)</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054421374</t>
+          <t>9786054421398</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 3: Yabani Hayvanlar (Ciltli)</t>
+          <t>İlk Kelimelerim 7: Su Hayvanları (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054421381</t>
+          <t>9786054421350</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 2: Taşıtlar (Ciltli)</t>
+          <t>İlk Kelimelerim 6: Oyuncaklar (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054421428</t>
+          <t>9786054421367</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 11: Eğitim Araçları</t>
+          <t>İlk Kelimelerim 5: Uçan Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054421411</t>
+          <t>9786054421343</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerim 10: Araç Gereçler (Ciltli)</t>
+          <t>İlk Kelimelerim 4: Yiyecek İçecekler (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054421862</t>
+          <t>9786054421374</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım - 2 Hayvanlar</t>
+          <t>İlk Kelimelerim 3: Yabani Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944905893</t>
+          <t>9786054421381</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Görgü Kurallarım - Boyama Kitaplarım 1</t>
+          <t>İlk Kelimelerim 2: Taşıtlar (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055331450</t>
+          <t>9786054421428</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi - İlkokul Dikkat ve Zeka Becerileri - 3</t>
+          <t>İlk Kelimelerim 11: Eğitim Araçları</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055331443</t>
+          <t>9786054421411</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Becerileri - 2</t>
+          <t>İlk Kelimelerim 10: Araç Gereçler (Ciltli)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054421879</t>
+          <t>9786054421862</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitaplarım -2 Taşıtlar</t>
+          <t>Boyama Kitaplarım - 2 Hayvanlar</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944905985</t>
+          <t>9789944905893</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Değerlerim - Boyama Kitaplarım 1</t>
+          <t>Görgü Kurallarım - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789944905879</t>
+          <t>9786055331450</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Bir Günüm - Boyama Kitaplarım 1</t>
+          <t>Okul Öncesi - İlkokul Dikkat ve Zeka Becerileri - 3</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055101770</t>
+          <t>9786055331443</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
+          <t>Dikkat ve Zeka Becerileri - 2</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055101640</t>
+          <t>9786054421879</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Gün - Zıt Kavramlar</t>
+          <t>Boyama Kitaplarım -2 Taşıtlar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055101626</t>
+          <t>9789944905985</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 2 : Afiyet Olsun Vücudumuz Sağlık Bulsun</t>
+          <t>Değerlerim - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055101633</t>
+          <t>9789944905879</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 3: Sevgi Dolu Kalpler Mutlu Çocuklar</t>
+          <t>Bir Günüm - Boyama Kitaplarım 1</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059964111</t>
+          <t>9786055101770</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir İyilik</t>
+          <t>Zerre Hayvanlar Alemini Keşfediyor</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059964104</t>
+          <t>9786055101640</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İyi Kalpli Zürafa (Ciltli)</t>
+          <t>Mutlu Bir Gün - Zıt Kavramlar</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055101718</t>
+          <t>9786055101626</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 5: Tertemiz Günler Sağlıklı Nesiller</t>
+          <t>Çiçekler Sınıfı 2 : Afiyet Olsun Vücudumuz Sağlık Bulsun</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055101701</t>
+          <t>9786055101633</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 4: Kurallara Uyuyoruz Huzurla Yaşıyoruz</t>
+          <t>Çiçekler Sınıfı 3: Sevgi Dolu Kalpler Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059964128</t>
+          <t>9786059964111</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan ve Bir Resim</t>
+          <t>Küçük Bir İyilik</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055101091</t>
+          <t>9786059964104</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Boyama Dünyası</t>
+          <t>İyi Kalpli Zürafa (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055101060</t>
+          <t>9786055101718</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerileri (48 - 60 ay)</t>
+          <t>Çiçekler Sınıfı 5: Tertemiz Günler Sağlıklı Nesiller</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786050604252</t>
+          <t>9786055101701</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Matematik</t>
+          <t>Çiçekler Sınıfı 4: Kurallara Uyuyoruz Huzurla Yaşıyoruz</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>255</v>
+        <v>190</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059964609</t>
+          <t>9786059964128</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan Lunaparkta</t>
+          <t>Minik Tavşan ve Bir Resim</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055101053</t>
+          <t>9786055101091</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sultan İbrahim Han</t>
+          <t>Çizgi Boyama Dünyası</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055101541</t>
+          <t>9786055101060</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Sınıfı 1: Yumuşacık Sözler Gülen Yüzler</t>
+          <t>Düşünme Becerileri (48 - 60 ay)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055101114</t>
+          <t>9786050604252</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Faaliyet Yapıyorum</t>
+          <t>Merhaba Matematik</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>195</v>
+        <v>255</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055101299</t>
+          <t>9786059964609</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ailele El Ele</t>
+          <t>Minik Tavşan Lunaparkta</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055101350</t>
+          <t>9786055101053</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Minikler Kavramları Öğreniyor</t>
+          <t>Sultan İbrahim Han</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055101343</t>
+          <t>9786055101541</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Doğru ve Güzel Konuşuyorum</t>
+          <t>Çiçekler Sınıfı 1: Yumuşacık Sözler Gülen Yüzler</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>80</v>
+        <v>190</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055101251</t>
+          <t>9786055101114</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp Tavşan İle Eğlenceli Matematik</t>
+          <t>Ailemle Faaliyet Yapıyorum</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>205</v>
+        <v>195</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055101268</t>
+          <t>9786055101299</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Çizgiler</t>
+          <t>Ailele El Ele</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055101534</t>
+          <t>9786055101350</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Minik Tavşan Pikniğe Gidiyor</t>
+          <t>Minikler Kavramları Öğreniyor</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055331153</t>
+          <t>9786055101343</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıların Atası Osman Gazi</t>
+          <t>Doğru ve Güzel Konuşuyorum</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055101077</t>
+          <t>9786055101251</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kavramları Öğreniyorum</t>
+          <t>Zıpzıp Tavşan İle Eğlenceli Matematik</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055101169</t>
+          <t>9786055101268</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Ailemle Eğlenceli Faaliyetler</t>
+          <t>Neşeli Çizgiler</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055331139</t>
+          <t>9786055101534</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Çağ Açıp Çağ Kapatan Fatih Sultan Mehmed Han</t>
+          <t>Minik Tavşan Pikniğe Gidiyor</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055101220</t>
+          <t>9786055331153</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Farklı Düşünüyorum</t>
+          <t>Osmanlıların Atası Osman Gazi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055101183</t>
+          <t>9786055101077</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Kavramlar</t>
+          <t>Kavramları Öğreniyorum</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055331115</t>
+          <t>9786055101169</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Üç Kıtaya Nam Salan Muhteşem Süleyman</t>
+          <t>Ailemle Eğlenceli Faaliyetler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055101213</t>
+          <t>9786055331139</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Zeka Küpü</t>
+          <t>Çağ Açıp Çağ Kapatan Fatih Sultan Mehmed Han</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055101336</t>
+          <t>9786055101220</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dido'nun Dikkat ve Zeka Kitabı</t>
+          <t>Farklı Düşünüyorum</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
+          <t>9786055101183</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Eğlenceli Kavramlar</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786055331115</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Üç Kıtaya Nam Salan Muhteşem Süleyman</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786055101213</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Küpü</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786055101336</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Dido'nun Dikkat ve Zeka Kitabı</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
           <t>9786055101312</t>
         </is>
       </c>
-      <c r="B297" s="1" t="inlineStr">
+      <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Dido ile Sayıları Öğreniyorum</t>
         </is>
       </c>
-      <c r="C297" s="1">
+      <c r="C301" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>