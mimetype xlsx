--- v0 (2026-03-16)
+++ v1 (2026-07-03)
@@ -94,406 +94,406 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9781529036046</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>First Heroes: Eco Warriors (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9781529095500</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>We Wish You A Merry Christmas (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>839</v>
+        <v>899</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9781529081541</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Campbell : Busy Party (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9781529017007</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>My Magical Easter Bunny (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9781529005028</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Busy Lion Cubs (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9781529052305</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Campbell Busy Easter: A Push, Pull, Slide Book (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9781529052329</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>My Magical Castle (Campbell My Magical) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9781529004922</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Busy Reindeer (Busy Books) (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9781529025347</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Halloween (My First Touch and Find) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9781529062601</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Medicine: Campbell My First Heroes (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9781529052299</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Three Billy Goats Gruff (First Stories) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9781529025361</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>My Magical Owl</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9781529026764</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Let's Play, Cheetah</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9781529059632</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>My First Heroes- Space (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9781529087710</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Campbell: Busy Beijing (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9781529001761</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>My Magical Witch (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9781529062342</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>When I'm a Nurse (Superstars) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9781529051384</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>My Magical Easter Bunny Sparkly Sticker Activity Book</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9781529052251</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Busy Storytime</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9781529017700</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Busy Kangaroo</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9781529016901</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>The Wind in the Willows</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9781529025248</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>My Magical Flying Pony</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9781529037760</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>My Favourite Unicorn</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9781529058666</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Hello You!</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9781529058659</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Peekaboo!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>