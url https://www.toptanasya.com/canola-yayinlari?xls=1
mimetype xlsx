--- v0 (2026-03-16)
+++ v1 (2026-07-03)
@@ -85,400 +85,415 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259652337</t>
+          <t>9786259652344</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ömrümden Sayfalar</t>
+          <t>Gündüz Çingeneleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259652320</t>
+          <t>9786259652337</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Memleket İsterim</t>
+          <t>Ömrümden Sayfalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259752860</t>
+          <t>9786259652320</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Altın Kafa Metin Oktay</t>
+          <t>Memleket İsterim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259752877</t>
+          <t>9786259752860</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uyanış Filozofunun Günce Psikolojisi</t>
+          <t>Altın Kafa Metin Oktay</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>425</v>
+        <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259652306</t>
+          <t>9786259752877</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Filozof Pilotun Paraşüt Hamlesi</t>
+          <t>Uyanış Filozofunun Günce Psikolojisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>365</v>
+        <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259752891</t>
+          <t>9786259652306</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Dünyanın Perdesi</t>
+          <t>Filozof Pilotun Paraşüt Hamlesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>225</v>
+        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259752884</t>
+          <t>9786259752891</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Babalar Oteli</t>
+          <t>Bir Başka Dünyanın Perdesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259752853</t>
+          <t>9786259752884</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anlatımdan Gösteriye / Öykü ve Romandan Tiyatroya</t>
+          <t>Babalar Oteli</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>295</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259752822</t>
+          <t>9786259752853</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Hemşin Ağzı Karşılaştırmalı Köken Bilgisi Sözlüğü (Türkçe – İngilizce)</t>
+          <t>Anlatımdan Gösteriye / Öykü ve Romandan Tiyatroya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>850</v>
+        <v>295</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259752839</t>
+          <t>9786259752822</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Denge</t>
+          <t>Türkçenin Hemşin Ağzı Karşılaştırmalı Köken Bilgisi Sözlüğü (Türkçe – İngilizce)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>225</v>
+        <v>850</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259752815</t>
+          <t>9786259752839</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ve Düşünür Çetin Altan</t>
+          <t>Mucizevi Denge</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>285</v>
+        <v>225</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259494890</t>
+          <t>9786259752815</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Romantizm - Yayılma, Çiçeklenme, Çürüme</t>
+          <t>Sanatçı ve Düşünür Çetin Altan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>475</v>
+        <v>285</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259752808</t>
+          <t>9786259494890</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>El Bombasını Herkes Atar Atom Bombasını Ben Attım</t>
+          <t>Romantizm - Yayılma, Çiçeklenme, Çürüme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>245</v>
+        <v>475</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259494883</t>
+          <t>9786259752808</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Suriye'ye Sınır Ötesi Operasyonlarının Rus Yazılı Basınına Yansıması</t>
+          <t>El Bombasını Herkes Atar Atom Bombasını Ben Attım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>625</v>
+        <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259494869</t>
+          <t>9786259494883</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Üzerine Mektuplar</t>
+          <t>Türkiye'nin Suriye'ye Sınır Ötesi Operasyonlarının Rus Yazılı Basınına Yansıması</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>285</v>
+        <v>625</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256771413</t>
+          <t>9786259494869</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweıg'tan Aforizmalar</t>
+          <t>Ahlak Üzerine Mektuplar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>285</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259494852</t>
+          <t>9786256771413</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Jacopo Ortis’in Son Mektupları</t>
+          <t>Stefan Zweıg'tan Aforizmalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>345</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259494845</t>
+          <t>9786259494852</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yazıları</t>
+          <t>Jacopo Ortis’in Son Mektupları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>285</v>
+        <v>345</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259494821</t>
+          <t>9786259494845</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Muhabbet Yolculuğu</t>
+          <t>İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259494838</t>
+          <t>9786259494821</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Ötanazi Bir İdam</t>
+          <t>Bir Muhabbet Yolculuğu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259494807</t>
+          <t>9786259494838</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Damat Kahvesi - Sevgilim Bu Anı Ömrü Boyunca Unutamamalı</t>
+          <t>Bir Ötanazi Bir İdam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259494814</t>
+          <t>9786259494807</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Hikaye Yolla (Sefarad Masalları)</t>
+          <t>Damat Kahvesi - Sevgilim Bu Anı Ömrü Boyunca Unutamamalı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>275</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256771369</t>
+          <t>9786259494814</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Üç Konu Üç Yorum</t>
+          <t>Bana Bir Hikaye Yolla (Sefarad Masalları)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786256771369</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Üç Konu Üç Yorum</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
           <t>9786256771352</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Zaman Yolcusu</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>