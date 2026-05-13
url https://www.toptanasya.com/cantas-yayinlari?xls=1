--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -109,51 +109,51 @@
         <is>
           <t>9786055158996</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Şifa Tefsiri Kısa Sureler (Son 2 Cüz)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052088470</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kolay Osmanlıca</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052088456</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Arapçada Zamanlar ve Birleşik Fiiller</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786052088364</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -244,51 +244,51 @@
         <is>
           <t>9280000017920</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>El Arabiyeti-lil Hayat (3 Cilt) Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>1120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786052088043</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>El Kıraatu Lil Müslimin Arapça Okuma Becerisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786052088159</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi Soru Bankası Sarf</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789757621973</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -1849,51 +1849,51 @@
         <is>
           <t>9786055158224</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Arapça Okumayı Öğreniyorum (1. Düzey)</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789757621195</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Mevlananın Diliyle Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9280000015797</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Minhacü Beraimu'l Mümine (2 Kitap-Arapça)(Cd'li)</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786055158866</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
@@ -1909,51 +1909,51 @@
         <is>
           <t>9786055158538</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Arapça Metin ve Türkçe Çeviri Sarf Mecmuası</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789757621799</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Modern Arap Dilinde Atasözleri ve Deyimler Sıkça Kullanılan Kalıplar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789757621324</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Arapça Mektuplaşma Örnekleri</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>4440000000476</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
@@ -2554,51 +2554,51 @@
         <is>
           <t>9786055158163</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Arapça Atasözleri</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786055058422</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Seyahatlerinizde Arapça Konuşma Kılavuzu (Cep Boy-İthal Kağıt)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786052088050</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe Masallar</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786052088036</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>