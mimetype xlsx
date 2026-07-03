--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,126 +94,126 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786055158996</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Şifa Tefsiri Kısa Sureler (Son 2 Cüz)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052088470</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kolay Osmanlıca</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052088456</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Arapçada Zamanlar ve Birleşik Fiiller</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786052088364</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Arap Siyasi Şiiri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786052088449</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Muafiyet Sınavlarına Hazırlık Arapça Soru Bankası 10 Deneme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786052088340</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Şifa Tefsiri (8 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>6000</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9280000015766</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Set (6 Kitap + Lügat + Kılavuz + Dilbilgisi) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>1710</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>4440000000500</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -229,66 +229,66 @@
         <is>
           <t>4440000000498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çocuklar için Görsel Arapça Kartela</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9280000017920</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>El Arabiyeti-lil Hayat (3 Cilt) Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1120</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786052088043</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>El Kıraatu Lil Müslimin Arapça Okuma Becerisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786052088159</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi Soru Bankası Sarf</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789757621973</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -304,51 +304,51 @@
         <is>
           <t>9786052088203</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Arapça Videolu Metinler ve Alıştırma Kitabı 4</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055158095</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 1 (Başlangıç) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786052088197</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Arapça Videolu Metinler ve Alıştırma Kitabı 3</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>4440000000001</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -364,291 +364,291 @@
         <is>
           <t>9789757621386</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Arapça Test Usulü Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>4440000000496</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Çekirge Çetin (Arapça)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789757621048</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Şifa Tefsiri 8 Cilt Takım (1.hm-2 renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>6000</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055158361</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Arapça Resimli 100 Kelime</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786052088326</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi Ayetlerle Nahiv Bilgisi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055158736</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Arapça Bilmece Kartları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789757621157</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Akif'in Diliyle Açıklamalı İstiklal Marşı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9280000018590</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>El Kıraatü-l El Müyessera (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>990</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>4440000000495</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Arapça (4 Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9280000016138</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>El-Kavaid El Arabiyyetü Müyessera (2 Cilt Takım) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1150</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789757621751</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>El-Kıraatü El Müyessera 1. Cilt</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789757621768</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>El-Kıraatü El Müyessera 2. Cilt</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789757621690</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>El-Kavaid El Arabiyyetü Müyessera (3. Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789757621775</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>El-Kıraatü El Müyessera 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789757621683</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>El-Kavaid El Arabiyyetü Müyessera (2.Cilt) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786052088142</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Evrensel İslami Değerler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055158460</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Ey Müslüman Dünyana Sahip Çık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789757621676</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>El-Kavaid El Arabiyyetü Müyessera (1.Cilt) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>4440000000491</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Fareli Köyün Kavalcısı (Arapça)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786052088180</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
@@ -664,171 +664,171 @@
         <is>
           <t>9786055158170</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>El-Erbaun 40 Hadis Kartelası</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789757621737</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>El-Arabiyyetü-lil Haya 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>390</v>
+        <v>425</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789757621720</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>El-Arabiyyetü-lil Haya 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>390</v>
+        <v>425</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055158118</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Gönül Sohbet İster Kahve Bahane</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789757621713</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>El-Arabiyyetü-lil Haya 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>375</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055158323</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Günlük Arapça Kelime Ezber Kartelası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055158552</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Güzel Dilim Arapça (1. Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055158576</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Güzel Dilim Arapça (2. Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786052088135</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Edebiyat Eleştirisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055158569</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Güzel Dilim Arapça (3. Kitap)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>4440000000490</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Güzel Dilim Arapça (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055158316</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
@@ -859,51 +859,51 @@
         <is>
           <t>9786055158231</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Resimli Arapça Sözlük &amp; Örnek Cümlelerle</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055158941</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed'in Savaşları (Arapça)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>4440000000489</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Görsel Arapça Kartela (Kutulu)</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789757621256</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
@@ -994,216 +994,216 @@
         <is>
           <t>9759757621225</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>İslam ve İktisadi Kalkınma</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789757621584</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bin Soruda Sarf &amp; Konu Anlatımlı Sarf Bilgisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>4440000000486</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi (6 Cilt-Takım) El Arabiyye Lin Naşiin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>3600</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786052088227</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Benimle Arapça Konuş 2 (Karekodlu)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789757621409</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 1. Cilt (1. Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055158651</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Ben de Türkçe Öğreniyorum 2</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789757621416</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 2. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786055158606</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ben de Türkçe Öğreniyorum 1</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789757621447</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 3. Cilt (1.Hamur 4 renk)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789757621423</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 4. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789757621812</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Basın Arapçası</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789757621430</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 5. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789757621461</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kendi Kendine Modern Arapça Öğretimi 6. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055158811</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Ayetlerle Harfi Cerli Fiiller</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789757621218</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
@@ -1264,51 +1264,51 @@
         <is>
           <t>9786059645676</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Ayak Sesleri (Türkçe - Arapça)</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789757621270</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Konferanslar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>4440000000484</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Köleliğin Alfabesi Hürriyetin Elifbası</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055158187</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1324,66 +1324,66 @@
         <is>
           <t>9786055158903</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Arzın Merkezine Seyahat (Arapça)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789757621577</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>KPDS Arapça Test Kılavuzu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055158644</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Araplar için Türkçeyi Öğreten Kitap</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>390</v>
+        <v>425</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789757621904</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055158330</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1399,66 +1399,66 @@
         <is>
           <t>9786055158033</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin Türkçe Dilbilgisi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786055158064</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Kullanım Örnekleriyle Arapça Edatlar Sözlüğü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055158101</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 2</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786055158293</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Kur'an Deyimleri ve Çeviri Stratejileri</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786055158521</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
@@ -1489,96 +1489,96 @@
         <is>
           <t>4440000000483</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kur'an Mesajı - 5 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786052088012</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Arapçaya Giden Yol 3</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786055158675</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Arapçaya Giden Yol 2</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055158262</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Kur'an'dan Esintiler</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786055158583</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Arapçaya Giden Yol 1</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786055158026</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Arapça Türkçe Bağlaçlar</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786052088104</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
@@ -1699,156 +1699,156 @@
         <is>
           <t>9786055158248</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ı Kerim'in Eşsiz İ'cazı</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786052088319</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Arapça YÖKDİL YDS YDT Sosyal Bilimler Okuma Parçaları ve Soru Bankası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>4440000000481</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Kuran-ı Kerim ve Türkçe Meali (Rahle Boy-1.Hamur Şamua 2 Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789757621836</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Arapça Yazmayı Öğreniyorum</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789757621829</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Medya Arapçası</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>34.72</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789757621393</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Arapça Türkçe-Türkçe Arapça Cep Lügatı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>4440000000479</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Mevlana ve İslam</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786055158415</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Arapça Ticari Yazışmalar</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789757621164</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Arapça Test Kitabı (KPDS)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789757621614</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Arapça Sözlükler ve Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786055158224</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
@@ -1969,201 +1969,201 @@
         <is>
           <t>9789757621485</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Arapça Medya Lügatı Türkçe-Arapça (Cep Boy)</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>4440000000475</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Alıştırmalarının Çözümlü Cevap Anahtarı 2</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786055158002</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Arapça Lütfen &amp; Sınıftaki Tüm Diyaloglar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786052088210</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşmanıza Zenginlik Katacak Sözler Bahçesi</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789757621591</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Kılavuz (Terceme) Kitabı (ithal kağıt)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789757621515</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Multimedya DVD Takımı (3 CD)</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786055158484</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşalım - 2 &amp; Netekellem El Arabiyyete'l Hadise - 2</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786055158477</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşalım - 1 &amp; Netekellem El Arabiyyete'l Hadise - 1</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>4440000000474</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Öğretimi Multimedya DVD Tam Set (2 DVD + 11 Kitap)</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>3500</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786055158309</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Arapça Hikayeler (Orta Düzey)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789757621935</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Arapça Hikayeler (İlk Düzey)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>4440000000473</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Modern Arapça Öğretmen Kitabı (6 Adet Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1500</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786052088272</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Arapça Hikayeler - İleri Düzey 3</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786055158392</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
@@ -2209,186 +2209,186 @@
         <is>
           <t>9786055158354</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Nahiv - Ayet ve Hadis Örnekli Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789757621843</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Arapça Hat Sanatı Öğreniyorum</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786055158835</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Nahiv Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786055158453</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Arapça Harfle Geçişli Olan Fiiler 1</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786055158859</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Nahiv Test Kitabı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786055158514</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Arapça Fiil Ezber Çalışmaları (Cep Boy)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789757621294</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Arapça Fiil Çekimleri</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789757621539</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Hikayeler</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789757621546</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Arapça Eş Anlamlı Zıt Anlamlı ve Çoğul Kelime Bankası (Cep Boy)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789757621805</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Öğrenenler İçin Osmanlıca Metinler (Resimli Kitaptan)</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786052088333</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi Sarf &amp; Nahiv</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786055158781</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Örnek Cümle ve Diyaloglarla Arapçada Zamanlar</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789757621898</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
@@ -2419,51 +2419,51 @@
         <is>
           <t>9786055158972</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Hayatından Kıssalar (Arapça)</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786055158286</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Arapça Boyama Kitabı (5 Kitap)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786055158880</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Pinokyo (Arapça)</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786055158927</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
@@ -2524,141 +2524,141 @@
         <is>
           <t>9789757621942</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Arapça Belagat Hülasatu'l Belağa</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789757621553</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Seyahatinizde Farsça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786055158163</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Arapça Atasözleri</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786055058422</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Seyahatlerinizde Arapça Konuşma Kılavuzu (Cep Boy-İthal Kağıt)</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786052088050</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe Masallar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786052088036</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe - İngilizce - Hukuk Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9789757621928</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Sorularla Arapça KPDS Sınavlara Hazırlık</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786055158804</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Arap İslam Edebiyatı Literatür Bilgisi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786052088166</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Suçlunun Oğlu (Arapça-Türkçe Roman)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9789757621881</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
@@ -2689,171 +2689,171 @@
         <is>
           <t>9789757621287</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Tanıdığım Ünsüzler</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786055158958</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Ali Baba ve Kırk Haramiler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786055158989</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Tatilde Arapça</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786055158729</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Alfabetik Arapça Türkçe İmam Hatip Sözlüğü</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786055158668</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Arapça Tıp Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786055158934</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Alaaddin'in Sihirli Lambası (Arapça)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786052088074</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786052088081</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 2. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786055158828</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Türkçeleriyle Arapça Öğretici Diyaloglar Alıştırma Destekli</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9789757621980</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Ağzına Sağlık Arapça Öğrenenler İçin Konuşma Becerisi - CD'li</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>600</v>
+        <v>660</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9789757621911</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Türkçeleşmiş Arapça Kelimelerin Tasnifi</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786055158774</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
@@ -2884,291 +2884,291 @@
         <is>
           <t>9789757621607</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Ünitelere Uygun Arapça Soru Bankası (1-2)</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789757621652</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Arapça 3 - Nahiv (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786052088302</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>YDS Arapça Deneme 10 Tam Deneme</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786052088128</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>YKS (YDT) Arapça El Sözlüğü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789757621645</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Arapça 2 - Sarf (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786055158712</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>YDS-YÖKDİL-YDT Arapça Fonksiyonel Kelimeler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9789757621638</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Arapça 1 - Arapçaya Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786055158637</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>YDS-YÖKDİL-YDT Arapça Harfi Cerler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9789757621560</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9789757621508</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Açıköğretim İçin Arapça 1 Yardımcı Kitabı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786055158378</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar için Arapça Konuşma Dersleri</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786055158019</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Arapça Yazma Defteri Okuma Rehberi</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9789757621478</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Açıköğretim İçin Arapça 2 Yardımcı Kitabı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786052088067</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Yeryüzü Notları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786052088289</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi Soru Bankası Nahiv</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786055158897</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>80 Günde Devri Alem (Arapça)</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786055158842</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>YDS-YÖKDİL-YDT Arapça Anahtar Kitap</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>670</v>
+        <v>750</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9789757621959</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9789757621188</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>El-Esma'ül Husna Şerhi</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>