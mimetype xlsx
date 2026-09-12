--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,3100 +85,3115 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055158996</t>
+          <t>9786052088029</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Şifa Tefsiri Kısa Sureler (Son 2 Cüz)</t>
+          <t>Gramer Konularına Göre Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052088470</t>
+          <t>9786055158996</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kolay Osmanlıca</t>
+          <t>Kur'an-ı Kerim Şifa Tefsiri Kısa Sureler (Son 2 Cüz)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052088456</t>
+          <t>9786052088470</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Arapçada Zamanlar ve Birleşik Fiiller</t>
+          <t>Kolay Osmanlıca</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052088364</t>
+          <t>9786052088456</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Arap Siyasi Şiiri</t>
+          <t>Arapçada Zamanlar ve Birleşik Fiiller</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052088449</t>
+          <t>9786052088364</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Muafiyet Sınavlarına Hazırlık Arapça Soru Bankası 10 Deneme</t>
+          <t>Arap Siyasi Şiiri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052088340</t>
+          <t>9786052088449</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Şifa Tefsiri (8 Cilt Takım) (Ciltli)</t>
+          <t>Muafiyet Sınavlarına Hazırlık Arapça Soru Bankası 10 Deneme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>6600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9280000015766</t>
+          <t>9786052088340</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Set (6 Kitap + Lügat + Kılavuz + Dilbilgisi) (Ciltli)</t>
+          <t>Kur'an-ı Kerim Şifa Tefsiri (8 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1710</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4440000000500</t>
+          <t>9280000015766</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Görsel Arapça Afiş Boy Muarrib</t>
+          <t>Modern Arapça Set (6 Kitap + Lügat + Kılavuz + Dilbilgisi) (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>46</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4440000000498</t>
+          <t>4440000000500</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Görsel Arapça Kartela</t>
+          <t>Çocuklar için Görsel Arapça Afiş Boy Muarrib</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>27.78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9280000017920</t>
+          <t>4440000000498</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>El Arabiyeti-lil Hayat (3 Cilt) Takım (Ciltli)</t>
+          <t>Çocuklar için Görsel Arapça Kartela</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1225</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052088043</t>
+          <t>9280000017920</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>El Kıraatu Lil Müslimin Arapça Okuma Becerisi</t>
+          <t>El Arabiyeti-lil Hayat (3 Cilt) Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>440</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052088159</t>
+          <t>9786052088043</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Soru Bankası Sarf</t>
+          <t>El Kıraatu Lil Müslimin Arapça Okuma Becerisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757621973</t>
+          <t>9786052088159</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadis Örnekli Arapça Dilbilgisi Sarf</t>
+          <t>Arapça Dilbilgisi Soru Bankası Sarf</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052088203</t>
+          <t>9789757621973</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Arapça Videolu Metinler ve Alıştırma Kitabı 4</t>
+          <t>Ayet ve Hadis Örnekli Arapça Dilbilgisi Sarf</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055158095</t>
+          <t>9786052088203</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 1 (Başlangıç) (Ciltli)</t>
+          <t>Arapça Videolu Metinler ve Alıştırma Kitabı 4</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052088197</t>
+          <t>9786055158095</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Arapça Videolu Metinler ve Alıştırma Kitabı 3</t>
+          <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 1 (Başlangıç) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4440000000001</t>
+          <t>9786052088197</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikayeler (11 Çeşit) Takım (Ciltli)</t>
+          <t>Arapça Videolu Metinler ve Alıştırma Kitabı 3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>44</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757621386</t>
+          <t>4440000000001</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Arapça Test Usulü Soru Bankası</t>
+          <t>Arapça Hikayeler (11 Çeşit) Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000000496</t>
+          <t>9789757621386</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çekirge Çetin (Arapça)</t>
+          <t>Yeni Başlayanlar İçin Arapça Test Usulü Soru Bankası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757621048</t>
+          <t>4440000000496</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Şifa Tefsiri 8 Cilt Takım (1.hm-2 renkli) (Ciltli)</t>
+          <t>Çekirge Çetin (Arapça)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>6600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055158361</t>
+          <t>9789757621048</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arapça Resimli 100 Kelime</t>
+          <t>Kur'an-ı Kerim Şifa Tefsiri 8 Cilt Takım (1.hm-2 renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052088326</t>
+          <t>9786055158361</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Ayetlerle Nahiv Bilgisi (2 Cilt Takım) (Ciltli)</t>
+          <t>Arapça Resimli 100 Kelime</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055158736</t>
+          <t>9786052088326</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arapça Bilmece Kartları</t>
+          <t>Arapça Dilbilgisi Ayetlerle Nahiv Bilgisi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757621157</t>
+          <t>9786055158736</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Akif'in Diliyle Açıklamalı İstiklal Marşı</t>
+          <t>Arapça Bilmece Kartları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9280000018590</t>
+          <t>9789757621157</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>El Kıraatü-l El Müyessera (3 Cilt Takım) (Ciltli)</t>
+          <t>Akif'in Diliyle Açıklamalı İstiklal Marşı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1050</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000000495</t>
+          <t>9280000018590</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Arapça (4 Kitap)</t>
+          <t>El Kıraatü-l El Müyessera (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9280000016138</t>
+          <t>4440000000495</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>El-Kavaid El Arabiyyetü Müyessera (2 Cilt Takım) Yeni Dizgi (Ciltli)</t>
+          <t>Adım Adım Arapça (4 Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757621751</t>
+          <t>9280000016138</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>El-Kıraatü El Müyessera 1. Cilt</t>
+          <t>El-Kavaid El Arabiyyetü Müyessera (2 Cilt Takım) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757621768</t>
+          <t>9789757621751</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>El-Kıraatü El Müyessera 2. Cilt</t>
+          <t>El-Kıraatü El Müyessera 1. Cilt</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757621690</t>
+          <t>9789757621768</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>El-Kavaid El Arabiyyetü Müyessera (3. Cilt) (Ciltli)</t>
+          <t>El-Kıraatü El Müyessera 2. Cilt</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757621775</t>
+          <t>9789757621690</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>El-Kıraatü El Müyessera 3. Cilt (Ciltli)</t>
+          <t>El-Kavaid El Arabiyyetü Müyessera (3. Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757621683</t>
+          <t>9789757621775</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>El-Kavaid El Arabiyyetü Müyessera (2.Cilt) Yeni Dizgi (Ciltli)</t>
+          <t>El-Kıraatü El Müyessera 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052088142</t>
+          <t>9789757621683</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Evrensel İslami Değerler</t>
+          <t>El-Kavaid El Arabiyyetü Müyessera (2.Cilt) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055158460</t>
+          <t>9786052088142</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ey Müslüman Dünyana Sahip Çık</t>
+          <t>Evrensel İslami Değerler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757621676</t>
+          <t>9786055158460</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>El-Kavaid El Arabiyyetü Müyessera (1.Cilt) Yeni Dizgi (Ciltli)</t>
+          <t>Ey Müslüman Dünyana Sahip Çık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>650</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000000491</t>
+          <t>9789757621676</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı (Arapça)</t>
+          <t>El-Kavaid El Arabiyyetü Müyessera (1.Cilt) Yeni Dizgi (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052088180</t>
+          <t>4440000000491</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>El-İrab Vel-Bina (Arapça-Türkçe)</t>
+          <t>Fareli Köyün Kavalcısı (Arapça)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055158170</t>
+          <t>9786052088180</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>El-Erbaun 40 Hadis Kartelası</t>
+          <t>El-İrab Vel-Bina (Arapça-Türkçe)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>90</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757621737</t>
+          <t>9786055158170</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>El-Arabiyyetü-lil Haya 3. Cilt (Ciltli)</t>
+          <t>El-Erbaun 40 Hadis Kartelası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>425</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757621720</t>
+          <t>9789757621737</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>El-Arabiyyetü-lil Haya 2. Cilt (Ciltli)</t>
+          <t>El-Arabiyyetü-lil Haya 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>425</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055158118</t>
+          <t>9789757621720</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gönül Sohbet İster Kahve Bahane</t>
+          <t>El-Arabiyyetü-lil Haya 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>425</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757621713</t>
+          <t>9786055158118</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>El-Arabiyyetü-lil Haya 1. Cilt (Ciltli)</t>
+          <t>Gönül Sohbet İster Kahve Bahane</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055158323</t>
+          <t>9789757621713</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Günlük Arapça Kelime Ezber Kartelası</t>
+          <t>El-Arabiyyetü-lil Haya 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055158552</t>
+          <t>9786055158323</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Güzel Dilim Arapça (1. Kitap)</t>
+          <t>Günlük Arapça Kelime Ezber Kartelası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055158576</t>
+          <t>9786055158552</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Güzel Dilim Arapça (2. Kitap)</t>
+          <t>Güzel Dilim Arapça (1. Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052088135</t>
+          <t>9786055158576</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Eleştirisi</t>
+          <t>Güzel Dilim Arapça (2. Kitap)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055158569</t>
+          <t>9786052088135</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güzel Dilim Arapça (3. Kitap)</t>
+          <t>Edebiyat Eleştirisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4440000000490</t>
+          <t>9786055158569</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Güzel Dilim Arapça (4 Kitap Takım)</t>
+          <t>Güzel Dilim Arapça (3. Kitap)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1860</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055158316</t>
+          <t>4440000000490</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dinleme Anlama Alıştırma Kitabı</t>
+          <t>Güzel Dilim Arapça (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>23</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055158590</t>
+          <t>9786055158316</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Güzel Dilim Arapça (4. Kitap)</t>
+          <t>Dinleme Anlama Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055158231</t>
+          <t>9786055158590</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Resimli Arapça Sözlük &amp; Örnek Cümlelerle</t>
+          <t>Güzel Dilim Arapça (4. Kitap)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055158941</t>
+          <t>9786055158231</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Savaşları (Arapça)</t>
+          <t>Çocuklar İçin Resimli Arapça Sözlük &amp; Örnek Cümlelerle</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4440000000489</t>
+          <t>9786055158941</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Görsel Arapça Kartela (Kutulu)</t>
+          <t>Hz. Muhammed'in Savaşları (Arapça)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>32.41</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757621256</t>
+          <t>4440000000489</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İbni Halduna Yön Veren Kuran Ayetleri</t>
+          <t>Çocuklar İçin Görsel Arapça Kartela (Kutulu)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>4440000000488</t>
+          <t>9789757621256</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Okulları İçin Arapça Neşeli Kartlar 1 (Cd Ekli)</t>
+          <t>İbni Halduna Yön Veren Kuran Ayetleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055158217</t>
+          <t>4440000000488</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Arapça 2 (Hadikatu'l Arabiyye)</t>
+          <t>İmam Hatip Okulları İçin Arapça Neşeli Kartlar 1 (Cd Ekli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055158200</t>
+          <t>9786055158217</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Arapça 1 (Hadikatu'l Arabiyye)</t>
+          <t>Çocuklar İçin Arapça 2 (Hadikatu'l Arabiyye)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757621522</t>
+          <t>9786055158200</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Sünnetin Yasal Konumu</t>
+          <t>Çocuklar İçin Arapça 1 (Hadikatu'l Arabiyye)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055158545</t>
+          <t>9789757621522</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cengelname (Osmanlıca-Türkçe)</t>
+          <t>İslam Hukukunda Sünnetin Yasal Konumu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9759757621225</t>
+          <t>9786055158545</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam ve İktisadi Kalkınma</t>
+          <t>Cengelname (Osmanlıca-Türkçe)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757621584</t>
+          <t>9759757621225</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bin Soruda Sarf &amp; Konu Anlatımlı Sarf Bilgisi</t>
+          <t>İslam ve İktisadi Kalkınma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>700</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>4440000000486</t>
+          <t>9789757621584</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi (6 Cilt-Takım) El Arabiyye Lin Naşiin</t>
+          <t>Bin Soruda Sarf &amp; Konu Anlatımlı Sarf Bilgisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>4050</v>
+        <v>700</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052088227</t>
+          <t>4440000000486</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Benimle Arapça Konuş 2 (Karekodlu)</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi (6 Cilt-Takım) El Arabiyye Lin Naşiin</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757621409</t>
+          <t>9786052088227</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 1. Cilt (1. Hamur 4 Renk)</t>
+          <t>Benimle Arapça Konuş 2 (Karekodlu)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>675</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055158651</t>
+          <t>9789757621409</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ben de Türkçe Öğreniyorum 2</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 1. Cilt (1. Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>110</v>
+        <v>675</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757621416</t>
+          <t>9786055158651</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 2. Cilt (1.Hamur 4 Renk)</t>
+          <t>Ben de Türkçe Öğreniyorum 2</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>675</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055158606</t>
+          <t>9789757621416</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ben de Türkçe Öğreniyorum 1</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 2. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>675</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757621447</t>
+          <t>9786055158606</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 3. Cilt (1.Hamur 4 renk)</t>
+          <t>Ben de Türkçe Öğreniyorum 1</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>675</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757621423</t>
+          <t>9789757621447</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 4. Cilt (1.Hamur 4 Renk)</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 3. Cilt (1.Hamur 4 renk)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757621812</t>
+          <t>9789757621423</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Basın Arapçası</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 4. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>675</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757621430</t>
+          <t>9789757621812</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 5. Cilt (1.Hamur 4 Renk)</t>
+          <t>Basın Arapçası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>675</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757621461</t>
+          <t>9789757621430</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Modern Arapça Öğretimi 6. Cilt (1.Hamur 4 Renk)</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 5. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055158811</t>
+          <t>9789757621461</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Harfi Cerli Fiiller</t>
+          <t>Kendi Kendine Modern Arapça Öğretimi 6. Cilt (1.Hamur 4 Renk)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>675</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757621218</t>
+          <t>9786055158811</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadis (Arapça-İngilizce-Türkçe)</t>
+          <t>Ayetlerle Harfi Cerli Fiiller</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757621492</t>
+          <t>9789757621218</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kısası Enbiya Türkçe Tercümeli</t>
+          <t>Kırk Hadis (Arapça-İngilizce-Türkçe)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>30</v>
+        <v>165</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055158743</t>
+          <t>9789757621492</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadis Örnekli Arapça Belagat</t>
+          <t>Kısası Enbiya Türkçe Tercümeli</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>210</v>
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052088173</t>
+          <t>9786055158743</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fars ve Türk Şiirinde Çiçekler ve Ağaçlar</t>
+          <t>Ayet ve Hadis Örnekli Arapça Belagat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>30</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059645676</t>
+          <t>9786052088173</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ayak Sesleri (Türkçe - Arapça)</t>
+          <t>Klasik Fars ve Türk Şiirinde Çiçekler ve Ağaçlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757621270</t>
+          <t>9786059645676</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Konferanslar</t>
+          <t>Ayak Sesleri (Türkçe - Arapça)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>4440000000484</t>
+          <t>9789757621270</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Köleliğin Alfabesi Hürriyetin Elifbası</t>
+          <t>Konferanslar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>7</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055158187</t>
+          <t>4440000000484</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Askeri Terimler (Arapça-Türkçe Türkçe-Arapça)</t>
+          <t>Köleliğin Alfabesi Hürriyetin Elifbası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055158903</t>
+          <t>9786055158187</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Arzın Merkezine Seyahat (Arapça)</t>
+          <t>Askeri Terimler (Arapça-Türkçe Türkçe-Arapça)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757621577</t>
+          <t>9786055158903</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>KPDS Arapça Test Kılavuzu</t>
+          <t>Arzın Merkezine Seyahat (Arapça)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055158644</t>
+          <t>9789757621577</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Araplar için Türkçeyi Öğreten Kitap</t>
+          <t>KPDS Arapça Test Kılavuzu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757621904</t>
+          <t>9786055158644</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
+          <t>Araplar için Türkçeyi Öğreten Kitap</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>85</v>
+        <v>425</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055158330</t>
+          <t>9789757621904</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Türkçe Günlük Kelime Ezber Kartı</t>
+          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055158033</t>
+          <t>9786055158330</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Türkçe Dilbilgisi</t>
+          <t>Araplar İçin Türkçe Günlük Kelime Ezber Kartı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055158064</t>
+          <t>9786055158033</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kullanım Örnekleriyle Arapça Edatlar Sözlüğü</t>
+          <t>Araplar İçin Türkçe Dilbilgisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>340</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055158101</t>
+          <t>9786055158064</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 2</t>
+          <t>Kullanım Örnekleriyle Arapça Edatlar Sözlüğü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055158293</t>
+          <t>9786055158101</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Deyimleri ve Çeviri Stratejileri</t>
+          <t>Arapçayı Seviyorum Uygulamalarla Arapça Öğretimi 2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055158521</t>
+          <t>9786055158293</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kuran Kelimelerinin Sırlı Dünyası</t>
+          <t>Kur'an Deyimleri ve Çeviri Stratejileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055158767</t>
+          <t>9786055158521</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Arapçayı Kolaylaştıran Kalıplar</t>
+          <t>Kuran Kelimelerinin Sırlı Dünyası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>4440000000483</t>
+          <t>9786055158767</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Mesajı - 5 Cilt Takım (Ciltli)</t>
+          <t>Arapçayı Kolaylaştıran Kalıplar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052088012</t>
+          <t>4440000000483</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Arapçaya Giden Yol 3</t>
+          <t>Kur'an Mesajı - 5 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055158675</t>
+          <t>9786052088012</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Arapçaya Giden Yol 2</t>
+          <t>Arapçaya Giden Yol 3</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055158262</t>
+          <t>9786055158675</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'dan Esintiler</t>
+          <t>Arapçaya Giden Yol 2</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>14</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055158583</t>
+          <t>9786055158262</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Arapçaya Giden Yol 1</t>
+          <t>Kur'an'dan Esintiler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055158026</t>
+          <t>9786055158583</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Arapça Türkçe Bağlaçlar</t>
+          <t>Arapçaya Giden Yol 1</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052088104</t>
+          <t>9786055158026</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Arapça-Türkçe Ömer Seyfettin'den Seçme Hikayeler</t>
+          <t>Karşılaştırmalı Arapça Türkçe Bağlaçlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>345</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757621140</t>
+          <t>9786052088104</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kuranı Kerim Şifa Tefsiri Kısa Sureler</t>
+          <t>Arapça-Türkçe Ömer Seyfettin'den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052088098</t>
+          <t>9789757621140</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Arapça-Türkçe Osmanlı Sultanları</t>
+          <t>Kuranı Kerim Şifa Tefsiri Kısa Sureler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055158750</t>
+          <t>9786052088098</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Türkçe Meali (Cep Boy Metinsiz) (Ciltli)</t>
+          <t>Arapça-Türkçe Osmanlı Sultanları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055158446</t>
+          <t>9786055158750</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Arapça-Türkçe Ortak Kelimeler Sözlüğü</t>
+          <t>Kuran-ı Kerim Türkçe Meali (Cep Boy Metinsiz) (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>15</v>
+        <v>140</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789757621317</t>
+          <t>9786055158446</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Türkçe Meali (Hafız Boy-1.Hamur Şamua, 2 Renk) (Ciltli)</t>
+          <t>Arapça-Türkçe Ortak Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055158057</t>
+          <t>9789757621317</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Arapçada Fiiller ve Çekimleri</t>
+          <t>Kur'an-ı Kerim ve Türkçe Meali (Hafız Boy-1.Hamur Şamua, 2 Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055158408</t>
+          <t>9786055158057</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Arapça Zıt Kelime Bankası</t>
+          <t>Arapçada Fiiller ve Çekimleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055158248</t>
+          <t>9786055158408</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Kerim'in Eşsiz İ'cazı</t>
+          <t>Arapça Zıt Kelime Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052088319</t>
+          <t>9786055158248</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Arapça YÖKDİL YDS YDT Sosyal Bilimler Okuma Parçaları ve Soru Bankası</t>
+          <t>Kur'an'ı Kerim'in Eşsiz İ'cazı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>480</v>
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>4440000000481</t>
+          <t>9786052088319</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim ve Türkçe Meali (Rahle Boy-1.Hamur Şamua 2 Renk) (Ciltli)</t>
+          <t>Arapça YÖKDİL YDS YDT Sosyal Bilimler Okuma Parçaları ve Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>55</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757621836</t>
+          <t>4440000000481</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazmayı Öğreniyorum</t>
+          <t>Kuran-ı Kerim ve Türkçe Meali (Rahle Boy-1.Hamur Şamua 2 Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>55</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757621829</t>
+          <t>9789757621836</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Medya Arapçası</t>
+          <t>Arapça Yazmayı Öğreniyorum</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>34.72</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757621393</t>
+          <t>9789757621829</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Arapça Türkçe-Türkçe Arapça Cep Lügatı</t>
+          <t>Medya Arapçası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>330</v>
+        <v>34.72</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>4440000000479</t>
+          <t>9789757621393</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve İslam</t>
+          <t>Arapça Türkçe-Türkçe Arapça Cep Lügatı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>6</v>
+        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055158415</t>
+          <t>4440000000479</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Arapça Ticari Yazışmalar</t>
+          <t>Mevlana ve İslam</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789757621164</t>
+          <t>9786055158415</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Arapça Test Kitabı (KPDS)</t>
+          <t>Arapça Ticari Yazışmalar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757621614</t>
+          <t>9789757621164</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Arapça Sözlükler ve Kullanma Kılavuzu</t>
+          <t>Arapça Test Kitabı (KPDS)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>6.48</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055158224</t>
+          <t>9789757621614</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Arapça Okumayı Öğreniyorum (1. Düzey)</t>
+          <t>Arapça Sözlükler ve Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>10</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757621195</t>
+          <t>9786055158224</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mevlananın Diliyle Kur'an Tefsiri</t>
+          <t>Arapça Okumayı Öğreniyorum (1. Düzey)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9280000015797</t>
+          <t>9789757621195</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Minhacü Beraimu'l Mümine (2 Kitap-Arapça)(Cd'li)</t>
+          <t>Mevlananın Diliyle Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055158866</t>
+          <t>9280000015797</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Arapça Muhadese Test Kitabı</t>
+          <t>Minhacü Beraimu'l Mümine (2 Kitap-Arapça)(Cd'li)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055158538</t>
+          <t>9786055158866</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Arapça Metin ve Türkçe Çeviri Sarf Mecmuası</t>
+          <t>Arapça Muhadese Test Kitabı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>240</v>
+        <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789757621799</t>
+          <t>9786055158538</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Dilinde Atasözleri ve Deyimler Sıkça Kullanılan Kalıplar</t>
+          <t>Arapça Metin ve Türkçe Çeviri Sarf Mecmuası</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789757621324</t>
+          <t>9789757621799</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Arapça Mektuplaşma Örnekleri</t>
+          <t>Modern Arap Dilinde Atasözleri ve Deyimler Sıkça Kullanılan Kalıplar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>4440000000476</t>
+          <t>9789757621324</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Alıştırmalarının Çözümlü Cevap Anahtarı 1</t>
+          <t>Arapça Mektuplaşma Örnekleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>190</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757621485</t>
+          <t>4440000000476</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Arapça Medya Lügatı Türkçe-Arapça (Cep Boy)</t>
+          <t>Modern Arapça Alıştırmalarının Çözümlü Cevap Anahtarı 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>24</v>
+        <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4440000000475</t>
+          <t>9789757621485</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Alıştırmalarının Çözümlü Cevap Anahtarı 2</t>
+          <t>Arapça Medya Lügatı Türkçe-Arapça (Cep Boy)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055158002</t>
+          <t>4440000000475</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Arapça Lütfen &amp; Sınıftaki Tüm Diyaloglar</t>
+          <t>Modern Arapça Alıştırmalarının Çözümlü Cevap Anahtarı 2</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052088210</t>
+          <t>9786055158002</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşmanıza Zenginlik Katacak Sözler Bahçesi</t>
+          <t>Arapça Lütfen &amp; Sınıftaki Tüm Diyaloglar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789757621591</t>
+          <t>9786052088210</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Kılavuz (Terceme) Kitabı (ithal kağıt)</t>
+          <t>Arapça Konuşmanıza Zenginlik Katacak Sözler Bahçesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789757621515</t>
+          <t>9789757621591</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Multimedya DVD Takımı (3 CD)</t>
+          <t>Modern Arapça Kılavuz (Terceme) Kitabı (ithal kağıt)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055158484</t>
+          <t>9789757621515</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşalım - 2 &amp; Netekellem El Arabiyyete'l Hadise - 2</t>
+          <t>Modern Arapça Multimedya DVD Takımı (3 CD)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055158477</t>
+          <t>9786055158484</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşalım - 1 &amp; Netekellem El Arabiyyete'l Hadise - 1</t>
+          <t>Arapça Konuşalım - 2 &amp; Netekellem El Arabiyyete'l Hadise - 2</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>4440000000474</t>
+          <t>9786055158477</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Öğretimi Multimedya DVD Tam Set (2 DVD + 11 Kitap)</t>
+          <t>Arapça Konuşalım - 1 &amp; Netekellem El Arabiyyete'l Hadise - 1</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>3500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055158309</t>
+          <t>4440000000474</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikayeler (Orta Düzey)</t>
+          <t>Modern Arapça Öğretimi Multimedya DVD Tam Set (2 DVD + 11 Kitap)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>270</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757621935</t>
+          <t>9786055158309</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikayeler (İlk Düzey)</t>
+          <t>Arapça Hikayeler (Orta Düzey)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>4440000000473</t>
+          <t>9789757621935</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Öğretmen Kitabı (6 Adet Takım) (Ciltli)</t>
+          <t>Arapça Hikayeler (İlk Düzey)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1980</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052088272</t>
+          <t>4440000000473</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikayeler - İleri Düzey 3</t>
+          <t>Modern Arapça Öğretmen Kitabı (6 Adet Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>230</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055158392</t>
+          <t>9786052088272</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hızlı Ezber Çalışmaları</t>
+          <t>Arapça Hikayeler - İleri Düzey 3</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055158071</t>
+          <t>9786055158392</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hayatın İçinden Seçme Metinler (Arapça Metinler Kitabı)</t>
+          <t>Arapça Hızlı Ezber Çalışmaları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>55</v>
+        <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757621201</t>
+          <t>9786055158071</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Modern Hayatta Nebevi Mücadele</t>
+          <t>Arapça Hayatın İçinden Seçme Metinler (Arapça Metinler Kitabı)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>55</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055158354</t>
+          <t>9789757621201</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Nahiv - Ayet ve Hadis Örnekli Arapça Dilbilgisi</t>
+          <t>Modern Hayatta Nebevi Mücadele</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757621843</t>
+          <t>9786055158354</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hat Sanatı Öğreniyorum</t>
+          <t>Nahiv - Ayet ve Hadis Örnekli Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055158835</t>
+          <t>9789757621843</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Nahiv Alıştırma Kitabı</t>
+          <t>Arapça Hat Sanatı Öğreniyorum</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055158453</t>
+          <t>9786055158835</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Arapça Harfle Geçişli Olan Fiiler 1</t>
+          <t>Nahiv Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055158859</t>
+          <t>9786055158453</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nahiv Test Kitabı</t>
+          <t>Arapça Harfle Geçişli Olan Fiiler 1</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055158514</t>
+          <t>9786055158859</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Arapça Fiil Ezber Çalışmaları (Cep Boy)</t>
+          <t>Nahiv Test Kitabı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>90</v>
+        <v>275</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757621294</t>
+          <t>9786055158514</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Arapça Fiil Çekimleri</t>
+          <t>Arapça Fiil Ezber Çalışmaları (Cep Boy)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757621539</t>
+          <t>9789757621294</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Hikayeler</t>
+          <t>Arapça Fiil Çekimleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>165</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757621546</t>
+          <t>9789757621539</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Arapça Eş Anlamlı Zıt Anlamlı ve Çoğul Kelime Bankası (Cep Boy)</t>
+          <t>Osmanlıca Hikayeler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789757621805</t>
+          <t>9789757621546</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Öğrenenler İçin Osmanlıca Metinler (Resimli Kitaptan)</t>
+          <t>Arapça Eş Anlamlı Zıt Anlamlı ve Çoğul Kelime Bankası (Cep Boy)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052088333</t>
+          <t>9789757621805</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Sarf &amp; Nahiv</t>
+          <t>Osmanlıca Öğrenenler İçin Osmanlıca Metinler (Resimli Kitaptan)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055158781</t>
+          <t>9786052088333</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Örnek Cümle ve Diyaloglarla Arapçada Zamanlar</t>
+          <t>Arapça Dilbilgisi Sarf &amp; Nahiv</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>18</v>
+        <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757621898</t>
+          <t>9786055158781</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Örnek Soru Çözümlemeli Arapça Soru Bankası</t>
+          <t>Örnek Cümle ve Diyaloglarla Arapçada Zamanlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757621782</t>
+          <t>9789757621898</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Arapça Cümle Yapısı ve Çeviri Teknikleri</t>
+          <t>Örnek Soru Çözümlemeli Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>20.37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055158972</t>
+          <t>9789757621782</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Hayatından Kıssalar (Arapça)</t>
+          <t>Arapça Cümle Yapısı ve Çeviri Teknikleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>90</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055158286</t>
+          <t>9786055158972</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Arapça Boyama Kitabı (5 Kitap)</t>
+          <t>Peygamberimizin Hayatından Kıssalar (Arapça)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055158880</t>
+          <t>9786055158286</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo (Arapça)</t>
+          <t>Arapça Boyama Kitabı (5 Kitap)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055158927</t>
+          <t>9786055158880</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Piyes (Arapça)</t>
+          <t>Pinokyo (Arapça)</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757621867</t>
+          <t>9786055158927</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Desteği ile Kendi Kendine Arapça Sabahul Hayr</t>
+          <t>Piyes (Arapça)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>540</v>
+        <v>90</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052088005</t>
+          <t>9789757621867</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Arapça Belagat Meani-Beyan-Bedi</t>
+          <t>Türkçe Desteği ile Kendi Kendine Arapça Sabahul Hayr</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055158040</t>
+          <t>9786052088005</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Seviye Seviye Arapça Metinler</t>
+          <t>Arapça Belagat Meani-Beyan-Bedi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>18.52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789757621942</t>
+          <t>9786055158040</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Arapça Belagat Hülasatu'l Belağa</t>
+          <t>Seviye Seviye Arapça Metinler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789757621553</t>
+          <t>9789757621942</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Seyahatinizde Farsça Konuşma Kılavuzu</t>
+          <t>Arapça Belagat Hülasatu'l Belağa</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055158163</t>
+          <t>9789757621553</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Arapça Atasözleri</t>
+          <t>Seyahatinizde Farsça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055058422</t>
+          <t>9786055158163</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Seyahatlerinizde Arapça Konuşma Kılavuzu (Cep Boy-İthal Kağıt)</t>
+          <t>Arapça Atasözleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052088050</t>
+          <t>9786055058422</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Arapça - Türkçe Masallar</t>
+          <t>Seyahatlerinizde Arapça Konuşma Kılavuzu (Cep Boy-İthal Kağıt)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052088036</t>
+          <t>9786052088050</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Arapça - Türkçe - İngilizce - Hukuk Terimleri Sözlüğü</t>
+          <t>Arapça - Türkçe Masallar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757621928</t>
+          <t>9786052088036</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Arapça KPDS Sınavlara Hazırlık</t>
+          <t>Arapça - Türkçe - İngilizce - Hukuk Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055158804</t>
+          <t>9789757621928</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Arap İslam Edebiyatı Literatür Bilgisi</t>
+          <t>Sorularla Arapça KPDS Sınavlara Hazırlık</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>700</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052088166</t>
+          <t>9786055158804</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Suçlunun Oğlu (Arapça-Türkçe Roman)</t>
+          <t>Arap İslam Edebiyatı Literatür Bilgisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>39</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789757621881</t>
+          <t>9786052088166</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Amme Cüzü Kelimeleri - Kur'an Sözlüğü (Cep Boy)</t>
+          <t>Suçlunun Oğlu (Arapça-Türkçe Roman)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055158798</t>
+          <t>9789757621881</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Şiir Tadında Arapça Metinler</t>
+          <t>Amme Cüzü Kelimeleri - Kur'an Sözlüğü (Cep Boy)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>375</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757621287</t>
+          <t>9786055158798</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tanıdığım Ünsüzler</t>
+          <t>Şiir Tadında Arapça Metinler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>190</v>
+        <v>375</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055158958</t>
+          <t>9789757621287</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ali Baba ve Kırk Haramiler</t>
+          <t>Tanıdığım Ünsüzler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055158989</t>
+          <t>9786055158958</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tatilde Arapça</t>
+          <t>Ali Baba ve Kırk Haramiler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055158729</t>
+          <t>9786055158989</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Alfabetik Arapça Türkçe İmam Hatip Sözlüğü</t>
+          <t>Tatilde Arapça</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>275</v>
+        <v>170</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055158668</t>
+          <t>9786055158729</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Arapça Tıp Terimleri Sözlüğü</t>
+          <t>Alfabetik Arapça Türkçe İmam Hatip Sözlüğü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>160</v>
+        <v>275</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055158934</t>
+          <t>9786055158668</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası (Arapça)</t>
+          <t>Arapça Tıp Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052088074</t>
+          <t>9786055158934</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 1. Kitap (Ciltli)</t>
+          <t>Alaaddin'in Sihirli Lambası (Arapça)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>520</v>
+        <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052088081</t>
+          <t>9786052088074</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 2. Kitap (Ciltli)</t>
+          <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>490</v>
+        <v>520</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055158828</t>
+          <t>9786052088081</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkçeleriyle Arapça Öğretici Diyaloglar Alıştırma Destekli</t>
+          <t>Türkçe Açıklamalarıyla 100 Derste Fasih Arapça 2. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>110</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789757621980</t>
+          <t>9786055158828</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ağzına Sağlık Arapça Öğrenenler İçin Konuşma Becerisi - CD'li</t>
+          <t>Türkçeleriyle Arapça Öğretici Diyaloglar Alıştırma Destekli</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>660</v>
+        <v>110</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789757621911</t>
+          <t>9789757621980</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türkçeleşmiş Arapça Kelimelerin Tasnifi</t>
+          <t>Ağzına Sağlık Arapça Öğrenenler İçin Konuşma Becerisi - CD'li</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>660</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055158774</t>
+          <t>9789757621911</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Arapça Dilbilgisi</t>
+          <t>Türkçeleşmiş Arapça Kelimelerin Tasnifi</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>4440000000464</t>
+          <t>9786055158774</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Arapça 4 - Kıraat (Ciltli)</t>
+          <t>Uygulamalarla Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789757621607</t>
+          <t>4440000000464</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ünitelere Uygun Arapça Soru Bankası (1-2)</t>
+          <t>Adım Adım Arapça 4 - Kıraat (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789757621652</t>
+          <t>9789757621607</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Arapça 3 - Nahiv (Ciltli)</t>
+          <t>Ünitelere Uygun Arapça Soru Bankası (1-2)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052088302</t>
+          <t>9789757621652</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>YDS Arapça Deneme 10 Tam Deneme</t>
+          <t>Adım Adım Arapça 3 - Nahiv (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052088128</t>
+          <t>9786052088302</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>YKS (YDT) Arapça El Sözlüğü</t>
+          <t>YDS Arapça Deneme 10 Tam Deneme</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789757621645</t>
+          <t>9786052088128</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Arapça 2 - Sarf (Ciltli)</t>
+          <t>YKS (YDT) Arapça El Sözlüğü</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055158712</t>
+          <t>9789757621645</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>YDS-YÖKDİL-YDT Arapça Fonksiyonel Kelimeler</t>
+          <t>Adım Adım Arapça 2 - Sarf (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>630</v>
+        <v>120</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789757621638</t>
+          <t>9786055158712</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Arapça 1 - Arapçaya Giriş (Ciltli)</t>
+          <t>YDS-YÖKDİL-YDT Arapça Fonksiyonel Kelimeler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>200</v>
+        <v>630</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055158637</t>
+          <t>9789757621638</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>YDS-YÖKDİL-YDT Arapça Harfi Cerler</t>
+          <t>Adım Adım Arapça 1 - Arapçaya Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789757621560</t>
+          <t>9786055158637</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi</t>
+          <t>YDS-YÖKDİL-YDT Arapça Harfi Cerler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789757621508</t>
+          <t>9789757621560</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Açıköğretim İçin Arapça 1 Yardımcı Kitabı</t>
+          <t>Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>230</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055158378</t>
+          <t>9789757621508</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar için Arapça Konuşma Dersleri</t>
+          <t>Açıköğretim İçin Arapça 1 Yardımcı Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055158019</t>
+          <t>9786055158378</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Arapça Yazma Defteri Okuma Rehberi</t>
+          <t>Yeni Başlayanlar için Arapça Konuşma Dersleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789757621478</t>
+          <t>9786055158019</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Açıköğretim İçin Arapça 2 Yardımcı Kitabı</t>
+          <t>Yeni Başlayanlar İçin Arapça Yazma Defteri Okuma Rehberi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052088067</t>
+          <t>9789757621478</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Notları</t>
+          <t>Açıköğretim İçin Arapça 2 Yardımcı Kitabı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052088289</t>
+          <t>9786052088067</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Soru Bankası Nahiv</t>
+          <t>Yeryüzü Notları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055158897</t>
+          <t>9786052088289</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem (Arapça)</t>
+          <t>Arapça Dilbilgisi Soru Bankası Nahiv</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055158842</t>
+          <t>9786055158897</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>YDS-YÖKDİL-YDT Arapça Anahtar Kitap</t>
+          <t>80 Günde Devri Alem (Arapça)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>750</v>
+        <v>90</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789757621959</t>
+          <t>9786055158842</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Sözlüğü</t>
+          <t>YDS-YÖKDİL-YDT Arapça Anahtar Kitap</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
+          <t>9789757621959</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomi Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
           <t>9789757621188</t>
         </is>
       </c>
-      <c r="B205" s="1" t="inlineStr">
+      <c r="B206" s="1" t="inlineStr">
         <is>
           <t>El-Esma'ül Husna Şerhi</t>
         </is>
       </c>
-      <c r="C205" s="1">
-        <v>200</v>
+      <c r="C206" s="1">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>