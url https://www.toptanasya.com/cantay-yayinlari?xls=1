--- v1 (2026-03-15)
+++ v2 (2026-09-12)
@@ -484,141 +484,141 @@
         <is>
           <t>3990000056487</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Türkçe Farsça Ortak Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789759060787</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Semaniye Medresesinden Köy Enstitülerine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789757206002</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Temel Mantık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789759060718</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Coğrafyacılar ve Coğrafya Öğrencileri İçin Mesleki İngilizce</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789757206644</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Çevre ve İnsan</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789757206323</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Bilim Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789757206354</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Jeomorfoloji'nin Ana Çizgileri 2</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789759060824</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Buzullar ve Buzul Jeomorfolojisi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789757206859</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hidrografya'nın Ana Çizgileri 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789757206316</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
@@ -724,51 +724,51 @@
         <is>
           <t>9789759060404</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hidrografya'nın Ana Çizgileri 1</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789757206156</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Beşeri Coğrafya</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789757206187</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789759060855</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>