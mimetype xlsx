--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -559,111 +559,111 @@
         <is>
           <t>9789757206323</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Bilim Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789757206354</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Jeomorfoloji'nin Ana Çizgileri 2</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789759060824</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Buzullar ve Buzul Jeomorfolojisi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789757206859</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hidrografya'nın Ana Çizgileri 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789757206316</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Genel Klimatoloji</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789757206071</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Coğrafya</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789759060312</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Jeomorfoloji'nin Ana Çizgileri 1</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789759060510</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -694,106 +694,106 @@
         <is>
           <t>9789759060930</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Stratejik Karar Verme ve Senaryo Oluşturma</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789757206347</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Coğrafya</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789759060404</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hidrografya'nın Ana Çizgileri 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789757206156</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Beşeri Coğrafya</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789757206187</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789759060855</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Jeomorfoloji Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>