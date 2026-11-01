--- v1 (2026-04-03)
+++ v2 (2026-11-01)
@@ -244,256 +244,256 @@
         <is>
           <t>9786054663200</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sev</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786054663217</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Allah Aşkına</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054663170</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ben</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054663187</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ol</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054663255</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Borsadan Korkma Borsa Senden Korksun</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054663279</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Dünyanın En Büyük Hastalığı: Yobazite</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054663057</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Değişim Budur</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054663019</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Hayvan Olmak Günahtır</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786054663002</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mutsuz Olmak Günahtır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786054663262</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Söyle Sebastian</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786054663231</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Başkası Olma, Kendin Ol</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786054663194</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Sınava Hazırlıkta Motivasyon</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054663163</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Agon</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786054663026</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aldatmaya Gittim Dönücem</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054663033</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Acaba Kiminle Evlensem</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054663088</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Çocuk Hırsızları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>