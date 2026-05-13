--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -85,1345 +85,1360 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757352679</t>
+          <t>9789757352693</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>MHP Hareketi Kaynakları ve Gelişimi (1965-1980)</t>
+          <t>Dil Theographiası'nın Esasları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757352655</t>
+          <t>9789757352679</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Nazariyat - Akl'ın Kaynağı ve Esası Üzerine Bir İnceleme</t>
+          <t>MHP Hareketi Kaynakları ve Gelişimi (1965-1980)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757352648</t>
+          <t>9789757352655</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Toplum Felsefesi Yazıları</t>
+          <t>Akıl ve Nazariyat - Akl'ın Kaynağı ve Esası Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757352063</t>
+          <t>9789757352648</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gazali Düşüncesinde Ruh ve Ölüm</t>
+          <t>Toplum Felsefesi Yazıları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757352617</t>
+          <t>9789757352063</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>1980 Sonrası Türk Aydınının Konsensüs Noktası Türkiye Günlüğü Dergisi</t>
+          <t>Gazali Düşüncesinde Ruh ve Ölüm</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000029432</t>
+          <t>9789757352617</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 133 Kış 2018</t>
+          <t>1980 Sonrası Türk Aydınının Konsensüs Noktası Türkiye Günlüğü Dergisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>17.33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757352471</t>
+          <t>3990000029432</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Fenomenoloji ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 133 Kış 2018</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757352464</t>
+          <t>9789757352471</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz</t>
+          <t>Fenomenoloji ve Nazariyat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757352457</t>
+          <t>9789757352464</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Pedagoji</t>
+          <t>15 Temmuz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757352488</t>
+          <t>9789757352457</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Politik-Teolojisi</t>
+          <t>Eleştirel Pedagoji</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>310</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000056002</t>
+          <t>9789757352488</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 131 Yaz 2017</t>
+          <t>Cumhuriyet'in Politik-Teolojisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>14.85</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757352440</t>
+          <t>3990000056002</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zihin ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 131 Yaz 2017</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000130582</t>
+          <t>9789757352440</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 137 Kış 2019</t>
+          <t>Zihin ve Nazariyat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>25</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757352501</t>
+          <t>3990000130582</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anastas Mikoyan</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 137 Kış 2019</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000040879</t>
+          <t>9789757352501</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 127 Yaz 2016</t>
+          <t>Anastas Mikoyan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>15</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000029974</t>
+          <t>3990000040879</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 134 Bahar 2018</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 127 Yaz 2016</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>17.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757352495</t>
+          <t>3990000029974</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bosna Hersek</t>
+          <t>Türkiye Günlüğü Sayı: 134 Bahar 2018</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000030619</t>
+          <t>9789757352495</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 136 Güz 2018</t>
+          <t>Bosna Hersek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>24.75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757352433</t>
+          <t>3990000030619</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Milli ve Manevi Tarihimizin Büyük Simaları</t>
+          <t>Türkiye Günlüğü Sayı: 136 Güz 2018</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>24.75</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757352341</t>
+          <t>9789757352433</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Nazariyat</t>
+          <t>Milli ve Manevi Tarihimizin Büyük Simaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757352297</t>
+          <t>9789757352341</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıldan Tanzimat'a Ankara</t>
+          <t>Tarih ve Nazariyat</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757352112</t>
+          <t>9789757352297</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2007'nin Hukuk Olayı Anayasa Mahkemesi'nin 367 Kararı</t>
+          <t>18. Yüzyıldan Tanzimat'a Ankara</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000031583</t>
+          <t>9789757352112</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Destanlar Oğuz Taifesinin Lisanıyla Dedem Korkud'un Kitabı</t>
+          <t>2007'nin Hukuk Olayı Anayasa Mahkemesi'nin 367 Kararı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000026909</t>
+          <t>3990000031583</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 119</t>
+          <t>Destanlar Oğuz Taifesinin Lisanıyla Dedem Korkud'un Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.86</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000026910</t>
+          <t>3990000026909</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 120</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 119</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>13.86</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757352365</t>
+          <t>3990000026910</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig'den Seçmeler</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 120</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>10</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757352372</t>
+          <t>9789757352365</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale</t>
+          <t>Kutadgu Bilig'den Seçmeler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000031792</t>
+          <t>9789757352372</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 124 Güz 2015</t>
+          <t>Çanakkale</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>14.85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000029431</t>
+          <t>3990000031792</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 132 Güz 2017</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 124 Güz 2015</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757352426</t>
+          <t>3990000029431</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şuur ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 132 Güz 2017</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000040880</t>
+          <t>9789757352426</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 128 Güz Aralık 2016</t>
+          <t>Şuur ve Nazariyat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>14.85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000028495</t>
+          <t>3990000040880</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 123 Yaz 2015</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 128 Güz Aralık 2016</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000028492</t>
+          <t>3990000028495</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 121 Kış 2015</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 123 Yaz 2015</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>15</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000056001</t>
+          <t>3990000028492</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 130 Bahar 2017</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 121 Kış 2015</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>14.85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757352150</t>
+          <t>3990000056001</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>1921 Türkiye Sanayi Sayımları</t>
+          <t>Türkiye Günlüğü Sayı: 130 Bahar 2017</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000076008</t>
+          <t>9789757352150</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı: 146 Bahar 2021</t>
+          <t>1921 Türkiye Sanayi Sayımları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000051284</t>
+          <t>3990000076008</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 129 16 Nisan 2017</t>
+          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı: 146 Bahar 2021</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>14.85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000033655</t>
+          <t>3990000051284</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 126 Bahar 2016</t>
+          <t>Türkiye Günlüğü Sayı: 129 16 Nisan 2017</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757352228</t>
+          <t>3990000033655</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yazıcılık Üzerine</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 126 Bahar 2016</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757352419</t>
+          <t>9789757352228</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Türk Maliye Teşkilatı</t>
+          <t>Tarih Yazıcılık Üzerine</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000063524</t>
+          <t>9789757352419</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 125 Kış 2016</t>
+          <t>Osmanlı’dan Cumhuriyet’e Türk Maliye Teşkilatı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>14.85</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757352402</t>
+          <t>3990000063524</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Perihan Sultan</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 125 Kış 2016</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757352396</t>
+          <t>9789757352402</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Rahmi Gürpınar'ın İstanbul'u</t>
+          <t>Perihan Sultan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000028493</t>
+          <t>9789757352396</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 122</t>
+          <t>Hüseyin Rahmi Gürpınar'ın İstanbul'u</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>14.85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000025279</t>
+          <t>3990000028493</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 118</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 122</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>14</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757352099</t>
+          <t>3990000025279</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mayası</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 118</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757352129</t>
+          <t>9789757352099</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Theologia'nın Esasları</t>
+          <t>Anadolu Mayası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757352242</t>
+          <t>9789757352129</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Anadolu ve Suriye'de Seyahat Hatıraları</t>
+          <t>Theologia'nın Esasları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>15</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757352143</t>
+          <t>9789757352242</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Milli Kimlik, Milliyet, Milliyetçilik</t>
+          <t>Anadolu ve Suriye'de Seyahat Hatıraları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000025280</t>
+          <t>9789757352143</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 105</t>
+          <t>Milli Kimlik, Milliyet, Milliyetçilik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>12.38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000025281</t>
+          <t>3990000025280</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 117</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 105</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>14</v>
+        <v>12.38</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000025282</t>
+          <t>3990000025281</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 113</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 117</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000025283</t>
+          <t>3990000025282</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 110</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 113</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>12.38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757352235</t>
+          <t>3990000025283</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (5 Kitap Takım)</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 110</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>12.38</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757352303</t>
+          <t>9789757352235</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan'ın Osmanlı Topraklarındaki İstihbarat ve Teşkilatlanma Çalışmaları 1898-1912</t>
+          <t>Seçme Hikayeler (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757352204</t>
+          <t>9789757352303</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Theographia'nın Esasları</t>
+          <t>Sırbistan'ın Osmanlı Topraklarındaki İstihbarat ve Teşkilatlanma Çalışmaları 1898-1912</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757352051</t>
+          <t>9789757352204</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Terakkiperver Cumhuriyet Fırkası</t>
+          <t>Theographia'nın Esasları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>23.15</v>
+        <v>340</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757352310</t>
+          <t>9789757352051</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Hayatında Matüridilik</t>
+          <t>Terakkiperver Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757352198</t>
+          <t>9789757352310</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de Sağlık Teşkilatına Bir Bakış</t>
+          <t>Türk Düşünce Hayatında Matüridilik</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789757352075</t>
+          <t>9789757352198</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Van'da Ermeni Mezalimi</t>
+          <t>Milli Mücadele'de Sağlık Teşkilatına Bir Bakış</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757352136</t>
+          <t>9789757352075</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kim Kime Borçlu ?</t>
+          <t>Van'da Ermeni Mezalimi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757352211</t>
+          <t>9789757352136</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Halil Rıfat Paşa Dönemi ve İcraatı 1827-1901</t>
+          <t>Kim Kime Borçlu ?</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757352082</t>
+          <t>9789757352211</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı İddiaları</t>
+          <t>Halil Rıfat Paşa Dönemi ve İcraatı 1827-1901</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757352266</t>
+          <t>9789757352082</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı Nüfusu ve Ecnebiler Meselesi</t>
+          <t>Ermeni Soykırımı İddiaları</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757352259</t>
+          <t>9789757352266</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Theogonia'nin Esasları</t>
+          <t>Son Dönem Osmanlı Nüfusu ve Ecnebiler Meselesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757352327</t>
+          <t>9789757352259</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nazari Mantık'ın Esasları</t>
+          <t>Theogonia'nin Esasları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757352174</t>
+          <t>9789757352327</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Köşe Yazıları (Memlekete Dair)</t>
+          <t>Nazari Mantık'ın Esasları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757352280</t>
+          <t>9789757352174</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet'in İlanında Halk Unsuru</t>
+          <t>Köşe Yazıları (Memlekete Dair)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757352105</t>
+          <t>9789757352280</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Teşkilat ve İdare Tarihi</t>
+          <t>2. Meşrutiyet'in İlanında Halk Unsuru</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757352181</t>
+          <t>9789757352105</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkler</t>
+          <t>Türkiye Teşkilat ve İdare Tarihi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757352389</t>
+          <t>9789757352181</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dialektik ve Nazariyat</t>
+          <t>Türkler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757352594</t>
+          <t>9789757352389</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Harf ve Nazariyat</t>
+          <t>Dialektik ve Nazariyat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990010012581</t>
+          <t>9789757352594</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 142 Bahar 2020</t>
+          <t>Harf ve Nazariyat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757352600</t>
+          <t>3990010012581</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'nin Güney Cepheleri</t>
+          <t>Türkiye Günlüğü Sayı: 142 Bahar 2020</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>360</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3991300276007</t>
+          <t>9789757352600</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 144 Güz 2020</t>
+          <t>Milli Mücadele'nin Güney Cepheleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757352587</t>
+          <t>3991300276007</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ethica ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 144 Güz 2020</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757352549</t>
+          <t>9789757352587</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin Zorunlu Göçü 1915-1917</t>
+          <t>Ethica ve Nazariyat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000022655</t>
+          <t>9789757352549</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 139 Yaz 2019</t>
+          <t>Ermenilerin Zorunlu Göçü 1915-1917</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757352518</t>
+          <t>3990000022655</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Üzerine 1</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 139 Yaz 2019</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3991300276006</t>
+          <t>9789757352518</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 143 Yaz 2020</t>
+          <t>Osmanlı Tarihi Üzerine 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000076006</t>
+          <t>3991300276006</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı 145 Kış 2021</t>
+          <t>Türkiye Günlüğü Sayı: 143 Yaz 2020</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000022214</t>
+          <t>3990000076006</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 138 Bahar 2019</t>
+          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı 145 Kış 2021</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757352570</t>
+          <t>3990000022214</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Nazariyat</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 138 Bahar 2019</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757352532</t>
+          <t>9789757352570</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Milli Mücadele ve Atatürk</t>
+          <t>Ahlak ve Nazariyat</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000012581</t>
+          <t>9789757352532</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 141 Kış 2020</t>
+          <t>100. Yılında Milli Mücadele ve Atatürk</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757352334</t>
+          <t>3990000012581</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bir Asır Sonra Balkan Savaşları</t>
+          <t>Türkiye Günlüğü Sayı: 141 Kış 2020</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
+          <t>9789757352334</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Bir Asır Sonra Balkan Savaşları</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
           <t>9789757352525</t>
         </is>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarihi Üzerine: 2</t>
         </is>
       </c>
-      <c r="C88" s="1">
+      <c r="C89" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>