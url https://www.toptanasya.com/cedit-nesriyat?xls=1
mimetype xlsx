--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1360 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757352693</t>
+          <t>4444444444892</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dil Theographiası'nın Esasları</t>
+          <t>Teorik Denemeler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757352679</t>
+          <t>9789757352693</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>MHP Hareketi Kaynakları ve Gelişimi (1965-1980)</t>
+          <t>Dil Theographiası'nın Esasları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757352655</t>
+          <t>9789757352679</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Nazariyat - Akl'ın Kaynağı ve Esası Üzerine Bir İnceleme</t>
+          <t>MHP Hareketi Kaynakları ve Gelişimi (1965-1980)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757352648</t>
+          <t>9789757352655</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Toplum Felsefesi Yazıları</t>
+          <t>Akıl ve Nazariyat - Akl'ın Kaynağı ve Esası Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757352063</t>
+          <t>9789757352648</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gazali Düşüncesinde Ruh ve Ölüm</t>
+          <t>Toplum Felsefesi Yazıları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757352617</t>
+          <t>9789757352063</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1980 Sonrası Türk Aydınının Konsensüs Noktası Türkiye Günlüğü Dergisi</t>
+          <t>Gazali Düşüncesinde Ruh ve Ölüm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000029432</t>
+          <t>9789757352617</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 133 Kış 2018</t>
+          <t>1980 Sonrası Türk Aydınının Konsensüs Noktası Türkiye Günlüğü Dergisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>17.33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757352471</t>
+          <t>3990000029432</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fenomenoloji ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 133 Kış 2018</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757352464</t>
+          <t>9789757352471</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz</t>
+          <t>Fenomenoloji ve Nazariyat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757352457</t>
+          <t>9789757352464</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Pedagoji</t>
+          <t>15 Temmuz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757352488</t>
+          <t>9789757352457</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Politik-Teolojisi</t>
+          <t>Eleştirel Pedagoji</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>310</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000056002</t>
+          <t>9789757352488</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 131 Yaz 2017</t>
+          <t>Cumhuriyet'in Politik-Teolojisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>14.85</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757352440</t>
+          <t>3990000056002</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zihin ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 131 Yaz 2017</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000130582</t>
+          <t>9789757352440</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 137 Kış 2019</t>
+          <t>Zihin ve Nazariyat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>25</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757352501</t>
+          <t>3990000130582</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Anastas Mikoyan</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 137 Kış 2019</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000040879</t>
+          <t>9789757352501</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 127 Yaz 2016</t>
+          <t>Anastas Mikoyan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000029974</t>
+          <t>3990000040879</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 134 Bahar 2018</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 127 Yaz 2016</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>17.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757352495</t>
+          <t>3990000029974</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bosna Hersek</t>
+          <t>Türkiye Günlüğü Sayı: 134 Bahar 2018</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000030619</t>
+          <t>9789757352495</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 136 Güz 2018</t>
+          <t>Bosna Hersek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>24.75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757352433</t>
+          <t>3990000030619</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Milli ve Manevi Tarihimizin Büyük Simaları</t>
+          <t>Türkiye Günlüğü Sayı: 136 Güz 2018</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>360</v>
+        <v>24.75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757352341</t>
+          <t>9789757352433</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Nazariyat</t>
+          <t>Milli ve Manevi Tarihimizin Büyük Simaları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757352297</t>
+          <t>9789757352341</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıldan Tanzimat'a Ankara</t>
+          <t>Tarih ve Nazariyat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757352112</t>
+          <t>9789757352297</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2007'nin Hukuk Olayı Anayasa Mahkemesi'nin 367 Kararı</t>
+          <t>18. Yüzyıldan Tanzimat'a Ankara</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000031583</t>
+          <t>9789757352112</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Destanlar Oğuz Taifesinin Lisanıyla Dedem Korkud'un Kitabı</t>
+          <t>2007'nin Hukuk Olayı Anayasa Mahkemesi'nin 367 Kararı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000026909</t>
+          <t>3990000031583</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 119</t>
+          <t>Destanlar Oğuz Taifesinin Lisanıyla Dedem Korkud'un Kitabı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>13.86</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000026910</t>
+          <t>3990000026909</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 120</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 119</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>13.86</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757352365</t>
+          <t>3990000026910</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig'den Seçmeler</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 120</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>10</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757352372</t>
+          <t>9789757352365</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale</t>
+          <t>Kutadgu Bilig'den Seçmeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000031792</t>
+          <t>9789757352372</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 124 Güz 2015</t>
+          <t>Çanakkale</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>14.85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000029431</t>
+          <t>3990000031792</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 132 Güz 2017</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 124 Güz 2015</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757352426</t>
+          <t>3990000029431</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şuur ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 132 Güz 2017</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000040880</t>
+          <t>9789757352426</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 128 Güz Aralık 2016</t>
+          <t>Şuur ve Nazariyat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>14.85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000028495</t>
+          <t>3990000040880</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 123 Yaz 2015</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 128 Güz Aralık 2016</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000028492</t>
+          <t>3990000028495</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 121 Kış 2015</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 123 Yaz 2015</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>15</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000056001</t>
+          <t>3990000028492</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 130 Bahar 2017</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 121 Kış 2015</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>14.85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757352150</t>
+          <t>3990000056001</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>1921 Türkiye Sanayi Sayımları</t>
+          <t>Türkiye Günlüğü Sayı: 130 Bahar 2017</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000076008</t>
+          <t>9789757352150</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı: 146 Bahar 2021</t>
+          <t>1921 Türkiye Sanayi Sayımları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000051284</t>
+          <t>3990000076008</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 129 16 Nisan 2017</t>
+          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı: 146 Bahar 2021</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>14.85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000033655</t>
+          <t>3990000051284</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 126 Bahar 2016</t>
+          <t>Türkiye Günlüğü Sayı: 129 16 Nisan 2017</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757352228</t>
+          <t>3990000033655</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yazıcılık Üzerine</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 126 Bahar 2016</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757352419</t>
+          <t>9789757352228</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Türk Maliye Teşkilatı</t>
+          <t>Tarih Yazıcılık Üzerine</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000063524</t>
+          <t>9789757352419</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 125 Kış 2016</t>
+          <t>Osmanlı’dan Cumhuriyet’e Türk Maliye Teşkilatı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>14.85</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757352402</t>
+          <t>3990000063524</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Perihan Sultan</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 125 Kış 2016</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757352396</t>
+          <t>9789757352402</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Rahmi Gürpınar'ın İstanbul'u</t>
+          <t>Perihan Sultan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000028493</t>
+          <t>9789757352396</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 122</t>
+          <t>Hüseyin Rahmi Gürpınar'ın İstanbul'u</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>14.85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000025279</t>
+          <t>3990000028493</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 118</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 122</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>14</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757352099</t>
+          <t>3990000025279</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mayası</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 118</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757352129</t>
+          <t>9789757352099</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Theologia'nın Esasları</t>
+          <t>Anadolu Mayası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757352242</t>
+          <t>9789757352129</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Anadolu ve Suriye'de Seyahat Hatıraları</t>
+          <t>Theologia'nın Esasları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>15</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757352143</t>
+          <t>9789757352242</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Milli Kimlik, Milliyet, Milliyetçilik</t>
+          <t>Anadolu ve Suriye'de Seyahat Hatıraları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000025280</t>
+          <t>9789757352143</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 105</t>
+          <t>Milli Kimlik, Milliyet, Milliyetçilik</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>12.38</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000025281</t>
+          <t>3990000025280</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 117</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 105</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>14</v>
+        <v>12.38</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000025282</t>
+          <t>3990000025281</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 113</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 117</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000025283</t>
+          <t>3990000025282</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 110</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 113</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>12.38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757352235</t>
+          <t>3990000025283</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (5 Kitap Takım)</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 110</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>12.38</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757352303</t>
+          <t>9789757352235</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan'ın Osmanlı Topraklarındaki İstihbarat ve Teşkilatlanma Çalışmaları 1898-1912</t>
+          <t>Seçme Hikayeler (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757352204</t>
+          <t>9789757352303</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Theographia'nın Esasları</t>
+          <t>Sırbistan'ın Osmanlı Topraklarındaki İstihbarat ve Teşkilatlanma Çalışmaları 1898-1912</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757352051</t>
+          <t>9789757352204</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Terakkiperver Cumhuriyet Fırkası</t>
+          <t>Theographia'nın Esasları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>23.15</v>
+        <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757352310</t>
+          <t>9789757352051</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Hayatında Matüridilik</t>
+          <t>Terakkiperver Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789757352198</t>
+          <t>9789757352310</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de Sağlık Teşkilatına Bir Bakış</t>
+          <t>Türk Düşünce Hayatında Matüridilik</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757352075</t>
+          <t>9789757352198</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Van'da Ermeni Mezalimi</t>
+          <t>Milli Mücadele'de Sağlık Teşkilatına Bir Bakış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757352136</t>
+          <t>9789757352075</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kim Kime Borçlu ?</t>
+          <t>Van'da Ermeni Mezalimi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757352211</t>
+          <t>9789757352136</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Halil Rıfat Paşa Dönemi ve İcraatı 1827-1901</t>
+          <t>Kim Kime Borçlu ?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757352082</t>
+          <t>9789757352211</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı İddiaları</t>
+          <t>Halil Rıfat Paşa Dönemi ve İcraatı 1827-1901</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757352266</t>
+          <t>9789757352082</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı Nüfusu ve Ecnebiler Meselesi</t>
+          <t>Ermeni Soykırımı İddiaları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757352259</t>
+          <t>9789757352266</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Theogonia'nin Esasları</t>
+          <t>Son Dönem Osmanlı Nüfusu ve Ecnebiler Meselesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757352327</t>
+          <t>9789757352259</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nazari Mantık'ın Esasları</t>
+          <t>Theogonia'nin Esasları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757352174</t>
+          <t>9789757352327</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Köşe Yazıları (Memlekete Dair)</t>
+          <t>Nazari Mantık'ın Esasları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757352280</t>
+          <t>9789757352174</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet'in İlanında Halk Unsuru</t>
+          <t>Köşe Yazıları (Memlekete Dair)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757352105</t>
+          <t>9789757352280</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Teşkilat ve İdare Tarihi</t>
+          <t>2. Meşrutiyet'in İlanında Halk Unsuru</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757352181</t>
+          <t>9789757352105</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türkler</t>
+          <t>Türkiye Teşkilat ve İdare Tarihi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757352389</t>
+          <t>9789757352181</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dialektik ve Nazariyat</t>
+          <t>Türkler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789757352594</t>
+          <t>9789757352389</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Harf ve Nazariyat</t>
+          <t>Dialektik ve Nazariyat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990010012581</t>
+          <t>9789757352594</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 142 Bahar 2020</t>
+          <t>Harf ve Nazariyat</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757352600</t>
+          <t>3990010012581</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'nin Güney Cepheleri</t>
+          <t>Türkiye Günlüğü Sayı: 142 Bahar 2020</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>360</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3991300276007</t>
+          <t>9789757352600</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 144 Güz 2020</t>
+          <t>Milli Mücadele'nin Güney Cepheleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757352587</t>
+          <t>3991300276007</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ethica ve Nazariyat</t>
+          <t>Türkiye Günlüğü Sayı: 144 Güz 2020</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757352549</t>
+          <t>9789757352587</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin Zorunlu Göçü 1915-1917</t>
+          <t>Ethica ve Nazariyat</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000022655</t>
+          <t>9789757352549</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 139 Yaz 2019</t>
+          <t>Ermenilerin Zorunlu Göçü 1915-1917</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757352518</t>
+          <t>3990000022655</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Üzerine 1</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 139 Yaz 2019</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3991300276006</t>
+          <t>9789757352518</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 143 Yaz 2020</t>
+          <t>Osmanlı Tarihi Üzerine 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000076006</t>
+          <t>3991300276006</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı 145 Kış 2021</t>
+          <t>Türkiye Günlüğü Sayı: 143 Yaz 2020</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000022214</t>
+          <t>3990000076006</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Dergisi Sayı: 138 Bahar 2019</t>
+          <t>Türkiye Günlüğü Üç Aylık ve Kültür Sayı 145 Kış 2021</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757352570</t>
+          <t>3990000022214</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Nazariyat</t>
+          <t>Türkiye Günlüğü Dergisi Sayı: 138 Bahar 2019</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757352532</t>
+          <t>9789757352570</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Milli Mücadele ve Atatürk</t>
+          <t>Ahlak ve Nazariyat</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000012581</t>
+          <t>9789757352532</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Günlüğü Sayı: 141 Kış 2020</t>
+          <t>100. Yılında Milli Mücadele ve Atatürk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>25</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757352334</t>
+          <t>3990000012581</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bir Asır Sonra Balkan Savaşları</t>
+          <t>Türkiye Günlüğü Sayı: 141 Kış 2020</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
+          <t>9789757352334</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bir Asır Sonra Balkan Savaşları</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9789757352525</t>
         </is>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarihi Üzerine: 2</t>
         </is>
       </c>
-      <c r="C89" s="1">
+      <c r="C90" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>