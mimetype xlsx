--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -124,51 +124,51 @@
         <is>
           <t>9786259668611</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İslam'da Giyim ve Tesettür</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259668628</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İslam'da Ticaret Finans ve Faizin Hükmü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259668642</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hadis Usülü</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>