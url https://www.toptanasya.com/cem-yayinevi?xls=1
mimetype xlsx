--- v2 (2026-02-14)
+++ v3 (2026-05-13)
@@ -85,3925 +85,7165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257163941</t>
+          <t>9786257163996</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Beşibiryerde</t>
+          <t>Ruh Sözleşmesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257163880</t>
+          <t>9786257163958</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İncindiğin Yerdir Gurbet</t>
+          <t>Nöropazarlama</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789754067682</t>
+          <t>9786257163965</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>Hayat Yenile Beni</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789754068344</t>
+          <t>9789754064650</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Oturma İzni - Güz Rengi</t>
+          <t>Türk Lehçelerinin Karşılaştırmalı Dilbilgisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057995889</t>
+          <t>9789754068108</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ottla’ya ve Ailesine Mektuplar</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789754067620</t>
+          <t>9789754065473</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Tiyatrosu</t>
+          <t>Suç ve Ceza Cilt: 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057995476</t>
+          <t>9789754067422</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Montaigne Denemeler Seçmeler</t>
+          <t>Yunan Düşüncesinin Kaynakları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257163378</t>
+          <t>9789754068825</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Moğol Masalları</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057995957</t>
+          <t>9789754067125</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Yeryüzü Taksim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257163361</t>
+          <t>9789754068993</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mısır Masalları</t>
+          <t>Yeni Şiirler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789754065633</t>
+          <t>9789754069129</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
+          <t>Yavuz Selim’in Akıl Babası İdris-i Bitlisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>570</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057995339</t>
+          <t>9789754067651</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi (5 Kitap Takım)</t>
+          <t>Yaşama Tutkusu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>2690</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057995193</t>
+          <t>9789754068795</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İmgeler Kitabı</t>
+          <t>Yanan Günışığı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257163873</t>
+          <t>9789754067590</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cevapsızlığın Ardından</t>
+          <t>Wittgenstein’ın Ardından Beden ve Zihin Hareketleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257163835</t>
+          <t>9786057995414</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Beş Halka Kitabı</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057995230</t>
+          <t>9789754068252</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
+          <t>Uzatmalı Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>620</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789754068733</t>
+          <t>9789754068856</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Gizemi</t>
+          <t>Uçurum İnsanları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789754069051</t>
+          <t>9789754067798</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Türklerin Dini</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754067729</t>
+          <t>9789754067231</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>Türkiye-Uç Beyi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>800</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789754069372</t>
+          <t>9789754064636</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Orgazmın İşlevi</t>
+          <t>Türkiye’de Laiklik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>440</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789754069075</t>
+          <t>9789754067408</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Orpheus'a Soneler</t>
+          <t>Türkiye-Avrupa Bütünleşmesinin Yüzyıllık Seyir Defteri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257163767</t>
+          <t>9789754066852</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Deha Muharrir</t>
+          <t>Türkiye Avrupa’nın Eşiğinde</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257163453</t>
+          <t>9789754067996</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Marka Yönetiminde Güncel Uygulamalar</t>
+          <t>Toplumbilimsel Yazılar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257163804</t>
+          <t>9789754062984</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bizim Dolaylar</t>
+          <t>Toplumbilim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257163811</t>
+          <t>9789754066593</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Pasajlaşmalar</t>
+          <t>Tonio Kröger Tristan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257163774</t>
+          <t>9789754063479</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve Dünyası</t>
+          <t>Tomustan Böceği</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057995452</t>
+          <t>9789754062335</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan</t>
+          <t>Teneke Şövalyeler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257163668</t>
+          <t>9789754067767</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Öncü Kadınlar Ajandası 2024</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789754068818</t>
+          <t>9789754063103</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Suçlu Çocuklar ve Çocuk Mahkemeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789754067637</t>
+          <t>3990000015658</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
+          <t>Suç ve Ceza 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257163781</t>
+          <t>9789754067989</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Ajandası 2025</t>
+          <t>Sosyo-Psikanaliz Açıdan Otorite</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257163613</t>
+          <t>9789754068368</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nörosinema</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257163798</t>
+          <t>9789754067927</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Alman Erkekler ve Kadınlar</t>
+          <t>Sokrates Öncesi Yunan Felsefesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058835870</t>
+          <t>9789754068931</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gotik Edebiyat (10 Kitap Takım)</t>
+          <t>Soğuğun Çocukları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1325</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257163750</t>
+          <t>9789754062755</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İbiza Yazıları</t>
+          <t>Şahinler Vadisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257163743</t>
+          <t>9789754067033</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Benim Tek Suçum</t>
+          <t>Shakespeare</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>370</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257163484</t>
+          <t>9789754069099</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Huzursuzluğun Kitabı</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057995216</t>
+          <t>9789754066999</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yunan Kültüründe Tragedya</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056834745</t>
+          <t>9789754066425</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
+          <t>Sanat Üzerine Denemeler ve Eleştiriler Cilt 1: Söz Sanatları / Cilt 2: Görsel Sanatlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058164239</t>
+          <t>9789754067187</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Rüya</t>
+          <t>Sanat Üstüne</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257163231</t>
+          <t>9789754068481</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Don Hikayeleri</t>
+          <t>Rüzgarın Gölgesinde Saklı Aşkım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058237612</t>
+          <t>9789754067262</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
+          <t>Rönesans Felsefesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>2050</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257163736</t>
+          <t>9789754066395</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
+          <t>Rosa</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057995179</t>
+          <t>9789754063707</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Şehnameden Hikayeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057995308</t>
+          <t>9789754069112</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
+          <t>Rilke Bütün Şiirler (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1220</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257163729</t>
+          <t>9789754069037</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gandhi’nin Sağlık Rehberi</t>
+          <t>Requiem Duino Ağıtları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257163705</t>
+          <t>9789754068658</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Antropoloji - 1</t>
+          <t>Rainer Maria Rilke / Kalbin İşi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257163699</t>
+          <t>9789754060164</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Nevrotik Kişiliği</t>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257163682</t>
+          <t>9789754066111</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Cinsellik</t>
+          <t>Politika Sanatı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257163675</t>
+          <t>9789754067828</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi Üçlemesi</t>
+          <t>Papatya</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>680</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257163651</t>
+          <t>9789754068719</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bizim Ülkemiz</t>
+          <t>Özdeyişler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257163644</t>
+          <t>9789754060966</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
+          <t>Ölümsüz Kavak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>800</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257163491</t>
+          <t>9789754067248</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ferah</t>
+          <t>Osmanlı Padişah Tuğraları (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>410</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057995391</t>
+          <t>9789754067200</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Okulda Güç Eğitilebilir Çocuklar</t>
+          <t>Nutuk - Söylev Seçmeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257163637</t>
+          <t>9789754065411</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Floransa Günlüğü</t>
+          <t>Nazım’ın Siyasal Yaşamı ve Davaları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257163606</t>
+          <t>9789754067415</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kişilerarası İlişkiler</t>
+          <t>Nazım Hikmet Yahşi Güzel</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>430</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257163620</t>
+          <t>9789754068689</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kadın Psikolojisi</t>
+          <t>Nasıl Katil Olunur?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257163583</t>
+          <t>9789754067040</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+          <t>Moliere</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257163576</t>
+          <t>9789754067910</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Oyun Sanatının Sınırlarında</t>
+          <t>Millet, Milliyetçilik, Devlet ve Anayasa Sorunları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257163507</t>
+          <t>9789754068160</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
+          <t>Meyzi ile Neyzi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257163590</t>
+          <t>9789754068061</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Babaya İsyan</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 4</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257163552</t>
+          <t>9789754068152</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2023 Sherlock Holmes Ajandası</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257163514</t>
+          <t>9789754068146</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 1</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>340</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257163538</t>
+          <t>9789754067842</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı</t>
+          <t>Mavi Yıldız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>175</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257163521</t>
+          <t>9789754068672</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Son Sömürge Çocuk</t>
+          <t>Marusya</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>170</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257163545</t>
+          <t>9789754066944</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zihin Benlik ve Toplum</t>
+          <t>Mario ve Sihirbaz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>340</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058835863</t>
+          <t>9789754067897</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti 5 Kitap</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 3</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>895</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789754067521</t>
+          <t>9789754061161</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İnançtan Bilgiye</t>
+          <t>Marangozun Köpeği</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>110</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9799754067537</t>
+          <t>9789754062137</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
+          <t>Marakeş’te Sesler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>110</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257163088</t>
+          <t>9789754063486</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Sosyoloji</t>
+          <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>280</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257163460</t>
+          <t>9789754067293</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Star Maker</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257163477</t>
+          <t>9789754067491</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Törless’in Bunalımları</t>
+          <t>Küçücek</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058237506</t>
+          <t>9789754062878</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
+          <t>Kutsal Sığınak</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>720</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257163422</t>
+          <t>9789754062854</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi</t>
+          <t>Çanlar Kimin İçin Çalıyor</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058237643</t>
+          <t>9789754069327</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Kızı Emily Serisi</t>
+          <t>Siberya</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>590</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257163200</t>
+          <t>3990000097451</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Deleuze ve Sinema</t>
+          <t>İşaret Dili</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257163408</t>
+          <t>9789754069358</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlı Kasaba</t>
+          <t>Gelecekbilim Kongresi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257163415</t>
+          <t>9786057995483</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257163446</t>
+          <t>9789754062762</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Freud Ajandası 2022</t>
+          <t>Kör Güvercin</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>45</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257163330</t>
+          <t>9789754062304</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dağı Yerinden Oynatmak</t>
+          <t>Kiyoto</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257163323</t>
+          <t>9789754068900</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
+          <t>Kızıl Veba - Güney Denizi Hikayeleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257163354</t>
+          <t>9789754064452</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Kızıl ve Kara 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257163347</t>
+          <t>9789754068504</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Son ve İlk İnsanlar</t>
+          <t>Keçitürküsü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>370</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257163293</t>
+          <t>9789754067712</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
+          <t>Kazaklar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257163286</t>
+          <t>9789754069006</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türk İçki Geleneği</t>
+          <t>Kayıp Ruhlar Cenneti</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257163279</t>
+          <t>9789754067514</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsan ve İyi Etiğe Giriş</t>
+          <t>Kardeşim Nazım</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>115</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058237537</t>
+          <t>9789754068535</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1910</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058237629</t>
+          <t>9789754061055</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
+          <t>Kara Kız</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>2740</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257163262</t>
+          <t>9789754068009</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Eylem</t>
+          <t>Kara Bıyıklıların Aksakalı Demirtaş Ceyhun</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257163248</t>
+          <t>9789754067392</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız</t>
+          <t>Kant’ın Eleştiri Felsefesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058835894</t>
+          <t>9789754065053</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
+          <t>Kafka’da İnanç ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>3425</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058237636</t>
+          <t>9789754065145</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
+          <t>Kafka ile Söyleşiler Notlar ve Anılar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>1515</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257163217</t>
+          <t>9789754065794</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Telepati</t>
+          <t>Kadın Psikolojisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257163224</t>
+          <t>9789754068351</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kafkaesk Anorexia</t>
+          <t>Jung Psikolojisinin Ana Çizgileri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257163149</t>
+          <t>9789754068849</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>520</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257163132</t>
+          <t>9789754066890</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
+          <t>Jack London Toplu Eserler (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>185.19</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257163170</t>
+          <t>9789754062830</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2021 Rilke Ajanda</t>
+          <t>İvan Denisoviç’in Bir Günü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058237650</t>
+          <t>9789754066951</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Seti (10 Kitap Takım)</t>
+          <t>İşlerin Yolunda Gitmesine Engel Olan Kim</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>1620</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257163026</t>
+          <t>9789754066074</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Napolyon</t>
+          <t>İpnotizma ve Telkinle Tedavi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257163002</t>
+          <t>9789754068801</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Niçin Savaş?</t>
+          <t>İnsanın Sadakati</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>140</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257163040</t>
+          <t>9789754066555</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Locarno Dilencisi</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>140</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257163057</t>
+          <t>9789754062809</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yürek Burgusu</t>
+          <t>Irgat Siman</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257163125</t>
+          <t>9789754068153</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Havari</t>
+          <t>Hüseyin Paşa Çıkmazı No.4</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>160</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257163019</t>
+          <t>9789754068887</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Vathek</t>
+          <t>Kurdun Oğlu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257163064</t>
+          <t>9789754067439</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Vampir</t>
+          <t>Hegel ve Aydınlanma Yüzyılı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057995995</t>
+          <t>9789754063080</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Sanatı</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>170</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057995988</t>
+          <t>9789754060928</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Otranto Şatosu</t>
+          <t>Günler ve Geceler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057995971</t>
+          <t>9799754061610</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kıssalar Kitabı</t>
+          <t>Gün Uzar Yüzyıl Olur</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>135</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057995926</t>
+          <t>9799754067834</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>36 Yoga Duruşu</t>
+          <t>Gümüş Saçlı Altın Gözlü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>330</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058237544</t>
+          <t>9789754067101</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
+          <t>Gül ve Dinamit</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>2130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057995919</t>
+          <t>9789754067606</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aylaklığa Övgü</t>
+          <t>Güdümlü Tarih</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>320</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057995896</t>
+          <t>9789754062540</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Öyküleri</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>140</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057995834</t>
+          <t>9786057995445</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Hayaleti</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057995858</t>
+          <t>9789754067705</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kum Adam</t>
+          <t>Geçmişimden Kırıntılar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057995841</t>
+          <t>9789754066043</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Başsız Süvari</t>
+          <t>Franz Kafka Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057995766</t>
+          <t>9789754066913</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Dostluk (Ciltli)</t>
+          <t>Franz Kafka Bütün Eserleri (13 Kitap Takım)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>500</v>
+        <v>203.7</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057995728</t>
+          <t>9789754068962</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Dersleri</t>
+          <t>Floransa Günlüğü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>330</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057995742</t>
+          <t>9789754068528</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye’de Kentleşme</t>
+          <t>Felsefeden Dine Ortaçağ Dönemeci</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>450</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057995704</t>
+          <t>3990000026377</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Melankoli</t>
+          <t>Felsefe Sözlüğü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>130</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057995711</t>
+          <t>9789754069105</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin Yöntem Kuralları</t>
+          <t>Farklı Çizgi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>290</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057995490</t>
+          <t>9789754067859</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Fare ile Müzik</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>135</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057995377</t>
+          <t>9789754061031</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Tanıma Sanatı</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>270</v>
+        <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057995353</t>
+          <t>9789754067811</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>Evim Güzel Evim</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057995315</t>
+          <t>9789754065619</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
+          <t>Eugenie Grandet</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1425</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057995285</t>
+          <t>9789754067873</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Laiklik</t>
+          <t>Esrarıengin Arkeolog</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057995209</t>
+          <t>9789754067156</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Seçme Sosyoloji Yazıları</t>
+          <t>Esintiler 90’lı Yıllar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257163095</t>
+          <t>9799754063027</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
+          <t>Elveda Gülsarı / Yüz Yüze / Cemile Oğulla Görüşme / Askerin Oğlu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>180</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056834707</t>
+          <t>9789754068832</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1 ve 2</t>
+          <t>Elsinore’da İsyan</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>1020</v>
+        <v>27</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058132979</t>
+          <t>9789754066708</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Lyon'da Düğün</t>
+          <t>Ekonomi Üzerine Hemen Herşey</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058132931</t>
+          <t>9789754066982</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
+          <t>Eğitimde Özgürlük ve Saldırganlık</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057995346</t>
+          <t>3990000027088</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Psikolojisi</t>
+          <t>Durup Dururken</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789754069433</t>
+          <t>9786057995469</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>660</v>
+        <v>49</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058132993</t>
+          <t>9789754063073</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Aşk Rüyası ve Kısa Hikayeler</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>125</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057995933</t>
+          <t>9789754068375</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hz. Musa ve Tektanrıcılık</t>
+          <t>Domates İle Gözlük</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789754069242</t>
+          <t>9789754066258</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinin Bölge Politikaları</t>
+          <t>Doktor Jivago</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>360</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058132962</t>
+          <t>9789754065503</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı ve Kısa Hikayeler</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>130</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057995056</t>
+          <t>9789754068634</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>Dil Altı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>140</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058132955</t>
+          <t>9789754068894</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Devrim ve Diğer Yazılar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057995148</t>
+          <t>9789754068740</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>Derindeki İçbütünlük</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058132900</t>
+          <t>9789754068863</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057995155</t>
+          <t>3990000000164</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Fil ve Kısa Hikayeler</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>130</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058132986</t>
+          <t>9789754068245</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
+          <t>Dadı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>125</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057995759</t>
+          <t>9789754066929</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
+          <t>Çocukta Zihinsel Gelişim</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>210</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058164277</t>
+          <t>9789754063400</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Huzursuzluğu</t>
+          <t>Çocukta Ruhsal Bozukluklar ve Tedavisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>125</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789754069389</t>
+          <t>9789754065862</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Devrim</t>
+          <t>Çocukta Oyunla Tedavi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789754069365</t>
+          <t>9789754066067</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sahibinin Sesi</t>
+          <t>Çocuklarımızın Korkuları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>270</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789754068214</t>
+          <t>9789754065800</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Gökdelen</t>
+          <t>Çocuk Vicdanı ve Biz</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>110</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057995124</t>
+          <t>9789754067750</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Şaire Mektuplar</t>
+          <t>Çocuk ve Şiir</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>175</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058164260</t>
+          <t>3990000026011</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789754067668</t>
+          <t>3990000002452</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yetişkindeki Çocuk</t>
+          <t>Çağdaş İş Dünyası Sözlüğü (3 Cilt) Türkçe - İngilizce / İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>160</v>
+        <v>496</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789754069310</t>
+          <t>9789754067736</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Boşluk</t>
+          <t>Büyüyünce</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>245</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056834769</t>
+          <t>9789754067330</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Bütünleşme Sürecinde Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789754068474</t>
+          <t>9789754066371</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yol Dolayları</t>
+          <t>Çağımızın Bir Kahramanı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>140</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789754068597</t>
+          <t>9789754066883</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
+          <t>Bütün Öyküler 8 (1895-1900)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789754068627</t>
+          <t>9789754066876</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yine Aşığım</t>
+          <t>Bütün Öyküler 7 (1893-1895)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>75</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057995780</t>
+          <t>9789754066449</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yerinden Yönetim ve Siyaset</t>
+          <t>Bütün Öyküler 6 (1891-1893)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>520</v>
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789754067453</t>
+          <t>9789754066432</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Gökkuşağı</t>
+          <t>Bütün Öyküler 5 (1888-1891)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>70</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789754065879</t>
+          <t>9789754066296</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
+          <t>Bütün Öyküler 4 (1887)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>480</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789754067880</t>
+          <t>9789754066289</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Bütün Öyküler 3 (1886)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789754067972</t>
+          <t>9789754066104</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
+          <t>Bütün Öyküler 2 (1885-1886)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789754067941</t>
+          <t>9789754066050</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
+          <t>Bütün Öyküler 1 (1880-1884)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257163118</t>
+          <t>9789754068412</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
+          <t>Bütün Denemeler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>460</v>
+        <v>90</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257163101</t>
+          <t>9789754068016</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
+          <t>Bugün de Hala Açız Mutluluğa</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>540</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789754065640</t>
+          <t>3990000026631</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
+          <t>Budala 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257163194</t>
+          <t>9789754060409</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>440</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057995117</t>
+          <t>9789754066418</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal İşbölümü</t>
+          <t>Boşanma ve Kadın</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>480</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057995865</t>
+          <t>9789754066548</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Bir Özyaşam Öyküsü Gandhi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>260</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057995025</t>
+          <t>9789754067743</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’dan Öyküler</t>
+          <t>Bir Liranın İki Günü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>185</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786058164215</t>
+          <t>9789754067965</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Bilişim Çağında Sol</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>260</v>
+        <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789754064759</t>
+          <t>9799754067506</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şahane Lunapark</t>
+          <t>Bilgi Felsefesi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789754068573</t>
+          <t>9789754067699</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Su Damlası ve Çocuk</t>
+          <t>Beyaz Mutluluk</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057995872</t>
+          <t>9799754062723</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sorunlu Okul Çocuğu</t>
+          <t>Beyaz Gemi / Toprak Ana / Deve Gözü / İlk Öğretmenim</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>290</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789754068641</t>
+          <t>3990000026630</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sonuncular</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789754067903</t>
+          <t>9789754068290</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sol Siyaset Sorunları</t>
+          <t>Beyzade - Paşazade 1-2 Takım</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>190</v>
+        <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057995322</t>
+          <t>9789754067804</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
+          <t>Bavul</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1615</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057995100</t>
+          <t>9789754067002</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Son Görev</t>
+          <t>Barış Düşüncesi ve Saldırganlık Sosyo - Psikanalitik Bir Deneme</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057995070</t>
+          <t>9789754067163</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
+          <t>Babilonya Şarkıları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>215</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057995131</t>
+          <t>9789754067132</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
+          <t>Babaya İsyan</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057995094</t>
+          <t>9789754067446</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
+          <t>Auguste Rodin</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>225</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057995063</t>
+          <t>9789754064674</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
+          <t>Atatürk’ün İzinde Bir Arpa Boyu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>190</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057995032</t>
+          <t>9789754068870</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Ataların Tanrısı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>140</v>
+        <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057995049</t>
+          <t>9789754060942</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Kızıl Takip</t>
+          <t>Arılar Ordusu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>125</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057995018</t>
+          <t>9789754062199</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin İmzası</t>
+          <t>Arap Çöllerinde Türkler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>125</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057995001</t>
+          <t>9789754067477</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Baskerville Köpeği</t>
+          <t>Anton Çehov’un Öykü Sanatı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>165</v>
+        <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786056834790</t>
+          <t>9789754068498</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Anton Çehov - Bütün Oyunlar (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789754067644</t>
+          <t>9789754064001</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Rönesans ve Laiklik</t>
+          <t>Analitik Psikolojinin Temel İlkeleri / Konferanslar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>175</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058164222</t>
+          <t>3990054068177</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Rilke (Ciltli)</t>
+          <t>Alma Mater</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>680</v>
+        <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057995292</t>
+          <t>9789754068092</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Üzerine</t>
+          <t>Ali H. Neyzi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057995360</t>
+          <t>9789754069013</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
+          <t>Alevilerin Siyasal Tarihi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>170</v>
+        <v>96</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789754068184</t>
+          <t>9789754066586</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Pafe</t>
+          <t>Aldatılmış Kadın</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>110</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789754063660</t>
+          <t>9799754064055</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Hukuku</t>
+          <t>Al Yazmalım, Selvi Boylum  / Erken Gelen Turnalar / Fuji -Yama / Deniz Kıyısında Koşan Ala Köpek</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789754061710</t>
+          <t>9789754068924</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>Ademden Önce - Balık Devriyesi Hikayeleri</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789754060195</t>
+          <t>9789754067194</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Mustafa Kemal Atatürk - Yurttaş İçin Medeni Bilgiler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>310</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789754068207</t>
+          <t>9789754069501</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Mahir</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>110</v>
+        <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786056834776</t>
+          <t>9789757423017</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Küllerin Şöleni</t>
+          <t>Tarih Boyunca İstanbul Adaları (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>220</v>
+        <v>240.74</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057995087</t>
+          <t>9789754069303</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kitle Psikolojisi</t>
+          <t>Dişi Fare</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>145</v>
+        <v>35</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789754068603</t>
+          <t>9789754069297</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kış Öyküleri</t>
+          <t>Narsisizm Gerçek Benliğin İnkarı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789754068559</t>
+          <t>9789754069280</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Yaşamı Üzerine</t>
+          <t>Toplumbilimin Yöntem Kuralları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>130</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257163439</t>
+          <t>9789754067026</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kayıp (Amerika)</t>
+          <t>Bektaşi Demiş ki</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>215</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789754067545</t>
+          <t>9789754067149</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Üstüne</t>
+          <t>Toplum Bilimlerinde Araştırma Yöntem ve Teknikleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9799754067865</t>
+          <t>9789754069426</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İyi Ruhlara Adak</t>
+          <t>Toplumbilim Dersleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>160</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9799754065748</t>
+          <t>9786057995506</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Avrupa</t>
+          <t>Akdeniz</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789754068955</t>
+          <t>3990000025531</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İsa Çocuk</t>
+          <t>Franz Kafka Bütün Eserleri (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>190</v>
+        <v>247.22</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057995735</t>
+          <t>9789754069273</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İntihar</t>
+          <t>Soğuk Savaş'tan Bugüne Darbeler ve Devrimler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>248</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057995223</t>
+          <t>9789754069396</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İletişim Nedir?</t>
+          <t>Çehov Seçilmiş Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257163255</t>
+          <t>9789754061833</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İktidar</t>
+          <t>Anton Çehov - Hikayeler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>390</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789754068191</t>
+          <t>9789754068306</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Işık</t>
+          <t>Beyzade - Paşazade 2</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>110</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057995254</t>
+          <t>9789754068436</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Anton Çehov - Bütün Oyunlar 1</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>190</v>
+        <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789754068580</t>
+          <t>3990000033322</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Hac Üzerine</t>
+          <t>Gotik - Korku Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789754068542</t>
+          <t>3990000012453</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Güz Öyküleri</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>220</v>
+        <v>5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>3990000000344</t>
+          <t>3990000125789</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Sürgün</t>
+          <t>Deniz Gezmiş Anlatıyor</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789754068665</t>
+          <t>9786056834721</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Kolkola Güneş Karabuda</t>
+          <t>Toplu Şiirler 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>140</v>
+        <v>65</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789754069082</t>
+          <t>3990000041124</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
+          <t>Çağdaş Alman Öykü Antolojisi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789754068023</t>
+          <t>9786056834714</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
+          <t>Toplu Şiirler 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257163569</t>
+          <t>9786057995438</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Evlilik ve Ahlak</t>
+          <t>Kızıl ve Kara (Ciltli)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>320</v>
+        <v>32</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257163392</t>
+          <t>9789754065299</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Eskimo Masalları</t>
+          <t>Reşo Ağa</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>180</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789754068054</t>
+          <t>9786257163941</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Düşten Taç</t>
+          <t>Beşibiryerde</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789754068269</t>
+          <t>9786257163880</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dost Mektupları</t>
+          <t>İncindiğin Yerdir Gurbet</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>110</v>
+        <v>570</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786057995186</t>
+          <t>9789754067682</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Yaşamın İlk Biçimleri</t>
+          <t>Cumhuriyet Çınarı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>540</v>
+        <v>330</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057995162</t>
+          <t>9789754068344</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Dinle, Küçük Adam</t>
+          <t>Oturma İzni - Güz Rengi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257163309</t>
+          <t>9786057995889</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Din-Felsefe Tartışması</t>
+          <t>Ottla’ya ve Ailesine Mektuplar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058132924</t>
+          <t>9789754067620</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Değişim - Dönüşüm</t>
+          <t>Nazım Hikmet ve Tiyatrosu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>75</v>
+        <v>170</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786057995902</t>
+          <t>9786057995476</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Montaigne Denemeler Seçmeler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058164246</t>
+          <t>9786257163378</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi</t>
+          <t>Moğol Masalları</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789754068221</t>
+          <t>9786057995957</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Çoban</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257163385</t>
+          <t>9786257163361</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Çin Masalları</t>
+          <t>Mısır Masalları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789754067323</t>
+          <t>9789754065633</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
+          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>180</v>
+        <v>620</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789754067286</t>
+          <t>9786057995339</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Cezanne Üzerine Mektuplar</t>
+          <t>Türkiye Tarihi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>175</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056834752</t>
+          <t>9786057995193</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Candide ya da İyimserlik</t>
+          <t>İmgeler Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789754060751</t>
+          <t>9786257163873</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Öyküsü</t>
+          <t>Cevapsızlığın Ardından</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786057995261</t>
+          <t>9786257163835</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaşın Tasviri</t>
+          <t>Beş Halka Kitabı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056834738</t>
+          <t>9786057995230</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışı ve İnsan</t>
+          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>160</v>
+        <v>650</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786057995940</t>
+          <t>9789754068733</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
+          <t>Türkçenin Gizemi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000015630</t>
+          <t>9789754069051</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789754069136</t>
+          <t>9789754067729</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ben Aranıyor</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>280</v>
+        <v>860</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789754068405</t>
+          <t>9789754069372</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bana Tören</t>
+          <t>Orgazmın İşlevi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789754068696</t>
+          <t>9789754069075</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bahar Öyküleri</t>
+          <t>Orpheus'a Soneler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057995278</t>
+          <t>9786257163767</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektup</t>
+          <t>Bir Deha Muharrir</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>165</v>
+        <v>500</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058164284</t>
+          <t>9786257163453</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>Marka Yönetiminde Güncel Uygulamalar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789754064308</t>
+          <t>9786257163804</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
+          <t>Bizim Dolaylar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786058164253</t>
+          <t>9786257163811</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Amatör Psikanalizi</t>
+          <t>Pasajlaşmalar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789754068047</t>
+          <t>9786257163774</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Advent</t>
+          <t>Farabi ve Dünyası</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9799754068466</t>
+          <t>9786057995452</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Prenses Sancaktar</t>
+          <t>Gizli Ajan</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056834783</t>
+          <t>9786257163668</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Travma</t>
+          <t>Öncü Kadınlar Ajandası 2024</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057995384</t>
+          <t>9789754068818</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Hatalı Eylemler</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057995797</t>
+          <t>9789754067637</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Karakter Analizi</t>
+          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>620</v>
+        <v>450</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057995803</t>
+          <t>9786257163781</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Faşizmin Kitle Psikolojisi</t>
+          <t>Sabahattin Ali Ajandası 2025</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>440</v>
+        <v>90</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789754067460</t>
+          <t>9786257163613</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Aşktır, İlaçtır</t>
+          <t>Nörosinema</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789754069044</t>
+          <t>9786257163798</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
+          <t>Alman Erkekler ve Kadınlar</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>820</v>
+        <v>240</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058132917</t>
+          <t>9786058835870</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Gotik Edebiyat (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>320</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057995964</t>
+          <t>9786257163750</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Üzerine</t>
+          <t>İbiza Yazıları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786058132948</t>
+          <t>9786257163743</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Benim Tek Suçum</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>95</v>
+        <v>400</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257163071</t>
+          <t>9786257163484</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Eğitimi</t>
+          <t>Huzursuzluğun Kitabı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789754069402</t>
+          <t>9786057995216</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Pragmacılık ve Sosyoloji</t>
+          <t>Yunan Kültüründe Tragedya</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057163033</t>
+          <t>9786056834745</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Susar</t>
+          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>270</v>
+        <v>640</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786057995247</t>
+          <t>9786058164239</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bulunmuş Mektuplar</t>
+          <t>Psikanalize Giriş - Rüya</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789754068726</t>
+          <t>9786257163231</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yaz Öyküleri</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257163187</t>
+          <t>9786058237612</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Zordur Sevgi</t>
+          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>175</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
+          <t>9786257163736</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786057995179</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Ait Bir Oda</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786057995308</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786257163729</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Gandhi’nin Sağlık Rehberi</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786257163705</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji ve Antropoloji - 1</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786257163699</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Çağımızın Nevrotik Kişiliği</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786257163682</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi ve Cinsellik</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786257163675</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Ülkesi Üçlemesi</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786257163651</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Ülkemiz</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786257163644</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786257163491</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Ferah</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786057995391</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Güç Eğitilebilir Çocuklar</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786257163637</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Floransa Günlüğü</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786257163606</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Kişilerarası İlişkiler</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786257163620</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786257163583</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786257163576</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Oyun Sanatının Sınırlarında</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786257163507</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786257163590</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Babaya İsyan</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786257163552</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2023 Sherlock Holmes Ajandası</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786257163514</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Sosyalizm</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786257163538</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçaltı</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786257163521</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Son Sömürge Çocuk</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786257163545</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Benlik ve Toplum</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786058835863</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Seti 5 Kitap</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9789754067521</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>İnançtan Bilgiye</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9799754067537</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786257163088</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Sosyoloji</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786257163460</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Star Maker</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786257163477</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenci Törless’in Bunalımları</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786058237506</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786257163422</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Ülkesi</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786058237643</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Kızı Emily Serisi</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786257163200</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Deleuze ve Sinema</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786257163408</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarlı Kasaba</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786257163415</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786257163446</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Freud Ajandası 2022</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786257163330</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Dağı Yerinden Oynatmak</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786257163323</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786257163354</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786257163347</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Son ve İlk İnsanlar</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786257163293</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786257163286</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Türk İçki Geleneği</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786257163279</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>İyi İnsan ve İyi Etiğe Giriş</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786058237537</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786058237629</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786257163262</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji ve Eylem</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786257163248</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kız</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786058835894</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786058237636</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786257163217</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz ve Telepati</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786257163224</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Kafkaesk Anorexia</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786257163149</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786257163132</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786257163170</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2021 Rilke Ajanda</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786058237650</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Psikoloji Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786257163026</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Napolyon</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786257163002</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Niçin Savaş?</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786257163040</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Locarno Dilencisi</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786257163057</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Yürek Burgusu</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786257163125</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Havari</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786257163019</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Vathek</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786257163064</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Vampir</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786057995995</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Yaşama Sanatı</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786057995988</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Otranto Şatosu</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786057995971</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Kıssalar Kitabı</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786057995926</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>36 Yoga Duruşu</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786058237544</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786057995919</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Aylaklığa Övgü</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786057995896</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet Öyküleri</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786057995834</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığın Hayaleti</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786057995858</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Kum Adam</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786057995841</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Başsız Süvari</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786057995766</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dostluk (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786057995728</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji Dersleri</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786057995742</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>100 Soruda Türkiye’de Kentleşme</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786057995704</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Yas ve Melankoli</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786057995711</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojinin Yöntem Kuralları</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786057995490</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Totem ve Tabu</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786057995377</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>İnsanı Tanıma Sanatı</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786057995353</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Çınarı</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786057995315</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786057995285</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk ve Laiklik</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786057995209</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Sosyoloji Yazıları</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786257163095</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786056834707</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Şiirler 1 ve 2</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786058132979</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Lyon'da Düğün</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786058132931</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786057995346</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789754069433</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786058132993</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Rüyası ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786057995933</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Musa ve Tektanrıcılık</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9789754069242</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliğinin Bölge Politikaları</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786058132962</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786057995056</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Morgue Sokağı Cinayeti</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786058132955</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Ne İle Yaşar?</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786057995148</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Son Yaprak</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786058132900</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Bir İdam Mahkumunun Son Günü</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786057995155</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Fil ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786058132986</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786057995759</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786058164277</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Uygarlığın Huzursuzluğu</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9789754069389</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Cinsel Devrim</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789754069365</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Sahibinin Sesi</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789754068214</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Gökdelen</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786057995124</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir Şaire Mektuplar</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786058164260</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığın Yüreği</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9789754067668</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkindeki Çocuk</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789754069310</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Boşluk</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786056834769</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğe Övgü</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789754068474</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Yol Dolayları</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9789754068597</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789754068627</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Yine Aşığım</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786057995780</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Yerinden Yönetim ve Siyaset</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9789754067453</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Yaşasın Gökkuşağı</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789754065879</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9789754067880</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Utopia</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789754067972</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9789754067941</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786257163118</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786257163101</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9789754065640</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786257163194</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786057995117</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal İşbölümü</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786057995865</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Taşrada Düğün Hazırlıkları</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786057995025</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’dan Öyküler</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786058164215</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Şato</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9789754064759</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Şahane Lunapark</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9789754068573</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Su Damlası ve Çocuk</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786057995872</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Sorunlu Okul Çocuğu</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9789754068641</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Sonuncular</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9789754067903</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Sol Siyaset Sorunları</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786057995322</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786057995100</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Son Görev</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786057995070</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786057995131</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786057995094</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786057995063</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786057995032</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Korku Vadisi</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786057995049</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Kızıl Takip</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786057995018</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Dörtlerin İmzası</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786057995001</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Baskerville Köpeği</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786056834790</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789754067644</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Rönesans ve Laiklik</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786058164222</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Öyküler - Rilke (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786057995292</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz Üzerine</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786057995360</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9789754068184</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Pafe</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9789754063660</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Hukuku</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789754061710</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Ahlakı</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789754060195</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Martin Eden</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789754068207</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Mahir</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786056834776</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Küllerin Şöleni</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786057995087</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Kitle Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9789754068603</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Kış Öyküleri</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9789754068559</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Keşiş Yaşamı Üzerine</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786257163439</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp (Amerika)</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9789754067545</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Kavramlar Üstüne</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9799754067865</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>İyi Ruhlara Adak</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9799754065748</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Avrupa</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789754068955</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>İsa Çocuk</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786057995735</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>İntihar</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786057995223</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>İletişim Nedir?</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786257163255</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>İktidar</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789754068191</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Işık</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786057995254</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeler</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9789754068580</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Hac Üzerine</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9789754068542</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Güz Öyküleri</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>3990000000344</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Gönüllü Sürgün</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9789754068665</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişle Kolkola Güneş Karabuda</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789754069082</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789754068023</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786257163569</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Evlilik ve Ahlak</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786257163392</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Eskimo Masalları</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789754068054</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Düşten Taç</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789754068269</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Dost Mektupları</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786057995186</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Dinsel Yaşamın İlk Biçimleri</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786057995162</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Dinle, Küçük Adam</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786257163309</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Din-Felsefe Tartışması</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786058132924</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Değişim - Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786057995902</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Dava</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786058164246</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Eğitimi</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9789754068221</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Çoban</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786257163385</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Çin Masalları</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9789754067323</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789754067286</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Cezanne Üzerine Mektuplar</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786056834752</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Candide ya da İyimserlik</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789754060751</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yaşam Öyküsü</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786057995261</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Bir Savaşın Tasviri</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786056834738</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçdışı ve İnsan</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786057995940</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>3990000015630</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789754069136</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Ben Aranıyor</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9789754068405</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Bana Tören</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9789754068696</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Bahar Öyküleri</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786057995278</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Babama Mektup</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786058164284</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Babalar ve Çocuklar</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9789754064308</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786058164253</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Amatör Psikanalizi</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9789754068047</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Advent</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9799754068466</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Prenses Sancaktar</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786056834783</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Psikolojik Travma</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786057995384</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Psikanalize Giriş - Hatalı Eylemler</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786057995797</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Karakter Analizi</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786057995803</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Faşizmin Kitle Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9789754067460</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Aşktır, İlaçtır</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789754069044</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786058132917</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Devlet</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786057995964</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim Üzerine</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786058132948</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Prens</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786257163071</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak Eğitimi</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789754069402</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Pragmacılık ve Sosyoloji</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786057163033</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Ölüler Susar</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786057995247</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bulunmuş Mektuplar</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789754068726</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Öyküleri</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786257163187</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Çünkü Zordur Sevgi</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
           <t>9789754068313</t>
         </is>
       </c>
-      <c r="B260" s="1" t="inlineStr">
+      <c r="B476" s="1" t="inlineStr">
         <is>
           <t>Büyük Ölüler Meydanı</t>
         </is>
       </c>
-      <c r="C260" s="1">
-        <v>180</v>
+      <c r="C476" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>