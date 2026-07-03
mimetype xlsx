--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,7165 +85,7255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257163996</t>
+          <t>9786257163866</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sözleşmesi</t>
+          <t>Bahar Dalı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257163958</t>
+          <t>9786257163842</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nöropazarlama</t>
+          <t>İnce Kederli Sevinçler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257163965</t>
+          <t>9786257163989</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yenile Beni</t>
+          <t>Dön Böceğim Dön</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789754064650</t>
+          <t>9786257163972</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türk Lehçelerinin Karşılaştırmalı Dilbilgisi</t>
+          <t>Beyaz Menekşe</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>8</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789754068108</t>
+          <t>9786257163897</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Denizlerin Düşü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>25</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789754065473</t>
+          <t>9786257163903</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza Cilt: 2</t>
+          <t>Kentteki Ekolojik Horoz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>13.89</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789754067422</t>
+          <t>9786257163996</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yunan Düşüncesinin Kaynakları</t>
+          <t>Ruh Sözleşmesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789754068825</t>
+          <t>9786257163958</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Nöropazarlama</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>10</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789754067125</t>
+          <t>9786257163965</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Taksim</t>
+          <t>Hayat Yenile Beni</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>6.48</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789754068993</t>
+          <t>9789754064650</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeni Şiirler</t>
+          <t>Türk Lehçelerinin Karşılaştırmalı Dilbilgisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>13.89</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789754069129</t>
+          <t>9789754068108</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Selim’in Akıl Babası İdris-i Bitlisi</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789754067651</t>
+          <t>9789754065473</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Tutkusu</t>
+          <t>Suç ve Ceza Cilt: 2</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789754068795</t>
+          <t>9789754067422</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yanan Günışığı</t>
+          <t>Yunan Düşüncesinin Kaynakları</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789754067590</t>
+          <t>9789754068825</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein’ın Ardından Beden ve Zihin Hareketleri</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057995414</t>
+          <t>9789754067125</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Yeryüzü Taksim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>25</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789754068252</t>
+          <t>9789754068993</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uzatmalı Sevgiliye Mektuplar</t>
+          <t>Yeni Şiirler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789754068856</t>
+          <t>9789754069129</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Uçurum İnsanları</t>
+          <t>Yavuz Selim’in Akıl Babası İdris-i Bitlisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789754067798</t>
+          <t>9789754067651</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Dini</t>
+          <t>Yaşama Tutkusu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754067231</t>
+          <t>9789754068795</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Uç Beyi</t>
+          <t>Yanan Günışığı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789754064636</t>
+          <t>9789754067590</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Laiklik</t>
+          <t>Wittgenstein’ın Ardından Beden ve Zihin Hareketleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789754067408</t>
+          <t>9786057995414</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Avrupa Bütünleşmesinin Yüzyıllık Seyir Defteri</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>16.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789754066852</t>
+          <t>9789754068252</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Avrupa’nın Eşiğinde</t>
+          <t>Uzatmalı Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>11.11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789754067996</t>
+          <t>9789754068856</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilimsel Yazılar</t>
+          <t>Uçurum İnsanları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789754062984</t>
+          <t>9789754067798</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim</t>
+          <t>Türklerin Dini</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789754066593</t>
+          <t>9789754067231</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tonio Kröger Tristan</t>
+          <t>Türkiye-Uç Beyi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789754063479</t>
+          <t>9789754064636</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tomustan Böceği</t>
+          <t>Türkiye’de Laiklik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>4</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789754062335</t>
+          <t>9789754067408</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Teneke Şövalyeler</t>
+          <t>Türkiye-Avrupa Bütünleşmesinin Yüzyıllık Seyir Defteri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>4</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789754067767</t>
+          <t>9789754066852</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Türkiye Avrupa’nın Eşiğinde</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789754063103</t>
+          <t>9789754067996</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Çocuklar ve Çocuk Mahkemeleri</t>
+          <t>Toplumbilimsel Yazılar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000015658</t>
+          <t>9789754062984</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza 2 Cilt Takım</t>
+          <t>Toplumbilim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789754067989</t>
+          <t>9789754066593</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Psikanaliz Açıdan Otorite</t>
+          <t>Tonio Kröger Tristan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789754068368</t>
+          <t>9789754063479</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Tomustan Böceği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789754067927</t>
+          <t>9789754062335</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sokrates Öncesi Yunan Felsefesi</t>
+          <t>Teneke Şövalyeler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>16.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789754068931</t>
+          <t>9789754067767</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Soğuğun Çocukları</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789754062755</t>
+          <t>9789754063103</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şahinler Vadisi</t>
+          <t>Suçlu Çocuklar ve Çocuk Mahkemeleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>4</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789754067033</t>
+          <t>3990000015658</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare</t>
+          <t>Suç ve Ceza 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>16.2</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789754069099</t>
+          <t>9789754067989</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Sosyo-Psikanaliz Açıdan Otorite</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754066999</t>
+          <t>9789754068368</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>32.41</v>
+        <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789754066425</t>
+          <t>9789754067927</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Denemeler ve Eleştiriler Cilt 1: Söz Sanatları / Cilt 2: Görsel Sanatlar</t>
+          <t>Sokrates Öncesi Yunan Felsefesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>27.78</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789754067187</t>
+          <t>9789754068931</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üstüne</t>
+          <t>Soğuğun Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789754068481</t>
+          <t>9789754062755</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Gölgesinde Saklı Aşkım</t>
+          <t>Şahinler Vadisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789754067262</t>
+          <t>9789754067033</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Felsefesi</t>
+          <t>Shakespeare</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789754066395</t>
+          <t>9789754069099</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Rosa</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789754063707</t>
+          <t>9789754066999</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şehnameden Hikayeler</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>5.56</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789754069112</t>
+          <t>9789754066425</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Rilke Bütün Şiirler (12 Kitap Takım)</t>
+          <t>Sanat Üzerine Denemeler ve Eleştiriler Cilt 1: Söz Sanatları / Cilt 2: Görsel Sanatlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>92.59</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789754069037</t>
+          <t>9789754067187</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Requiem Duino Ağıtları</t>
+          <t>Sanat Üstüne</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789754068658</t>
+          <t>9789754068481</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rainer Maria Rilke / Kalbin İşi</t>
+          <t>Rüzgarın Gölgesinde Saklı Aşkım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789754060164</t>
+          <t>9789754067262</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+          <t>Rönesans Felsefesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>10.19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789754066111</t>
+          <t>9789754066395</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Politika Sanatı</t>
+          <t>Rosa</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789754067828</t>
+          <t>9789754063707</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Papatya</t>
+          <t>Şehnameden Hikayeler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>3.7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789754068719</t>
+          <t>9789754069112</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler</t>
+          <t>Rilke Bütün Şiirler (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>13.5</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789754060966</t>
+          <t>9789754069037</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kavak</t>
+          <t>Requiem Duino Ağıtları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789754067248</t>
+          <t>9789754068658</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişah Tuğraları (Ciltli)</t>
+          <t>Rainer Maria Rilke / Kalbin İşi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>410</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789754067200</t>
+          <t>9789754060164</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nutuk - Söylev Seçmeler</t>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789754065411</t>
+          <t>9789754066111</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ın Siyasal Yaşamı ve Davaları</t>
+          <t>Politika Sanatı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789754067415</t>
+          <t>9789754067828</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet Yahşi Güzel</t>
+          <t>Papatya</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>4.63</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789754068689</t>
+          <t>9789754068719</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Katil Olunur?</t>
+          <t>Özdeyişler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>13.89</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789754067040</t>
+          <t>9789754060966</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Moliere</t>
+          <t>Ölümsüz Kavak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>16.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789754067910</t>
+          <t>9789754067248</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Millet, Milliyetçilik, Devlet ve Anayasa Sorunları</t>
+          <t>Osmanlı Padişah Tuğraları (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>16</v>
+        <v>410</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754068160</t>
+          <t>9789754067200</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Meyzi ile Neyzi</t>
+          <t>Nutuk - Söylev Seçmeler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789754068061</t>
+          <t>9789754065411</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 4</t>
+          <t>Nazım’ın Siyasal Yaşamı ve Davaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789754068152</t>
+          <t>9789754067415</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 2</t>
+          <t>Nazım Hikmet Yahşi Güzel</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>16.2</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789754068146</t>
+          <t>9789754068689</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 1</t>
+          <t>Nasıl Katil Olunur?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789754067842</t>
+          <t>9789754067040</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yıldız</t>
+          <t>Moliere</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>3.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789754068672</t>
+          <t>9789754067910</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Marusya</t>
+          <t>Millet, Milliyetçilik, Devlet ve Anayasa Sorunları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>11.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789754066944</t>
+          <t>9789754068160</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mario ve Sihirbaz</t>
+          <t>Meyzi ile Neyzi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>9.26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789754067897</t>
+          <t>9789754068061</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 3</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 4</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789754061161</t>
+          <t>9789754068152</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Marangozun Köpeği</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>3.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789754062137</t>
+          <t>9789754068146</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Marakeş’te Sesler</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>11.11</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789754063486</t>
+          <t>9789754067842</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Manas Destanı</t>
+          <t>Mavi Yıldız</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789754067293</t>
+          <t>9789754068672</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Madame Bovary</t>
+          <t>Marusya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>28</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789754067491</t>
+          <t>9789754066944</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Küçücek</t>
+          <t>Mario ve Sihirbaz</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>3.7</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789754062878</t>
+          <t>9789754067897</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Sığınak</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 3</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>11.11</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789754062854</t>
+          <t>9789754061161</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çanlar Kimin İçin Çalıyor</t>
+          <t>Marangozun Köpeği</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>12.04</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789754069327</t>
+          <t>9789754062137</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Siberya</t>
+          <t>Marakeş’te Sesler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000097451</t>
+          <t>9789754063486</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İşaret Dili</t>
+          <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>12</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789754069358</t>
+          <t>9789754067293</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gelecekbilim Kongresi</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057995483</t>
+          <t>9789754067491</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Küçücek</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>20</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789754062762</t>
+          <t>9789754062878</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kör Güvercin</t>
+          <t>Kutsal Sığınak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>4</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789754062304</t>
+          <t>9789754062854</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kiyoto</t>
+          <t>Çanlar Kimin İçin Çalıyor</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789754068900</t>
+          <t>9789754069327</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba - Güney Denizi Hikayeleri</t>
+          <t>Siberya</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>12.96</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789754064452</t>
+          <t>3990000097451</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Kara 2 Cilt Takım</t>
+          <t>İşaret Dili</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789754068504</t>
+          <t>9789754069358</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Keçitürküsü</t>
+          <t>Gelecekbilim Kongresi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789754067712</t>
+          <t>9786057995483</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kazaklar</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>11.11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789754069006</t>
+          <t>9789754062762</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Cenneti</t>
+          <t>Kör Güvercin</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789754067514</t>
+          <t>9789754062304</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kardeşim Nazım</t>
+          <t>Kiyoto</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789754068535</t>
+          <t>9789754068900</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Kızıl Veba - Güney Denizi Hikayeleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>3.7</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789754061055</t>
+          <t>9789754064452</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız</t>
+          <t>Kızıl ve Kara 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789754068009</t>
+          <t>9789754068504</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kara Bıyıklıların Aksakalı Demirtaş Ceyhun</t>
+          <t>Keçitürküsü</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789754067392</t>
+          <t>9789754067712</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kant’ın Eleştiri Felsefesi</t>
+          <t>Kazaklar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>18</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789754065053</t>
+          <t>9789754069006</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kafka’da İnanç ve Umutsuzluk</t>
+          <t>Kayıp Ruhlar Cenneti</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>5.56</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789754065145</t>
+          <t>9789754067514</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kafka ile Söyleşiler Notlar ve Anılar</t>
+          <t>Kardeşim Nazım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>7.41</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789754065794</t>
+          <t>9789754068535</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kadın Psikolojisi</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>13.89</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789754068351</t>
+          <t>9789754061055</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Jung Psikolojisinin Ana Çizgileri</t>
+          <t>Kara Kız</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789754068849</t>
+          <t>9789754068009</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Kara Bıyıklıların Aksakalı Demirtaş Ceyhun</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789754066890</t>
+          <t>9789754067392</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Jack London Toplu Eserler (17 Kitap Takım)</t>
+          <t>Kant’ın Eleştiri Felsefesi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>185.19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789754062830</t>
+          <t>9789754065053</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İvan Denisoviç’in Bir Günü</t>
+          <t>Kafka’da İnanç ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>13.89</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789754066951</t>
+          <t>9789754065145</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İşlerin Yolunda Gitmesine Engel Olan Kim</t>
+          <t>Kafka ile Söyleşiler Notlar ve Anılar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789754066074</t>
+          <t>9789754065794</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İpnotizma ve Telkinle Tedavi</t>
+          <t>Kadın Psikolojisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789754068801</t>
+          <t>9789754068351</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Sadakati</t>
+          <t>Jung Psikolojisinin Ana Çizgileri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789754066555</t>
+          <t>9789754068849</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>17.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789754062809</t>
+          <t>9789754066890</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Irgat Siman</t>
+          <t>Jack London Toplu Eserler (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>11.11</v>
+        <v>185.19</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789754068153</t>
+          <t>9789754062830</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Paşa Çıkmazı No.4</t>
+          <t>İvan Denisoviç’in Bir Günü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789754068887</t>
+          <t>9789754066951</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kurdun Oğlu</t>
+          <t>İşlerin Yolunda Gitmesine Engel Olan Kim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789754067439</t>
+          <t>9789754066074</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Aydınlanma Yüzyılı</t>
+          <t>İpnotizma ve Telkinle Tedavi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789754063080</t>
+          <t>9789754068801</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>İnsanın Sadakati</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>7.41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789754060928</t>
+          <t>9789754066555</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Günler ve Geceler</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>13.89</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9799754061610</t>
+          <t>9789754062809</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gün Uzar Yüzyıl Olur</t>
+          <t>Irgat Siman</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9799754067834</t>
+          <t>9789754068153</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Saçlı Altın Gözlü</t>
+          <t>Hüseyin Paşa Çıkmazı No.4</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>3.7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789754067101</t>
+          <t>9789754068887</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Dinamit</t>
+          <t>Kurdun Oğlu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789754067606</t>
+          <t>9789754067439</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Güdümlü Tarih</t>
+          <t>Hegel ve Aydınlanma Yüzyılı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>16.2</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789754062540</t>
+          <t>9789754063080</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Guatemala’da Hafta Tatili</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057995445</t>
+          <t>9789754060928</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Günler ve Geceler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789754067705</t>
+          <t>9799754061610</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Geçmişimden Kırıntılar</t>
+          <t>Gün Uzar Yüzyıl Olur</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789754066043</t>
+          <t>9799754067834</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Yaşamöyküsü</t>
+          <t>Gümüş Saçlı Altın Gözlü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>9.26</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789754066913</t>
+          <t>9789754067101</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Bütün Eserleri (13 Kitap Takım)</t>
+          <t>Gül ve Dinamit</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>203.7</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789754068962</t>
+          <t>9789754067606</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Floransa Günlüğü</t>
+          <t>Güdümlü Tarih</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789754068528</t>
+          <t>9789754062540</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Felsefeden Dine Ortaçağ Dönemeci</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000026377</t>
+          <t>9786057995445</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Sözlüğü</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789754069105</t>
+          <t>9789754067705</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Farklı Çizgi</t>
+          <t>Geçmişimden Kırıntılar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789754067859</t>
+          <t>9789754066043</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Fare ile Müzik</t>
+          <t>Franz Kafka Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>3.7</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789754061031</t>
+          <t>9789754066913</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Franz Kafka Bütün Eserleri (13 Kitap Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>4</v>
+        <v>203.7</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789754067811</t>
+          <t>9789754068962</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Evim Güzel Evim</t>
+          <t>Floransa Günlüğü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>4</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789754065619</t>
+          <t>9789754068528</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Eugenie Grandet</t>
+          <t>Felsefeden Dine Ortaçağ Dönemeci</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789754067873</t>
+          <t>3990000026377</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Esrarıengin Arkeolog</t>
+          <t>Felsefe Sözlüğü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>28</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789754067156</t>
+          <t>9789754069105</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Esintiler 90’lı Yıllar</t>
+          <t>Farklı Çizgi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9799754063027</t>
+          <t>9789754067859</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Elveda Gülsarı / Yüz Yüze / Cemile Oğulla Görüşme / Askerin Oğlu</t>
+          <t>Fare ile Müzik</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>18.52</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789754068832</t>
+          <t>9789754061031</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Elsinore’da İsyan</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>27</v>
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789754066708</t>
+          <t>9789754067811</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Üzerine Hemen Herşey</t>
+          <t>Evim Güzel Evim</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>11.11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789754066982</t>
+          <t>9789754065619</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Özgürlük ve Saldırganlık</t>
+          <t>Eugenie Grandet</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>14</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000027088</t>
+          <t>9789754067873</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Durup Dururken</t>
+          <t>Esrarıengin Arkeolog</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>7.41</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057995469</t>
+          <t>9789754067156</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Esintiler 90’lı Yıllar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>49</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789754063073</t>
+          <t>9799754063027</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Don Hikayeleri</t>
+          <t>Elveda Gülsarı / Yüz Yüze / Cemile Oğulla Görüşme / Askerin Oğlu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>16.2</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789754068375</t>
+          <t>9789754068832</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Domates İle Gözlük</t>
+          <t>Elsinore’da İsyan</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>3.7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789754066258</t>
+          <t>9789754066708</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Doktor Jivago</t>
+          <t>Ekonomi Üzerine Hemen Herşey</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789754065503</t>
+          <t>9789754066982</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Eğitimde Özgürlük ve Saldırganlık</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>23.15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789754068634</t>
+          <t>3990000027088</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dil Altı</t>
+          <t>Durup Dururken</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789754068894</t>
+          <t>9786057995469</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Devrim ve Diğer Yazılar</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789754068740</t>
+          <t>9789754063073</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Derindeki İçbütünlük</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789754068863</t>
+          <t>9789754068375</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Domates İle Gözlük</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>18.52</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000000164</t>
+          <t>9789754066258</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Doktor Jivago</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>16</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789754068245</t>
+          <t>9789754065503</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dadı</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>5.56</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789754066929</t>
+          <t>9789754068634</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Zihinsel Gelişim</t>
+          <t>Dil Altı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789754063400</t>
+          <t>9789754068894</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Ruhsal Bozukluklar ve Tedavisi</t>
+          <t>Devrim ve Diğer Yazılar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789754065862</t>
+          <t>9789754068740</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Oyunla Tedavi</t>
+          <t>Derindeki İçbütünlük</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789754066067</t>
+          <t>9789754068863</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımızın Korkuları</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789754065800</t>
+          <t>3990000000164</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Vicdanı ve Biz</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789754067750</t>
+          <t>9789754068245</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Şiir</t>
+          <t>Dadı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>3.7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000026011</t>
+          <t>9789754066929</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Çocukta Zihinsel Gelişim</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000002452</t>
+          <t>9789754063400</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İş Dünyası Sözlüğü (3 Cilt) Türkçe - İngilizce / İngilizce - Türkçe (Ciltli)</t>
+          <t>Çocukta Ruhsal Bozukluklar ve Tedavisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>496</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789754067736</t>
+          <t>9789754065862</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Büyüyünce</t>
+          <t>Çocukta Oyunla Tedavi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789754067330</t>
+          <t>9789754066067</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bütünleşme Sürecinde Avrupa Birliği ve Türkiye</t>
+          <t>Çocuklarımızın Korkuları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789754066371</t>
+          <t>9789754065800</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Bir Kahramanı</t>
+          <t>Çocuk Vicdanı ve Biz</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789754066883</t>
+          <t>9789754067750</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 8 (1895-1900)</t>
+          <t>Çocuk ve Şiir</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>20.37</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789754066876</t>
+          <t>3990000026011</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 7 (1893-1895)</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>21</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789754066449</t>
+          <t>3990000002452</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 6 (1891-1893)</t>
+          <t>Çağdaş İş Dünyası Sözlüğü (3 Cilt) Türkçe - İngilizce / İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>22</v>
+        <v>496</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789754066432</t>
+          <t>9789754067736</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 5 (1888-1891)</t>
+          <t>Büyüyünce</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>21</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789754066296</t>
+          <t>9789754067330</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 4 (1887)</t>
+          <t>Bütünleşme Sürecinde Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789754066289</t>
+          <t>9789754066371</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 3 (1886)</t>
+          <t>Çağımızın Bir Kahramanı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789754066104</t>
+          <t>9789754066883</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 2 (1885-1886)</t>
+          <t>Bütün Öyküler 8 (1895-1900)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789754066050</t>
+          <t>9789754066876</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 1 (1880-1884)</t>
+          <t>Bütün Öyküler 7 (1893-1895)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>16.2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789754068412</t>
+          <t>9789754066449</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bütün Denemeler (4 Kitap Takım)</t>
+          <t>Bütün Öyküler 6 (1891-1893)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789754068016</t>
+          <t>9789754066432</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bugün de Hala Açız Mutluluğa</t>
+          <t>Bütün Öyküler 5 (1888-1891)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>6.94</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000026631</t>
+          <t>9789754066296</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Budala 2 Cilt Takım</t>
+          <t>Bütün Öyküler 4 (1887)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789754060409</t>
+          <t>9789754066289</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Zerdüşt</t>
+          <t>Bütün Öyküler 3 (1886)</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789754066418</t>
+          <t>9789754066104</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Boşanma ve Kadın</t>
+          <t>Bütün Öyküler 2 (1885-1886)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789754066548</t>
+          <t>9789754066050</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bir Özyaşam Öyküsü Gandhi</t>
+          <t>Bütün Öyküler 1 (1880-1884)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>25.46</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789754067743</t>
+          <t>9789754068412</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bir Liranın İki Günü</t>
+          <t>Bütün Denemeler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>3.7</v>
+        <v>90</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789754067965</t>
+          <t>9789754068016</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Çağında Sol</t>
+          <t>Bugün de Hala Açız Mutluluğa</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>8</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799754067506</t>
+          <t>3990000026631</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Felsefesi</t>
+          <t>Budala 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789754067699</t>
+          <t>9789754060409</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Mutluluk</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>42</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9799754062723</t>
+          <t>9789754066418</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gemi / Toprak Ana / Deve Gözü / İlk Öğretmenim</t>
+          <t>Boşanma ve Kadın</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000026630</t>
+          <t>9789754066548</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bir Özyaşam Öyküsü Gandhi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>15</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789754068290</t>
+          <t>9789754067743</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Beyzade - Paşazade 1-2 Takım</t>
+          <t>Bir Liranın İki Günü</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>40</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789754067804</t>
+          <t>9789754067965</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bavul</t>
+          <t>Bilişim Çağında Sol</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>9.26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789754067002</t>
+          <t>9799754067506</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Barış Düşüncesi ve Saldırganlık Sosyo - Psikanalitik Bir Deneme</t>
+          <t>Bilgi Felsefesi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>6.48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789754067163</t>
+          <t>9789754067699</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Babilonya Şarkıları</t>
+          <t>Beyaz Mutluluk</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>6.48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789754067132</t>
+          <t>9799754062723</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Babaya İsyan</t>
+          <t>Beyaz Gemi / Toprak Ana / Deve Gözü / İlk Öğretmenim</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789754067446</t>
+          <t>3990000026630</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Auguste Rodin</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789754064674</t>
+          <t>9789754068290</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün İzinde Bir Arpa Boyu</t>
+          <t>Beyzade - Paşazade 1-2 Takım</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789754068870</t>
+          <t>9789754067804</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ataların Tanrısı</t>
+          <t>Bavul</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>12</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789754060942</t>
+          <t>9789754067002</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Arılar Ordusu</t>
+          <t>Barış Düşüncesi ve Saldırganlık Sosyo - Psikanalitik Bir Deneme</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>3.7</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789754062199</t>
+          <t>9789754067163</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Arap Çöllerinde Türkler</t>
+          <t>Babilonya Şarkıları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789754067477</t>
+          <t>9789754067132</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov’un Öykü Sanatı</t>
+          <t>Babaya İsyan</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>8</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789754068498</t>
+          <t>9789754067446</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Bütün Oyunlar (3 Kitap Takım)</t>
+          <t>Auguste Rodin</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789754064001</t>
+          <t>9789754064674</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Analitik Psikolojinin Temel İlkeleri / Konferanslar</t>
+          <t>Atatürk’ün İzinde Bir Arpa Boyu</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>3990054068177</t>
+          <t>9789754068870</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Alma Mater</t>
+          <t>Ataların Tanrısı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789754068092</t>
+          <t>9789754060942</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ali H. Neyzi</t>
+          <t>Arılar Ordusu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>7.41</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789754069013</t>
+          <t>9789754062199</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin Siyasal Tarihi</t>
+          <t>Arap Çöllerinde Türkler</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>96</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789754066586</t>
+          <t>9789754067477</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmış Kadın</t>
+          <t>Anton Çehov’un Öykü Sanatı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>7.41</v>
+        <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9799754064055</t>
+          <t>9789754068498</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Al Yazmalım, Selvi Boylum  / Erken Gelen Turnalar / Fuji -Yama / Deniz Kıyısında Koşan Ala Köpek</t>
+          <t>Anton Çehov - Bütün Oyunlar (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789754068924</t>
+          <t>9789754064001</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce - Balık Devriyesi Hikayeleri</t>
+          <t>Analitik Psikolojinin Temel İlkeleri / Konferanslar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>14</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789754067194</t>
+          <t>3990054068177</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk - Yurttaş İçin Medeni Bilgiler</t>
+          <t>Alma Mater</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>4.63</v>
+        <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789754069501</t>
+          <t>9789754068092</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kahramanı</t>
+          <t>Ali H. Neyzi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>34</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789757423017</t>
+          <t>9789754069013</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca İstanbul Adaları (Ciltli)</t>
+          <t>Alevilerin Siyasal Tarihi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>240.74</v>
+        <v>96</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789754069303</t>
+          <t>9789754066586</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Dişi Fare</t>
+          <t>Aldatılmış Kadın</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>35</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789754069297</t>
+          <t>9799754064055</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm Gerçek Benliğin İnkarı</t>
+          <t>Al Yazmalım, Selvi Boylum  / Erken Gelen Turnalar / Fuji -Yama / Deniz Kıyısında Koşan Ala Köpek</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789754069280</t>
+          <t>9789754068924</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilimin Yöntem Kuralları</t>
+          <t>Ademden Önce - Balık Devriyesi Hikayeleri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789754067026</t>
+          <t>9789754067194</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Demiş ki</t>
+          <t>Mustafa Kemal Atatürk - Yurttaş İçin Medeni Bilgiler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789754067149</t>
+          <t>9789754069501</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Toplum Bilimlerinde Araştırma Yöntem ve Teknikleri</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789754069426</t>
+          <t>9789757423017</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Dersleri</t>
+          <t>Tarih Boyunca İstanbul Adaları (Ciltli)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>21</v>
+        <v>240.74</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057995506</t>
+          <t>9789754069303</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz</t>
+          <t>Dişi Fare</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>133</v>
+        <v>35</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000025531</t>
+          <t>9789754069297</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Bütün Eserleri (12 Kitap Takım)</t>
+          <t>Narsisizm Gerçek Benliğin İnkarı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>247.22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789754069273</t>
+          <t>9789754069280</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş'tan Bugüne Darbeler ve Devrimler (2 Cilt Takım)</t>
+          <t>Toplumbilimin Yöntem Kuralları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>248</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789754069396</t>
+          <t>9789754067026</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Çehov Seçilmiş Hikayeler (Ciltli)</t>
+          <t>Bektaşi Demiş ki</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789754061833</t>
+          <t>9789754067149</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Hikayeler</t>
+          <t>Toplum Bilimlerinde Araştırma Yöntem ve Teknikleri</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789754068306</t>
+          <t>9789754069426</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Beyzade - Paşazade 2</t>
+          <t>Toplumbilim Dersleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789754068436</t>
+          <t>9786057995506</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Bütün Oyunlar 1</t>
+          <t>Akdeniz</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>10</v>
+        <v>133</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>3990000033322</t>
+          <t>3990000025531</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Gotik - Korku Seti (10 Kitap Takım)</t>
+          <t>Franz Kafka Bütün Eserleri (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>120</v>
+        <v>247.22</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000012453</t>
+          <t>9789754069273</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Soğuk Savaş'tan Bugüne Darbeler ve Devrimler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>5</v>
+        <v>248</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>3990000125789</t>
+          <t>9789754069396</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Anlatıyor</t>
+          <t>Çehov Seçilmiş Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786056834721</t>
+          <t>9789754061833</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 2 (Ciltli)</t>
+          <t>Anton Çehov - Hikayeler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>65</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000041124</t>
+          <t>9789754068306</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Öykü Antolojisi 2 (Ciltli)</t>
+          <t>Beyzade - Paşazade 2</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786056834714</t>
+          <t>9789754068436</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1 (Ciltli)</t>
+          <t>Anton Çehov - Bütün Oyunlar 1</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>65</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057995438</t>
+          <t>3990000033322</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Kara (Ciltli)</t>
+          <t>Gotik - Korku Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789754065299</t>
+          <t>3990000012453</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Reşo Ağa</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257163941</t>
+          <t>3990000125789</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Beşibiryerde</t>
+          <t>Deniz Gezmiş Anlatıyor</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257163880</t>
+          <t>9786056834721</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İncindiğin Yerdir Gurbet</t>
+          <t>Toplu Şiirler 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>570</v>
+        <v>65</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789754067682</t>
+          <t>3990000041124</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>Çağdaş Alman Öykü Antolojisi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789754068344</t>
+          <t>9786056834714</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Oturma İzni - Güz Rengi</t>
+          <t>Toplu Şiirler 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>210</v>
+        <v>65</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057995889</t>
+          <t>9786057995438</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ottla’ya ve Ailesine Mektuplar</t>
+          <t>Kızıl ve Kara (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>200</v>
+        <v>32</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789754067620</t>
+          <t>9789754065299</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Tiyatrosu</t>
+          <t>Reşo Ağa</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>170</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786057995476</t>
+          <t>9786257163941</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Montaigne Denemeler Seçmeler</t>
+          <t>Beşibiryerde</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257163378</t>
+          <t>9786257163880</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Moğol Masalları</t>
+          <t>İncindiğin Yerdir Gurbet</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057995957</t>
+          <t>9789754067682</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Cumhuriyet Çınarı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257163361</t>
+          <t>9789754068344</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Mısır Masalları</t>
+          <t>Oturma İzni - Güz Rengi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789754065633</t>
+          <t>9786057995889</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
+          <t>Ottla’ya ve Ailesine Mektuplar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>620</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786057995339</t>
+          <t>9789754067620</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi (5 Kitap Takım)</t>
+          <t>Nazım Hikmet ve Tiyatrosu</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>2950</v>
+        <v>170</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057995193</t>
+          <t>9786057995476</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İmgeler Kitabı</t>
+          <t>Montaigne Denemeler Seçmeler</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257163873</t>
+          <t>9786257163378</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Cevapsızlığın Ardından</t>
+          <t>Moğol Masalları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257163835</t>
+          <t>9786057995957</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Beş Halka Kitabı</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057995230</t>
+          <t>9786257163361</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
+          <t>Mısır Masalları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789754068733</t>
+          <t>9789754065633</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Gizemi</t>
+          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>240</v>
+        <v>640</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789754069051</t>
+          <t>9786057995339</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Türkiye Tarihi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789754067729</t>
+          <t>9786057995193</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>İmgeler Kitabı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>860</v>
+        <v>270</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789754069372</t>
+          <t>9786257163873</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Orgazmın İşlevi</t>
+          <t>Cevapsızlığın Ardından</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789754069075</t>
+          <t>9786257163835</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Orpheus'a Soneler</t>
+          <t>Beş Halka Kitabı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257163767</t>
+          <t>9786057995230</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bir Deha Muharrir</t>
+          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257163453</t>
+          <t>9789754068733</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Marka Yönetiminde Güncel Uygulamalar</t>
+          <t>Türkçenin Gizemi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257163804</t>
+          <t>9789754069051</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bizim Dolaylar</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257163811</t>
+          <t>9789754067729</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Pasajlaşmalar</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>220</v>
+        <v>900</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257163774</t>
+          <t>9789754069372</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve Dünyası</t>
+          <t>Orgazmın İşlevi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057995452</t>
+          <t>9789754069075</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan</t>
+          <t>Orpheus'a Soneler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>260</v>
+        <v>165</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257163668</t>
+          <t>9786257163767</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Öncü Kadınlar Ajandası 2024</t>
+          <t>Bir Deha Muharrir</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789754068818</t>
+          <t>9786257163453</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Marka Yönetiminde Güncel Uygulamalar</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789754067637</t>
+          <t>9786257163804</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
+          <t>Bizim Dolaylar</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257163781</t>
+          <t>9786257163811</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Ajandası 2025</t>
+          <t>Pasajlaşmalar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257163613</t>
+          <t>9786257163774</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Nörosinema</t>
+          <t>Farabi ve Dünyası</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257163798</t>
+          <t>9786057995452</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Alman Erkekler ve Kadınlar</t>
+          <t>Gizli Ajan</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058835870</t>
+          <t>9786257163668</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Gotik Edebiyat (10 Kitap Takım)</t>
+          <t>Öncü Kadınlar Ajandası 2024</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>1410</v>
+        <v>80</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257163750</t>
+          <t>9789754068818</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İbiza Yazıları</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257163743</t>
+          <t>9789754067637</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Benim Tek Suçum</t>
+          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257163484</t>
+          <t>9786257163781</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Huzursuzluğun Kitabı</t>
+          <t>Sabahattin Ali Ajandası 2025</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>370</v>
+        <v>90</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057995216</t>
+          <t>9786257163613</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Yunan Kültüründe Tragedya</t>
+          <t>Nörosinema</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056834745</t>
+          <t>9786257163798</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
+          <t>Alman Erkekler ve Kadınlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>640</v>
+        <v>240</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786058164239</t>
+          <t>9786058835870</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Rüya</t>
+          <t>Gotik Edebiyat (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257163231</t>
+          <t>9786257163750</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Don Hikayeleri</t>
+          <t>İbiza Yazıları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786058237612</t>
+          <t>9786257163743</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
+          <t>Benim Tek Suçum</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>2220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257163736</t>
+          <t>9786257163484</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
+          <t>Huzursuzluğun Kitabı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057995179</t>
+          <t>9786057995216</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Yunan Kültüründe Tragedya</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057995308</t>
+          <t>9786056834745</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
+          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>1375</v>
+        <v>660</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257163729</t>
+          <t>9786058164239</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gandhi’nin Sağlık Rehberi</t>
+          <t>Psikanalize Giriş - Rüya</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257163705</t>
+          <t>9786257163231</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Antropoloji - 1</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257163699</t>
+          <t>9786058237612</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Nevrotik Kişiliği</t>
+          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>270</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257163682</t>
+          <t>9786257163736</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Cinsellik</t>
+          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257163675</t>
+          <t>9786057995179</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi Üçlemesi</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>770</v>
+        <v>110</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257163651</t>
+          <t>9786057995308</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bizim Ülkemiz</t>
+          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257163644</t>
+          <t>9786257163729</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
+          <t>Gandhi’nin Sağlık Rehberi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>850</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257163491</t>
+          <t>9786257163705</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ferah</t>
+          <t>Sosyoloji ve Antropoloji - 1</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057995391</t>
+          <t>9786257163699</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Okulda Güç Eğitilebilir Çocuklar</t>
+          <t>Çağımızın Nevrotik Kişiliği</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257163637</t>
+          <t>9786257163682</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Floransa Günlüğü</t>
+          <t>Sevgi ve Cinsellik</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257163606</t>
+          <t>9786257163675</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kişilerarası İlişkiler</t>
+          <t>Kadınlar Ülkesi Üçlemesi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>460</v>
+        <v>780</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257163620</t>
+          <t>9786257163651</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kadın Psikolojisi</t>
+          <t>Bizim Ülkemiz</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257163583</t>
+          <t>9786257163644</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257163576</t>
+          <t>9786257163491</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Oyun Sanatının Sınırlarında</t>
+          <t>Ferah</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257163507</t>
+          <t>9786057995391</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
+          <t>Okulda Güç Eğitilebilir Çocuklar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257163590</t>
+          <t>9786257163637</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Babaya İsyan</t>
+          <t>Floransa Günlüğü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257163552</t>
+          <t>9786257163606</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2023 Sherlock Holmes Ajandası</t>
+          <t>Kişilerarası İlişkiler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>45</v>
+        <v>480</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257163514</t>
+          <t>9786257163620</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Kadın Psikolojisi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257163538</t>
+          <t>9786257163583</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı</t>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257163521</t>
+          <t>9786257163576</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Son Sömürge Çocuk</t>
+          <t>Oyun Sanatının Sınırlarında</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257163545</t>
+          <t>9786257163507</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Zihin Benlik ve Toplum</t>
+          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>375</v>
+        <v>85</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786058835863</t>
+          <t>9786257163590</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti 5 Kitap</t>
+          <t>Babaya İsyan</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>990</v>
+        <v>300</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789754067521</t>
+          <t>9786257163552</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İnançtan Bilgiye</t>
+          <t>2023 Sherlock Holmes Ajandası</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9799754067537</t>
+          <t>9786257163514</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257163088</t>
+          <t>9786257163538</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Sosyoloji</t>
+          <t>Bilinçaltı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257163460</t>
+          <t>9786257163521</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Star Maker</t>
+          <t>Son Sömürge Çocuk</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257163477</t>
+          <t>9786257163545</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Törless’in Bunalımları</t>
+          <t>Zihin Benlik ve Toplum</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>250</v>
+        <v>385</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786058237506</t>
+          <t>9786058835863</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
+          <t>Sherlock Holmes Seti 5 Kitap</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257163422</t>
+          <t>9789754067521</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi</t>
+          <t>İnançtan Bilgiye</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786058237643</t>
+          <t>9799754067537</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Kızı Emily Serisi</t>
+          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>630</v>
+        <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257163200</t>
+          <t>9786257163088</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Deleuze ve Sinema</t>
+          <t>Eğitim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257163408</t>
+          <t>9786257163460</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlı Kasaba</t>
+          <t>Star Maker</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>170</v>
+        <v>340</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257163415</t>
+          <t>9786257163477</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
+          <t>Öğrenci Törless’in Bunalımları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257163446</t>
+          <t>9786058237506</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Freud Ajandası 2022</t>
+          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>45</v>
+        <v>800</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257163330</t>
+          <t>9786257163422</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dağı Yerinden Oynatmak</t>
+          <t>Kadınlar Ülkesi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>310</v>
+        <v>170</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257163323</t>
+          <t>9786058237643</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
+          <t>Rüzgarın Kızı Emily Serisi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>230</v>
+        <v>630</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257163354</t>
+          <t>9786257163200</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Deleuze ve Sinema</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257163347</t>
+          <t>9786257163408</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Son ve İlk İnsanlar</t>
+          <t>Rüzgarlı Kasaba</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257163293</t>
+          <t>9786257163415</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
+          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257163286</t>
+          <t>9786257163446</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Türk İçki Geleneği</t>
+          <t>Freud Ajandası 2022</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257163279</t>
+          <t>9786257163330</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsan ve İyi Etiğe Giriş</t>
+          <t>Dağı Yerinden Oynatmak</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>130</v>
+        <v>310</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786058237537</t>
+          <t>9786257163323</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
+          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>2065</v>
+        <v>230</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786058237629</t>
+          <t>9786257163354</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>2900</v>
+        <v>140</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257163262</t>
+          <t>9786257163347</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Eylem</t>
+          <t>Son ve İlk İnsanlar</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257163248</t>
+          <t>9786257163293</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız</t>
+          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058835894</t>
+          <t>9786257163286</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
+          <t>Türk İçki Geleneği</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>3720</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786058237636</t>
+          <t>9786257163279</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
+          <t>İyi İnsan ve İyi Etiğe Giriş</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>1655</v>
+        <v>130</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257163217</t>
+          <t>9786058237537</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Telepati</t>
+          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>140</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257163224</t>
+          <t>9786058237629</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Kafkaesk Anorexia</t>
+          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257163149</t>
+          <t>9786257163262</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
+          <t>Sosyoloji ve Eylem</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>540</v>
+        <v>280</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257163132</t>
+          <t>9786257163248</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
+          <t>Kara Kız</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257163170</t>
+          <t>9786058835894</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2021 Rilke Ajanda</t>
+          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>45</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786058237650</t>
+          <t>9786058237636</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Seti (10 Kitap Takım)</t>
+          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>1740</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257163026</t>
+          <t>9786257163217</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Napolyon</t>
+          <t>Psikanaliz ve Telepati</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257163002</t>
+          <t>9786257163224</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Niçin Savaş?</t>
+          <t>Kafkaesk Anorexia</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257163040</t>
+          <t>9786257163149</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Locarno Dilencisi</t>
+          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>145</v>
+        <v>540</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257163057</t>
+          <t>9786257163132</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yürek Burgusu</t>
+          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257163125</t>
+          <t>9786257163170</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Havari</t>
+          <t>2021 Rilke Ajanda</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>170</v>
+        <v>45</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257163019</t>
+          <t>9786058237650</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Vathek</t>
+          <t>Psikoloji Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>130</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257163064</t>
+          <t>9786257163026</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Vampir</t>
+          <t>Napolyon</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057995995</t>
+          <t>9786257163002</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Sanatı</t>
+          <t>Niçin Savaş?</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057995988</t>
+          <t>9786257163040</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Otranto Şatosu</t>
+          <t>Locarno Dilencisi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057995971</t>
+          <t>9786257163057</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kıssalar Kitabı</t>
+          <t>Yürek Burgusu</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057995926</t>
+          <t>9786257163125</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>36 Yoga Duruşu</t>
+          <t>Havari</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>360</v>
+        <v>170</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786058237544</t>
+          <t>9786257163019</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
+          <t>Vathek</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>2370</v>
+        <v>130</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057995919</t>
+          <t>9786257163064</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Aylaklığa Övgü</t>
+          <t>Vampir</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057995896</t>
+          <t>9786057995995</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Öyküleri</t>
+          <t>Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057995834</t>
+          <t>9786057995988</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Hayaleti</t>
+          <t>Otranto Şatosu</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057995858</t>
+          <t>9786057995971</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Kum Adam</t>
+          <t>Kıssalar Kitabı</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057995841</t>
+          <t>9786057995926</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Başsız Süvari</t>
+          <t>36 Yoga Duruşu</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057995766</t>
+          <t>9786058237544</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Bir Dostluk (Ciltli)</t>
+          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>550</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057995728</t>
+          <t>9786057995919</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Dersleri</t>
+          <t>Aylaklığa Övgü</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057995742</t>
+          <t>9786057995896</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye’de Kentleşme</t>
+          <t>Hayalet Öyküleri</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057995704</t>
+          <t>9786057995834</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Melankoli</t>
+          <t>Karanlığın Hayaleti</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057995711</t>
+          <t>9786057995858</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin Yöntem Kuralları</t>
+          <t>Kum Adam</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057995490</t>
+          <t>9786057995841</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Başsız Süvari</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057995377</t>
+          <t>9786057995766</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Tanıma Sanatı</t>
+          <t>Bir Dostluk (Ciltli)</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057995353</t>
+          <t>9786057995728</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>Sosyoloji Dersleri</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057995315</t>
+          <t>9786057995742</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
+          <t>100 Soruda Türkiye’de Kentleşme</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>1500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057995285</t>
+          <t>9786057995704</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Laiklik</t>
+          <t>Yas ve Melankoli</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057995209</t>
+          <t>9786057995711</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Seçme Sosyoloji Yazıları</t>
+          <t>Sosyolojinin Yöntem Kuralları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257163095</t>
+          <t>9786057995490</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786056834707</t>
+          <t>9786057995377</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1 ve 2</t>
+          <t>İnsanı Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786058132979</t>
+          <t>9786057995353</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Lyon'da Düğün</t>
+          <t>Cumhuriyet Çınarı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786058132931</t>
+          <t>9786057995315</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
+          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>130</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057995346</t>
+          <t>9786057995285</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Psikolojisi</t>
+          <t>Atatürk ve Laiklik</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789754069433</t>
+          <t>9786057995209</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
+          <t>Seçme Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>700</v>
+        <v>260</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786058132993</t>
+          <t>9786257163095</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Aşk Rüyası ve Kısa Hikayeler</t>
+          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057995933</t>
+          <t>9786056834707</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Hz. Musa ve Tektanrıcılık</t>
+          <t>Toplu Şiirler 1 ve 2</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>210</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789754069242</t>
+          <t>9786058132979</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinin Bölge Politikaları</t>
+          <t>Lyon'da Düğün</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786058132962</t>
+          <t>9786058132931</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı ve Kısa Hikayeler</t>
+          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057995056</t>
+          <t>9786057995346</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>Aşkın Psikolojisi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786058132955</t>
+          <t>9789754069433</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>140</v>
+        <v>700</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057995148</t>
+          <t>9786058132993</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>Aşk Rüyası ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786058132900</t>
+          <t>9786057995933</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Hz. Musa ve Tektanrıcılık</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057995155</t>
+          <t>9789754069242</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Fil ve Kısa Hikayeler</t>
+          <t>Avrupa Birliğinin Bölge Politikaları</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786058132986</t>
+          <t>9786058132962</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
+          <t>Ay Işığı ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057995759</t>
+          <t>9786057995056</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
+          <t>Morgue Sokağı Cinayeti</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786058164277</t>
+          <t>9786058132955</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Huzursuzluğu</t>
+          <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789754069389</t>
+          <t>9786057995148</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Devrim</t>
+          <t>Son Yaprak</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789754069365</t>
+          <t>9786058132900</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Sahibinin Sesi</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789754068214</t>
+          <t>9786057995155</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Gökdelen</t>
+          <t>Beyaz Fil ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057995124</t>
+          <t>9786058132986</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Şaire Mektuplar</t>
+          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786058164260</t>
+          <t>9786057995759</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789754067668</t>
+          <t>9786058164277</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Yetişkindeki Çocuk</t>
+          <t>Uygarlığın Huzursuzluğu</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789754069310</t>
+          <t>9789754069389</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Boşluk</t>
+          <t>Cinsel Devrim</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>245</v>
+        <v>400</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786056834769</t>
+          <t>9789754069365</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Sahibinin Sesi</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789754068474</t>
+          <t>9789754068214</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yol Dolayları</t>
+          <t>Gökdelen</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789754068597</t>
+          <t>9786057995124</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
+          <t>Genç Bir Şaire Mektuplar</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789754068627</t>
+          <t>9786058164260</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yine Aşığım</t>
+          <t>Karanlığın Yüreği</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057995780</t>
+          <t>9789754067668</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Yerinden Yönetim ve Siyaset</t>
+          <t>Yetişkindeki Çocuk</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789754067453</t>
+          <t>9789754069310</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Gökkuşağı</t>
+          <t>Mükemmel Boşluk</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>70</v>
+        <v>245</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789754065879</t>
+          <t>9786056834769</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>520</v>
+        <v>140</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789754067880</t>
+          <t>9789754068474</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Yol Dolayları</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789754067972</t>
+          <t>9789754068597</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
+          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789754067941</t>
+          <t>9789754068627</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
+          <t>Yine Aşığım</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257163118</t>
+          <t>9786057995780</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
+          <t>Yerinden Yönetim ve Siyaset</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257163101</t>
+          <t>9789754067453</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
+          <t>Yaşasın Gökkuşağı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>610</v>
+        <v>70</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789754065640</t>
+          <t>9789754065879</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
+          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>550</v>
+        <v>520</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257163194</t>
+          <t>9789754067880</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057995117</t>
+          <t>9789754067972</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal İşbölümü</t>
+          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057995865</t>
+          <t>9789754067941</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057995025</t>
+          <t>9786257163118</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’dan Öyküler</t>
+          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786058164215</t>
+          <t>9786257163101</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>280</v>
+        <v>630</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789754064759</t>
+          <t>9789754065640</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Şahane Lunapark</t>
+          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>70</v>
+        <v>550</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789754068573</t>
+          <t>9786257163194</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Su Damlası ve Çocuk</t>
+          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057995872</t>
+          <t>9786057995117</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sorunlu Okul Çocuğu</t>
+          <t>Toplumsal İşbölümü</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>310</v>
+        <v>520</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789754068641</t>
+          <t>9786057995865</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Sonuncular</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789754067903</t>
+          <t>9786057995025</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Sol Siyaset Sorunları</t>
+          <t>Tanrı’dan Öyküler</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057995322</t>
+          <t>9786058164215</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>1780</v>
+        <v>280</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057995100</t>
+          <t>9789754064759</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Son Görev</t>
+          <t>Şahane Lunapark</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057995070</t>
+          <t>9789754068573</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
+          <t>Su Damlası ve Çocuk</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>260</v>
+        <v>70</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057995131</t>
+          <t>9786057995872</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
+          <t>Sorunlu Okul Çocuğu</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057995094</t>
+          <t>9789754068641</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
+          <t>Sonuncular</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057995063</t>
+          <t>9789754067903</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
+          <t>Sol Siyaset Sorunları</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057995032</t>
+          <t>9786057995322</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>150</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057995049</t>
+          <t>9786057995100</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Kızıl Takip</t>
+          <t>Sherlock Holmes - Son Görev</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057995018</t>
+          <t>9786057995070</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin İmzası</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057995001</t>
+          <t>9786057995131</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Baskerville Köpeği</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786056834790</t>
+          <t>9786057995094</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789754067644</t>
+          <t>9786057995063</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Rönesans ve Laiklik</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786058164222</t>
+          <t>9786057995032</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Rilke (Ciltli)</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>720</v>
+        <v>150</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057995292</t>
+          <t>9786057995049</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Üzerine</t>
+          <t>Sherlock Holmes Kızıl Takip</t>
         </is>
       </c>
       <c r="C405" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057995360</t>
+          <t>9786057995018</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
+          <t>Sherlock Holmes - Dörtlerin İmzası</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789754068184</t>
+          <t>9786057995001</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Pafe</t>
+          <t>Sherlock Holmes - Baskerville Köpeği</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789754063660</t>
+          <t>9786056834790</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Hukuku</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>120</v>
+        <v>550</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789754061710</t>
+          <t>9789754067644</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>Rönesans ve Laiklik</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789754060195</t>
+          <t>9786058164222</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Bütün Öyküler - Rilke (Ciltli)</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789754068207</t>
+          <t>9786057995292</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Mahir</t>
+          <t>Psikanaliz Üzerine</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786056834776</t>
+          <t>9786057995360</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Küllerin Şöleni</t>
+          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057995087</t>
+          <t>9789754068184</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kitle Psikolojisi</t>
+          <t>Pafe</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789754068603</t>
+          <t>9789754063660</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kış Öyküleri</t>
+          <t>Özgürlük Hukuku</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789754068559</t>
+          <t>9789754061710</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Yaşamı Üzerine</t>
+          <t>Özgürlük Ahlakı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257163439</t>
+          <t>9789754060195</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Kayıp (Amerika)</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>235</v>
+        <v>350</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789754067545</t>
+          <t>9789754068207</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Üstüne</t>
+          <t>Mahir</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9799754067865</t>
+          <t>9786056834776</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İyi Ruhlara Adak</t>
+          <t>Küllerin Şöleni</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9799754065748</t>
+          <t>9786057995087</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Avrupa</t>
+          <t>Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789754068955</t>
+          <t>9789754068603</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>İsa Çocuk</t>
+          <t>Kış Öyküleri</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057995735</t>
+          <t>9789754068559</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>İntihar</t>
+          <t>Keşiş Yaşamı Üzerine</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>320</v>
+        <v>140</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057995223</t>
+          <t>9786257163439</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>İletişim Nedir?</t>
+          <t>Kayıp (Amerika)</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>300</v>
+        <v>235</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257163255</t>
+          <t>9789754067545</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>İktidar</t>
+          <t>Kavramlar Üstüne</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>425</v>
+        <v>140</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789754068191</t>
+          <t>9799754067865</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Işık</t>
+          <t>İyi Ruhlara Adak</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057995254</t>
+          <t>9799754065748</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>İslam ve Avrupa</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789754068580</t>
+          <t>9789754068955</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Hac Üzerine</t>
+          <t>İsa Çocuk</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789754068542</t>
+          <t>9786057995735</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Güz Öyküleri</t>
+          <t>İntihar</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>3990000000344</t>
+          <t>9786057995223</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Sürgün</t>
+          <t>İletişim Nedir?</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789754068665</t>
+          <t>9786257163255</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Kolkola Güneş Karabuda</t>
+          <t>İktidar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789754069082</t>
+          <t>9789754068191</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
+          <t>Işık</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789754068023</t>
+          <t>9786057995254</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257163569</t>
+          <t>9789754068580</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Evlilik ve Ahlak</t>
+          <t>Hac Üzerine</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257163392</t>
+          <t>9789754068542</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Eskimo Masalları</t>
+          <t>Güz Öyküleri</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789754068054</t>
+          <t>3990000000344</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Düşten Taç</t>
+          <t>Gönüllü Sürgün</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789754068269</t>
+          <t>9789754068665</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Dost Mektupları</t>
+          <t>Geçmişle Kolkola Güneş Karabuda</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057995186</t>
+          <t>9789754069082</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Yaşamın İlk Biçimleri</t>
+          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>570</v>
+        <v>100</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057995162</t>
+          <t>9789754068023</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Dinle, Küçük Adam</t>
+          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257163309</t>
+          <t>9786257163569</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Din-Felsefe Tartışması</t>
+          <t>Evlilik ve Ahlak</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786058132924</t>
+          <t>9786257163392</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Değişim - Dönüşüm</t>
+          <t>Eskimo Masalları</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057995902</t>
+          <t>9789754068054</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Düşten Taç</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786058164246</t>
+          <t>9789754068269</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi</t>
+          <t>Dost Mektupları</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789754068221</t>
+          <t>9786057995186</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Çoban</t>
+          <t>Dinsel Yaşamın İlk Biçimleri</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>120</v>
+        <v>570</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257163385</t>
+          <t>9786057995162</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Çin Masalları</t>
+          <t>Dinle, Küçük Adam</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789754067323</t>
+          <t>9786257163309</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
+          <t>Din-Felsefe Tartışması</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789754067286</t>
+          <t>9786058132924</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Cezanne Üzerine Mektuplar</t>
+          <t>Değişim - Dönüşüm</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786056834752</t>
+          <t>9786057995902</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Candide ya da İyimserlik</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789754060751</t>
+          <t>9786058164246</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Öyküsü</t>
+          <t>Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057995261</t>
+          <t>9789754068221</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaşın Tasviri</t>
+          <t>Çoban</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786056834738</t>
+          <t>9786257163385</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışı ve İnsan</t>
+          <t>Çin Masalları</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057995940</t>
+          <t>9789754067323</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
+          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>3990000015630</t>
+          <t>9789754067286</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
+          <t>Cezanne Üzerine Mektuplar</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789754069136</t>
+          <t>9786056834752</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Ben Aranıyor</t>
+          <t>Candide ya da İyimserlik</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789754068405</t>
+          <t>9789754060751</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Bana Tören</t>
+          <t>Bir Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789754068696</t>
+          <t>9786057995261</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Bahar Öyküleri</t>
+          <t>Bir Savaşın Tasviri</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057995278</t>
+          <t>9786056834738</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektup</t>
+          <t>Bilinçdışı ve İnsan</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786058164284</t>
+          <t>9786057995940</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789754064308</t>
+          <t>3990000015630</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
+          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C457" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786058164253</t>
+          <t>9789754069136</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Amatör Psikanalizi</t>
+          <t>Ben Aranıyor</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789754068047</t>
+          <t>9789754068405</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Advent</t>
+          <t>Bana Tören</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9799754068466</t>
+          <t>9789754068696</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Prenses Sancaktar</t>
+          <t>Bahar Öyküleri</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786056834783</t>
+          <t>9786057995278</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Travma</t>
+          <t>Babama Mektup</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057995384</t>
+          <t>9786058164284</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Hatalı Eylemler</t>
+          <t>Babalar ve Çocuklar</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057995797</t>
+          <t>9789754064308</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Karakter Analizi</t>
+          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>640</v>
+        <v>140</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057995803</t>
+          <t>9786058164253</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Faşizmin Kitle Psikolojisi</t>
+          <t>Amatör Psikanalizi</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789754067460</t>
+          <t>9789754068047</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Aşktır, İlaçtır</t>
+          <t>Advent</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789754069044</t>
+          <t>9799754068466</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
+          <t>Beyaz Prenses Sancaktar</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>860</v>
+        <v>140</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786058132917</t>
+          <t>9786056834783</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Psikolojik Travma</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057995964</t>
+          <t>9786057995384</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Üzerine</t>
+          <t>Psikanalize Giriş - Hatalı Eylemler</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786058132948</t>
+          <t>9786057995797</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Karakter Analizi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>115</v>
+        <v>640</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257163071</t>
+          <t>9786057995803</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Eğitimi</t>
+          <t>Faşizmin Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789754069402</t>
+          <t>9789754067460</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Pragmacılık ve Sosyoloji</t>
+          <t>Aşktır, İlaçtır</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057163033</t>
+          <t>9789754069044</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Susar</t>
+          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>300</v>
+        <v>880</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786057995247</t>
+          <t>9786058132917</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bulunmuş Mektuplar</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789754068726</t>
+          <t>9786057995964</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Yaz Öyküleri</t>
+          <t>Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257163187</t>
+          <t>9786058132948</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Zordur Sevgi</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
+          <t>9786257163071</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak Eğitimi</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789754069402</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Pragmacılık ve Sosyoloji</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786057163033</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Ölüler Susar</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786057995247</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bulunmuş Mektuplar</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789754068726</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Öyküleri</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786257163187</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Çünkü Zordur Sevgi</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
           <t>9789754068313</t>
         </is>
       </c>
-      <c r="B476" s="1" t="inlineStr">
+      <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Büyük Ölüler Meydanı</t>
         </is>
       </c>
-      <c r="C476" s="1">
+      <c r="C482" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>