--- v4 (2026-07-03)
+++ v5 (2026-09-12)
@@ -85,7255 +85,7270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257163866</t>
+          <t>9786257163859</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bahar Dalı</t>
+          <t>Nefs Kapital</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257163842</t>
+          <t>9786257163866</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnce Kederli Sevinçler</t>
+          <t>Bahar Dalı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257163989</t>
+          <t>9786257163842</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dön Böceğim Dön</t>
+          <t>İnce Kederli Sevinçler</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257163972</t>
+          <t>9786257163989</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Menekşe</t>
+          <t>Dön Böceğim Dön</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257163897</t>
+          <t>9786257163972</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Denizlerin Düşü</t>
+          <t>Beyaz Menekşe</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257163903</t>
+          <t>9786257163897</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kentteki Ekolojik Horoz</t>
+          <t>Denizlerin Düşü</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257163996</t>
+          <t>9786257163903</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sözleşmesi</t>
+          <t>Kentteki Ekolojik Horoz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257163958</t>
+          <t>9786257163996</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nöropazarlama</t>
+          <t>Ruh Sözleşmesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257163965</t>
+          <t>9786257163958</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yenile Beni</t>
+          <t>Nöropazarlama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789754064650</t>
+          <t>9786257163965</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Lehçelerinin Karşılaştırmalı Dilbilgisi</t>
+          <t>Hayat Yenile Beni</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>8</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789754068108</t>
+          <t>9789754064650</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Türk Lehçelerinin Karşılaştırmalı Dilbilgisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789754065473</t>
+          <t>9789754068108</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza Cilt: 2</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789754067422</t>
+          <t>9789754065473</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yunan Düşüncesinin Kaynakları</t>
+          <t>Suç ve Ceza Cilt: 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789754068825</t>
+          <t>9789754067422</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Yunan Düşüncesinin Kaynakları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789754067125</t>
+          <t>9789754068825</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Taksim</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>6.48</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789754068993</t>
+          <t>9789754067125</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yeni Şiirler</t>
+          <t>Yeryüzü Taksim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789754069129</t>
+          <t>9789754068993</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Selim’in Akıl Babası İdris-i Bitlisi</t>
+          <t>Yeni Şiirler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789754067651</t>
+          <t>9789754069129</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Tutkusu</t>
+          <t>Yavuz Selim’in Akıl Babası İdris-i Bitlisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754068795</t>
+          <t>9789754067651</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yanan Günışığı</t>
+          <t>Yaşama Tutkusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789754067590</t>
+          <t>9789754068795</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein’ın Ardından Beden ve Zihin Hareketleri</t>
+          <t>Yanan Günışığı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057995414</t>
+          <t>9789754067590</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Wittgenstein’ın Ardından Beden ve Zihin Hareketleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789754068252</t>
+          <t>9786057995414</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Uzatmalı Sevgiliye Mektuplar</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789754068856</t>
+          <t>9789754068252</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uçurum İnsanları</t>
+          <t>Uzatmalı Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>12.04</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789754067798</t>
+          <t>9789754068856</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Dini</t>
+          <t>Uçurum İnsanları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>15</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789754067231</t>
+          <t>9789754067798</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Uç Beyi</t>
+          <t>Türklerin Dini</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789754064636</t>
+          <t>9789754067231</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Laiklik</t>
+          <t>Türkiye-Uç Beyi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789754067408</t>
+          <t>9789754064636</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Avrupa Bütünleşmesinin Yüzyıllık Seyir Defteri</t>
+          <t>Türkiye’de Laiklik</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789754066852</t>
+          <t>9789754067408</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Avrupa’nın Eşiğinde</t>
+          <t>Türkiye-Avrupa Bütünleşmesinin Yüzyıllık Seyir Defteri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>11.11</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789754067996</t>
+          <t>9789754066852</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilimsel Yazılar</t>
+          <t>Türkiye Avrupa’nın Eşiğinde</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789754062984</t>
+          <t>9789754067996</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim</t>
+          <t>Toplumbilimsel Yazılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>40</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789754066593</t>
+          <t>9789754062984</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tonio Kröger Tristan</t>
+          <t>Toplumbilim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789754063479</t>
+          <t>9789754066593</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tomustan Böceği</t>
+          <t>Tonio Kröger Tristan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>4</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789754062335</t>
+          <t>9789754063479</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Teneke Şövalyeler</t>
+          <t>Tomustan Böceği</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789754067767</t>
+          <t>9789754062335</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Teneke Şövalyeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.26</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789754063103</t>
+          <t>9789754067767</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Çocuklar ve Çocuk Mahkemeleri</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000015658</t>
+          <t>9789754063103</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza 2 Cilt Takım</t>
+          <t>Suçlu Çocuklar ve Çocuk Mahkemeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789754067989</t>
+          <t>3990000015658</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Psikanaliz Açıdan Otorite</t>
+          <t>Suç ve Ceza 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>11.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754068368</t>
+          <t>9789754067989</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Sosyo-Psikanaliz Açıdan Otorite</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>7</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789754067927</t>
+          <t>9789754068368</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sokrates Öncesi Yunan Felsefesi</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>16.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789754068931</t>
+          <t>9789754067927</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Soğuğun Çocukları</t>
+          <t>Sokrates Öncesi Yunan Felsefesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789754062755</t>
+          <t>9789754068931</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şahinler Vadisi</t>
+          <t>Soğuğun Çocukları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>4</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789754067033</t>
+          <t>9789754062755</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare</t>
+          <t>Şahinler Vadisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>16.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789754069099</t>
+          <t>9789754067033</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Shakespeare</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>35</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789754066999</t>
+          <t>9789754069099</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>32.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789754066425</t>
+          <t>9789754066999</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Denemeler ve Eleştiriler Cilt 1: Söz Sanatları / Cilt 2: Görsel Sanatlar</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789754067187</t>
+          <t>9789754066425</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üstüne</t>
+          <t>Sanat Üzerine Denemeler ve Eleştiriler Cilt 1: Söz Sanatları / Cilt 2: Görsel Sanatlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789754068481</t>
+          <t>9789754067187</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Gölgesinde Saklı Aşkım</t>
+          <t>Sanat Üstüne</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789754067262</t>
+          <t>9789754068481</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Felsefesi</t>
+          <t>Rüzgarın Gölgesinde Saklı Aşkım</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>9.26</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789754066395</t>
+          <t>9789754067262</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Rosa</t>
+          <t>Rönesans Felsefesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789754063707</t>
+          <t>9789754066395</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şehnameden Hikayeler</t>
+          <t>Rosa</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>5.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789754069112</t>
+          <t>9789754063707</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Rilke Bütün Şiirler (12 Kitap Takım)</t>
+          <t>Şehnameden Hikayeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>92.59</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789754069037</t>
+          <t>9789754069112</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Requiem Duino Ağıtları</t>
+          <t>Rilke Bütün Şiirler (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789754068658</t>
+          <t>9789754069037</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rainer Maria Rilke / Kalbin İşi</t>
+          <t>Requiem Duino Ağıtları</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789754060164</t>
+          <t>9789754068658</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+          <t>Rainer Maria Rilke / Kalbin İşi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>10.19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789754066111</t>
+          <t>9789754060164</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Politika Sanatı</t>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789754067828</t>
+          <t>9789754066111</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Papatya</t>
+          <t>Politika Sanatı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>3.7</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789754068719</t>
+          <t>9789754067828</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Özdeyişler</t>
+          <t>Papatya</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>13.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789754060966</t>
+          <t>9789754068719</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kavak</t>
+          <t>Özdeyişler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>4</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789754067248</t>
+          <t>9789754060966</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişah Tuğraları (Ciltli)</t>
+          <t>Ölümsüz Kavak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>410</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754067200</t>
+          <t>9789754067248</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nutuk - Söylev Seçmeler</t>
+          <t>Osmanlı Padişah Tuğraları (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>9.26</v>
+        <v>410</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789754065411</t>
+          <t>9789754067200</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ın Siyasal Yaşamı ve Davaları</t>
+          <t>Nutuk - Söylev Seçmeler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789754067415</t>
+          <t>9789754065411</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet Yahşi Güzel</t>
+          <t>Nazım’ın Siyasal Yaşamı ve Davaları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789754068689</t>
+          <t>9789754067415</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Katil Olunur?</t>
+          <t>Nazım Hikmet Yahşi Güzel</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789754067040</t>
+          <t>9789754068689</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Moliere</t>
+          <t>Nasıl Katil Olunur?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789754067910</t>
+          <t>9789754067040</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Millet, Milliyetçilik, Devlet ve Anayasa Sorunları</t>
+          <t>Moliere</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>16</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789754068160</t>
+          <t>9789754067910</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Meyzi ile Neyzi</t>
+          <t>Millet, Milliyetçilik, Devlet ve Anayasa Sorunları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789754068061</t>
+          <t>9789754068160</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 4</t>
+          <t>Meyzi ile Neyzi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>16.2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789754068152</t>
+          <t>9789754068061</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 2</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 4</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789754068146</t>
+          <t>9789754068152</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 1</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 2</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789754067842</t>
+          <t>9789754068146</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yıldız</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>3.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789754068672</t>
+          <t>9789754067842</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Marusya</t>
+          <t>Mavi Yıldız</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>11.11</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789754066944</t>
+          <t>9789754068672</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mario ve Sihirbaz</t>
+          <t>Marusya</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789754067897</t>
+          <t>9789754066944</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 3</t>
+          <t>Mario ve Sihirbaz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>16.2</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789754061161</t>
+          <t>9789754067897</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Marangozun Köpeği</t>
+          <t>Metinli Çocuk ve Gençlik Kitapları Kılavuzu 3</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>3.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789754062137</t>
+          <t>9789754061161</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Marakeş’te Sesler</t>
+          <t>Marangozun Köpeği</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>11.11</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789754063486</t>
+          <t>9789754062137</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Manas Destanı</t>
+          <t>Marakeş’te Sesler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>3.7</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789754067293</t>
+          <t>9789754063486</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Madame Bovary</t>
+          <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>28</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789754067491</t>
+          <t>9789754067293</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Küçücek</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>3.7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789754062878</t>
+          <t>9789754067491</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Sığınak</t>
+          <t>Küçücek</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>11.11</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789754062854</t>
+          <t>9789754062878</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Çanlar Kimin İçin Çalıyor</t>
+          <t>Kutsal Sığınak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789754069327</t>
+          <t>9789754062854</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Siberya</t>
+          <t>Çanlar Kimin İçin Çalıyor</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000097451</t>
+          <t>9789754069327</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İşaret Dili</t>
+          <t>Siberya</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789754069358</t>
+          <t>3990000097451</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Gelecekbilim Kongresi</t>
+          <t>İşaret Dili</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057995483</t>
+          <t>9789754069358</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Gelecekbilim Kongresi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789754062762</t>
+          <t>9786057995483</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kör Güvercin</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789754062304</t>
+          <t>9789754062762</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kiyoto</t>
+          <t>Kör Güvercin</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>11.11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789754068900</t>
+          <t>9789754062304</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba - Güney Denizi Hikayeleri</t>
+          <t>Kiyoto</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789754064452</t>
+          <t>9789754068900</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Kara 2 Cilt Takım</t>
+          <t>Kızıl Veba - Güney Denizi Hikayeleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789754068504</t>
+          <t>9789754064452</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Keçitürküsü</t>
+          <t>Kızıl ve Kara 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789754067712</t>
+          <t>9789754068504</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kazaklar</t>
+          <t>Keçitürküsü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789754069006</t>
+          <t>9789754067712</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Cenneti</t>
+          <t>Kazaklar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789754067514</t>
+          <t>9789754069006</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kardeşim Nazım</t>
+          <t>Kayıp Ruhlar Cenneti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>12.96</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789754068535</t>
+          <t>9789754067514</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Kardeşim Nazım</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>3.7</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789754061055</t>
+          <t>9789754068535</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>13.89</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789754068009</t>
+          <t>9789754061055</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kara Bıyıklıların Aksakalı Demirtaş Ceyhun</t>
+          <t>Kara Kız</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789754067392</t>
+          <t>9789754068009</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kant’ın Eleştiri Felsefesi</t>
+          <t>Kara Bıyıklıların Aksakalı Demirtaş Ceyhun</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789754065053</t>
+          <t>9789754067392</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kafka’da İnanç ve Umutsuzluk</t>
+          <t>Kant’ın Eleştiri Felsefesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>5.56</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789754065145</t>
+          <t>9789754065053</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kafka ile Söyleşiler Notlar ve Anılar</t>
+          <t>Kafka’da İnanç ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789754065794</t>
+          <t>9789754065145</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadın Psikolojisi</t>
+          <t>Kafka ile Söyleşiler Notlar ve Anılar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789754068351</t>
+          <t>9789754065794</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Jung Psikolojisinin Ana Çizgileri</t>
+          <t>Kadın Psikolojisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789754068849</t>
+          <t>9789754068351</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Jung Psikolojisinin Ana Çizgileri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>18</v>
+        <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789754066890</t>
+          <t>9789754068849</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Jack London Toplu Eserler (17 Kitap Takım)</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>185.19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789754062830</t>
+          <t>9789754066890</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İvan Denisoviç’in Bir Günü</t>
+          <t>Jack London Toplu Eserler (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>13.89</v>
+        <v>185.19</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789754066951</t>
+          <t>9789754062830</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İşlerin Yolunda Gitmesine Engel Olan Kim</t>
+          <t>İvan Denisoviç’in Bir Günü</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789754066074</t>
+          <t>9789754066951</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İpnotizma ve Telkinle Tedavi</t>
+          <t>İşlerin Yolunda Gitmesine Engel Olan Kim</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789754068801</t>
+          <t>9789754066074</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Sadakati</t>
+          <t>İpnotizma ve Telkinle Tedavi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789754066555</t>
+          <t>9789754068801</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>İnsanın Sadakati</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>17.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789754062809</t>
+          <t>9789754066555</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Irgat Siman</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>11.11</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789754068153</t>
+          <t>9789754062809</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Paşa Çıkmazı No.4</t>
+          <t>Irgat Siman</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>11</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789754068887</t>
+          <t>9789754068153</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kurdun Oğlu</t>
+          <t>Hüseyin Paşa Çıkmazı No.4</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>9.26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789754067439</t>
+          <t>9789754068887</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Aydınlanma Yüzyılı</t>
+          <t>Kurdun Oğlu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789754063080</t>
+          <t>9789754067439</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>Hegel ve Aydınlanma Yüzyılı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789754060928</t>
+          <t>9789754063080</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Günler ve Geceler</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9799754061610</t>
+          <t>9789754060928</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gün Uzar Yüzyıl Olur</t>
+          <t>Günler ve Geceler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9799754067834</t>
+          <t>9799754061610</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Saçlı Altın Gözlü</t>
+          <t>Gün Uzar Yüzyıl Olur</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>3.7</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789754067101</t>
+          <t>9799754067834</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Dinamit</t>
+          <t>Gümüş Saçlı Altın Gözlü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>13.89</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789754067606</t>
+          <t>9789754067101</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Güdümlü Tarih</t>
+          <t>Gül ve Dinamit</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789754062540</t>
+          <t>9789754067606</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Guatemala’da Hafta Tatili</t>
+          <t>Güdümlü Tarih</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>13.89</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057995445</t>
+          <t>9789754062540</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789754067705</t>
+          <t>9786057995445</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Geçmişimden Kırıntılar</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789754066043</t>
+          <t>9789754067705</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Yaşamöyküsü</t>
+          <t>Geçmişimden Kırıntılar</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789754066913</t>
+          <t>9789754066043</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Bütün Eserleri (13 Kitap Takım)</t>
+          <t>Franz Kafka Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>203.7</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789754068962</t>
+          <t>9789754066913</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Floransa Günlüğü</t>
+          <t>Franz Kafka Bütün Eserleri (13 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>9.26</v>
+        <v>203.7</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789754068528</t>
+          <t>9789754068962</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Felsefeden Dine Ortaçağ Dönemeci</t>
+          <t>Floransa Günlüğü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000026377</t>
+          <t>9789754068528</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Sözlüğü</t>
+          <t>Felsefeden Dine Ortaçağ Dönemeci</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789754069105</t>
+          <t>3990000026377</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Farklı Çizgi</t>
+          <t>Felsefe Sözlüğü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789754067859</t>
+          <t>9789754069105</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Fare ile Müzik</t>
+          <t>Farklı Çizgi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>3.7</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789754061031</t>
+          <t>9789754067859</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Fare ile Müzik</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>4</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789754067811</t>
+          <t>9789754061031</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Evim Güzel Evim</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789754065619</t>
+          <t>9789754067811</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Eugenie Grandet</t>
+          <t>Evim Güzel Evim</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>11.11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789754067873</t>
+          <t>9789754065619</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Esrarıengin Arkeolog</t>
+          <t>Eugenie Grandet</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>28</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789754067156</t>
+          <t>9789754067873</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Esintiler 90’lı Yıllar</t>
+          <t>Esrarıengin Arkeolog</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>13.89</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9799754063027</t>
+          <t>9789754067156</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Elveda Gülsarı / Yüz Yüze / Cemile Oğulla Görüşme / Askerin Oğlu</t>
+          <t>Esintiler 90’lı Yıllar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789754068832</t>
+          <t>9799754063027</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Elsinore’da İsyan</t>
+          <t>Elveda Gülsarı / Yüz Yüze / Cemile Oğulla Görüşme / Askerin Oğlu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>27</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789754066708</t>
+          <t>9789754068832</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Üzerine Hemen Herşey</t>
+          <t>Elsinore’da İsyan</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>11.11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789754066982</t>
+          <t>9789754066708</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Özgürlük ve Saldırganlık</t>
+          <t>Ekonomi Üzerine Hemen Herşey</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>14</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000027088</t>
+          <t>9789754066982</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Durup Dururken</t>
+          <t>Eğitimde Özgürlük ve Saldırganlık</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>7.41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057995469</t>
+          <t>3990000027088</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Durup Dururken</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>49</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789754063073</t>
+          <t>9786057995469</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Don Hikayeleri</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>16.2</v>
+        <v>49</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789754068375</t>
+          <t>9789754063073</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Domates İle Gözlük</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>3.7</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789754066258</t>
+          <t>9789754068375</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Doktor Jivago</t>
+          <t>Domates İle Gözlük</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>23.15</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789754065503</t>
+          <t>9789754066258</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Doktor Jivago</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789754068634</t>
+          <t>9789754065503</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dil Altı</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789754068894</t>
+          <t>9789754068634</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Devrim ve Diğer Yazılar</t>
+          <t>Dil Altı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789754068740</t>
+          <t>9789754068894</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Derindeki İçbütünlük</t>
+          <t>Devrim ve Diğer Yazılar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789754068863</t>
+          <t>9789754068740</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Derindeki İçbütünlük</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000000164</t>
+          <t>9789754068863</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>16</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789754068245</t>
+          <t>3990000000164</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dadı</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>5.56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789754066929</t>
+          <t>9789754068245</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Zihinsel Gelişim</t>
+          <t>Dadı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>6.48</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789754063400</t>
+          <t>9789754066929</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Ruhsal Bozukluklar ve Tedavisi</t>
+          <t>Çocukta Zihinsel Gelişim</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789754065862</t>
+          <t>9789754063400</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Oyunla Tedavi</t>
+          <t>Çocukta Ruhsal Bozukluklar ve Tedavisi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789754066067</t>
+          <t>9789754065862</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımızın Korkuları</t>
+          <t>Çocukta Oyunla Tedavi</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789754065800</t>
+          <t>9789754066067</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Vicdanı ve Biz</t>
+          <t>Çocuklarımızın Korkuları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789754067750</t>
+          <t>9789754065800</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Şiir</t>
+          <t>Çocuk Vicdanı ve Biz</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>3.7</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000026011</t>
+          <t>9789754067750</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Çocuk ve Şiir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>7.41</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000002452</t>
+          <t>3990000026011</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İş Dünyası Sözlüğü (3 Cilt) Türkçe - İngilizce / İngilizce - Türkçe (Ciltli)</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>496</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789754067736</t>
+          <t>3990000002452</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Büyüyünce</t>
+          <t>Çağdaş İş Dünyası Sözlüğü (3 Cilt) Türkçe - İngilizce / İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>4</v>
+        <v>496</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789754067330</t>
+          <t>9789754067736</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Bütünleşme Sürecinde Avrupa Birliği ve Türkiye</t>
+          <t>Büyüyünce</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>13.89</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789754066371</t>
+          <t>9789754067330</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Bir Kahramanı</t>
+          <t>Bütünleşme Sürecinde Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789754066883</t>
+          <t>9789754066371</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 8 (1895-1900)</t>
+          <t>Çağımızın Bir Kahramanı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789754066876</t>
+          <t>9789754066883</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 7 (1893-1895)</t>
+          <t>Bütün Öyküler 8 (1895-1900)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>21</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789754066449</t>
+          <t>9789754066876</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 6 (1891-1893)</t>
+          <t>Bütün Öyküler 7 (1893-1895)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789754066432</t>
+          <t>9789754066449</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 5 (1888-1891)</t>
+          <t>Bütün Öyküler 6 (1891-1893)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789754066296</t>
+          <t>9789754066432</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 4 (1887)</t>
+          <t>Bütün Öyküler 5 (1888-1891)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789754066289</t>
+          <t>9789754066296</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 3 (1886)</t>
+          <t>Bütün Öyküler 4 (1887)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789754066104</t>
+          <t>9789754066289</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 2 (1885-1886)</t>
+          <t>Bütün Öyküler 3 (1886)</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789754066050</t>
+          <t>9789754066104</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler 1 (1880-1884)</t>
+          <t>Bütün Öyküler 2 (1885-1886)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>16.2</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789754068412</t>
+          <t>9789754066050</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bütün Denemeler (4 Kitap Takım)</t>
+          <t>Bütün Öyküler 1 (1880-1884)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>90</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789754068016</t>
+          <t>9789754068412</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bugün de Hala Açız Mutluluğa</t>
+          <t>Bütün Denemeler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>6.94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000026631</t>
+          <t>9789754068016</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Budala 2 Cilt Takım</t>
+          <t>Bugün de Hala Açız Mutluluğa</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>27.78</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789754060409</t>
+          <t>3990000026631</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Zerdüşt</t>
+          <t>Budala 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789754066418</t>
+          <t>9789754060409</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Boşanma ve Kadın</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789754066548</t>
+          <t>9789754066418</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Özyaşam Öyküsü Gandhi</t>
+          <t>Boşanma ve Kadın</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>25.46</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789754067743</t>
+          <t>9789754066548</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Liranın İki Günü</t>
+          <t>Bir Özyaşam Öyküsü Gandhi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>3.7</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789754067965</t>
+          <t>9789754067743</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Çağında Sol</t>
+          <t>Bir Liranın İki Günü</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9799754067506</t>
+          <t>9789754067965</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Felsefesi</t>
+          <t>Bilişim Çağında Sol</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789754067699</t>
+          <t>9799754067506</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Mutluluk</t>
+          <t>Bilgi Felsefesi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9799754062723</t>
+          <t>9789754067699</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gemi / Toprak Ana / Deve Gözü / İlk Öğretmenim</t>
+          <t>Beyaz Mutluluk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>18.52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000026630</t>
+          <t>9799754062723</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Beyaz Gemi / Toprak Ana / Deve Gözü / İlk Öğretmenim</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789754068290</t>
+          <t>3990000026630</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Beyzade - Paşazade 1-2 Takım</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789754067804</t>
+          <t>9789754068290</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bavul</t>
+          <t>Beyzade - Paşazade 1-2 Takım</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789754067002</t>
+          <t>9789754067804</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Barış Düşüncesi ve Saldırganlık Sosyo - Psikanalitik Bir Deneme</t>
+          <t>Bavul</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789754067163</t>
+          <t>9789754067002</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Babilonya Şarkıları</t>
+          <t>Barış Düşüncesi ve Saldırganlık Sosyo - Psikanalitik Bir Deneme</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789754067132</t>
+          <t>9789754067163</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Babaya İsyan</t>
+          <t>Babilonya Şarkıları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>23.15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789754067446</t>
+          <t>9789754067132</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Auguste Rodin</t>
+          <t>Babaya İsyan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789754064674</t>
+          <t>9789754067446</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün İzinde Bir Arpa Boyu</t>
+          <t>Auguste Rodin</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789754068870</t>
+          <t>9789754064674</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ataların Tanrısı</t>
+          <t>Atatürk’ün İzinde Bir Arpa Boyu</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>12</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789754060942</t>
+          <t>9789754068870</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Arılar Ordusu</t>
+          <t>Ataların Tanrısı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>3.7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789754062199</t>
+          <t>9789754060942</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Arap Çöllerinde Türkler</t>
+          <t>Arılar Ordusu</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>15</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789754067477</t>
+          <t>9789754062199</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov’un Öykü Sanatı</t>
+          <t>Arap Çöllerinde Türkler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789754068498</t>
+          <t>9789754067477</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Bütün Oyunlar (3 Kitap Takım)</t>
+          <t>Anton Çehov’un Öykü Sanatı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789754064001</t>
+          <t>9789754068498</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Analitik Psikolojinin Temel İlkeleri / Konferanslar</t>
+          <t>Anton Çehov - Bütün Oyunlar (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990054068177</t>
+          <t>9789754064001</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Alma Mater</t>
+          <t>Analitik Psikolojinin Temel İlkeleri / Konferanslar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>8</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789754068092</t>
+          <t>3990054068177</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ali H. Neyzi</t>
+          <t>Alma Mater</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>7.41</v>
+        <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789754069013</t>
+          <t>9789754068092</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin Siyasal Tarihi</t>
+          <t>Ali H. Neyzi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>96</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789754066586</t>
+          <t>9789754069013</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmış Kadın</t>
+          <t>Alevilerin Siyasal Tarihi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>7.41</v>
+        <v>96</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9799754064055</t>
+          <t>9789754066586</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Al Yazmalım, Selvi Boylum  / Erken Gelen Turnalar / Fuji -Yama / Deniz Kıyısında Koşan Ala Köpek</t>
+          <t>Aldatılmış Kadın</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789754068924</t>
+          <t>9799754064055</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce - Balık Devriyesi Hikayeleri</t>
+          <t>Al Yazmalım, Selvi Boylum  / Erken Gelen Turnalar / Fuji -Yama / Deniz Kıyısında Koşan Ala Köpek</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>14</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789754067194</t>
+          <t>9789754068924</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk - Yurttaş İçin Medeni Bilgiler</t>
+          <t>Ademden Önce - Balık Devriyesi Hikayeleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>4.63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789754069501</t>
+          <t>9789754067194</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kahramanı</t>
+          <t>Mustafa Kemal Atatürk - Yurttaş İçin Medeni Bilgiler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>34</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789757423017</t>
+          <t>9789754069501</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca İstanbul Adaları (Ciltli)</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>240.74</v>
+        <v>34</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789754069303</t>
+          <t>9789757423017</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Dişi Fare</t>
+          <t>Tarih Boyunca İstanbul Adaları (Ciltli)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>35</v>
+        <v>240.74</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789754069297</t>
+          <t>9789754069303</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm Gerçek Benliğin İnkarı</t>
+          <t>Dişi Fare</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789754069280</t>
+          <t>9789754069297</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilimin Yöntem Kuralları</t>
+          <t>Narsisizm Gerçek Benliğin İnkarı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789754067026</t>
+          <t>9789754069280</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Demiş ki</t>
+          <t>Toplumbilimin Yöntem Kuralları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789754067149</t>
+          <t>9789754067026</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Toplum Bilimlerinde Araştırma Yöntem ve Teknikleri</t>
+          <t>Bektaşi Demiş ki</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789754069426</t>
+          <t>9789754067149</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Toplumbilim Dersleri</t>
+          <t>Toplum Bilimlerinde Araştırma Yöntem ve Teknikleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057995506</t>
+          <t>9789754069426</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz</t>
+          <t>Toplumbilim Dersleri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>133</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>3990000025531</t>
+          <t>9786057995506</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Bütün Eserleri (12 Kitap Takım)</t>
+          <t>Akdeniz</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>247.22</v>
+        <v>133</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789754069273</t>
+          <t>3990000025531</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş'tan Bugüne Darbeler ve Devrimler (2 Cilt Takım)</t>
+          <t>Franz Kafka Bütün Eserleri (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>248</v>
+        <v>247.22</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789754069396</t>
+          <t>9789754069273</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çehov Seçilmiş Hikayeler (Ciltli)</t>
+          <t>Soğuk Savaş'tan Bugüne Darbeler ve Devrimler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>50</v>
+        <v>248</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789754061833</t>
+          <t>9789754069396</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Hikayeler</t>
+          <t>Çehov Seçilmiş Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789754068306</t>
+          <t>9789754061833</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Beyzade - Paşazade 2</t>
+          <t>Anton Çehov - Hikayeler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789754068436</t>
+          <t>9789754068306</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Bütün Oyunlar 1</t>
+          <t>Beyzade - Paşazade 2</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000033322</t>
+          <t>9789754068436</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Gotik - Korku Seti (10 Kitap Takım)</t>
+          <t>Anton Çehov - Bütün Oyunlar 1</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000012453</t>
+          <t>3990000033322</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Gotik - Korku Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>3990000125789</t>
+          <t>3990000012453</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Anlatıyor</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786056834721</t>
+          <t>3990000125789</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 2 (Ciltli)</t>
+          <t>Deniz Gezmiş Anlatıyor</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>65</v>
+        <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>3990000041124</t>
+          <t>9786056834721</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Öykü Antolojisi 2 (Ciltli)</t>
+          <t>Toplu Şiirler 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786056834714</t>
+          <t>3990000041124</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1 (Ciltli)</t>
+          <t>Çağdaş Alman Öykü Antolojisi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057995438</t>
+          <t>9786056834714</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Kara (Ciltli)</t>
+          <t>Toplu Şiirler 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>32</v>
+        <v>65</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789754065299</t>
+          <t>9786057995438</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Reşo Ağa</t>
+          <t>Kızıl ve Kara (Ciltli)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>3.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257163941</t>
+          <t>9789754065299</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Beşibiryerde</t>
+          <t>Reşo Ağa</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>450</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257163880</t>
+          <t>9786257163941</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İncindiğin Yerdir Gurbet</t>
+          <t>Beşibiryerde</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789754067682</t>
+          <t>9786257163880</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>İncindiğin Yerdir Gurbet</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789754068344</t>
+          <t>9789754067682</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Oturma İzni - Güz Rengi</t>
+          <t>Cumhuriyet Çınarı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057995889</t>
+          <t>9789754068344</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ottla’ya ve Ailesine Mektuplar</t>
+          <t>Oturma İzni - Güz Rengi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789754067620</t>
+          <t>9786057995889</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Tiyatrosu</t>
+          <t>Ottla’ya ve Ailesine Mektuplar</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057995476</t>
+          <t>9789754067620</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Montaigne Denemeler Seçmeler</t>
+          <t>Nazım Hikmet ve Tiyatrosu</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257163378</t>
+          <t>9786057995476</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Moğol Masalları</t>
+          <t>Montaigne Denemeler Seçmeler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786057995957</t>
+          <t>9786257163378</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Moğol Masalları</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257163361</t>
+          <t>9786057995957</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Mısır Masalları</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789754065633</t>
+          <t>9786257163361</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
+          <t>Mısır Masalları</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>640</v>
+        <v>220</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057995339</t>
+          <t>9789754065633</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi (5 Kitap Takım)</t>
+          <t>Türkiye Tarihi 1 Osmanlı Devletine Kadar Türkler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>3020</v>
+        <v>670</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057995193</t>
+          <t>9786057995339</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İmgeler Kitabı</t>
+          <t>Türkiye Tarihi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>270</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257163873</t>
+          <t>9786057995193</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Cevapsızlığın Ardından</t>
+          <t>İmgeler Kitabı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257163835</t>
+          <t>9786257163873</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Beş Halka Kitabı</t>
+          <t>Cevapsızlığın Ardından</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057995230</t>
+          <t>9786257163835</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
+          <t>Beş Halka Kitabı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>650</v>
+        <v>135</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789754068733</t>
+          <t>9786057995230</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Gizemi</t>
+          <t>Türkiye Tarihi Cilt: 4 Çağdaş Türkiye 1908-1980</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>240</v>
+        <v>670</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789754069051</t>
+          <t>9789754068733</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Türkçenin Gizemi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789754067729</t>
+          <t>9789754069051</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Günlükler</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>900</v>
+        <v>420</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789754069372</t>
+          <t>9789754067729</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Orgazmın İşlevi</t>
+          <t>Günlükler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>500</v>
+        <v>950</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789754069075</t>
+          <t>9789754069372</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Orpheus'a Soneler</t>
+          <t>Orgazmın İşlevi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>165</v>
+        <v>500</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257163767</t>
+          <t>9789754069075</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bir Deha Muharrir</t>
+          <t>Orpheus'a Soneler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>500</v>
+        <v>165</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257163453</t>
+          <t>9786257163767</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Marka Yönetiminde Güncel Uygulamalar</t>
+          <t>Bir Deha Muharrir</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257163804</t>
+          <t>9786257163453</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bizim Dolaylar</t>
+          <t>Marka Yönetiminde Güncel Uygulamalar</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257163811</t>
+          <t>9786257163804</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Pasajlaşmalar</t>
+          <t>Bizim Dolaylar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257163774</t>
+          <t>9786257163811</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve Dünyası</t>
+          <t>Pasajlaşmalar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057995452</t>
+          <t>9786257163774</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan</t>
+          <t>Farabi ve Dünyası</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257163668</t>
+          <t>9786057995452</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Öncü Kadınlar Ajandası 2024</t>
+          <t>Gizli Ajan</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789754068818</t>
+          <t>9786257163668</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Öncü Kadınlar Ajandası 2024</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789754067637</t>
+          <t>9789754068818</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257163781</t>
+          <t>9789754067637</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Ajandası 2025</t>
+          <t>100 Soruda Türkiye'de Kentleşme, Konut ve Gecekondu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257163613</t>
+          <t>9786257163781</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Nörosinema</t>
+          <t>Sabahattin Ali Ajandası 2025</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257163798</t>
+          <t>9786257163613</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Alman Erkekler ve Kadınlar</t>
+          <t>Nörosinema</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786058835870</t>
+          <t>9786257163798</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Gotik Edebiyat (10 Kitap Takım)</t>
+          <t>Alman Erkekler ve Kadınlar</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>1410</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257163750</t>
+          <t>9786058835870</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İbiza Yazıları</t>
+          <t>Gotik Edebiyat (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>260</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257163743</t>
+          <t>9786257163750</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Benim Tek Suçum</t>
+          <t>İbiza Yazıları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257163484</t>
+          <t>9786257163743</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Huzursuzluğun Kitabı</t>
+          <t>Benim Tek Suçum</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057995216</t>
+          <t>9786257163484</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Yunan Kültüründe Tragedya</t>
+          <t>Huzursuzluğun Kitabı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>210</v>
+        <v>380</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786056834745</t>
+          <t>9786057995216</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
+          <t>Yunan Kültüründe Tragedya</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>660</v>
+        <v>210</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786058164239</t>
+          <t>9786056834745</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Rüya</t>
+          <t>Bütün Öyküler - Franz Kafka (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257163231</t>
+          <t>9786058164239</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Don Hikayeleri</t>
+          <t>Psikanalize Giriş - Rüya</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786058237612</t>
+          <t>9786257163231</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
+          <t>Don Hikayeleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>2220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257163736</t>
+          <t>9786058237612</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
+          <t>Rilke Seti (4 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>340</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057995179</t>
+          <t>9786257163736</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>100. Yıl Cumhuriyet Destanı Cumhuriyet’in Şiirli 100'ü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786057995308</t>
+          <t>9786057995179</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>1375</v>
+        <v>110</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257163729</t>
+          <t>9786057995308</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Gandhi’nin Sağlık Rehberi</t>
+          <t>Dünya Edebiyatından Seçme Öyküler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>200</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257163705</t>
+          <t>9786257163729</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Antropoloji - 1</t>
+          <t>Gandhi’nin Sağlık Rehberi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257163699</t>
+          <t>9786257163705</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Nevrotik Kişiliği</t>
+          <t>Sosyoloji ve Antropoloji - 1</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257163682</t>
+          <t>9786257163699</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Cinsellik</t>
+          <t>Çağımızın Nevrotik Kişiliği</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257163675</t>
+          <t>9786257163682</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi Üçlemesi</t>
+          <t>Sevgi ve Cinsellik</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>780</v>
+        <v>160</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257163651</t>
+          <t>9786257163675</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bizim Ülkemiz</t>
+          <t>Kadınlar Ülkesi Üçlemesi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>810</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257163644</t>
+          <t>9786257163651</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
+          <t>Bizim Ülkemiz</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>850</v>
+        <v>320</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257163491</t>
+          <t>9786257163644</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Ferah</t>
+          <t>Cumhuriyetin Göçlerle Dolu 100 Yılı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057995391</t>
+          <t>9786257163491</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Okulda Güç Eğitilebilir Çocuklar</t>
+          <t>Ferah</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257163637</t>
+          <t>9786057995391</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Floransa Günlüğü</t>
+          <t>Okulda Güç Eğitilebilir Çocuklar</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257163606</t>
+          <t>9786257163637</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kişilerarası İlişkiler</t>
+          <t>Floransa Günlüğü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257163620</t>
+          <t>9786257163606</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kadın Psikolojisi</t>
+          <t>Kişilerarası İlişkiler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257163583</t>
+          <t>9786257163620</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
+          <t>Kadın Psikolojisi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257163576</t>
+          <t>9786257163583</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Oyun Sanatının Sınırlarında</t>
+          <t>Psikanaliz Açısından Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257163507</t>
+          <t>9786257163576</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
+          <t>Oyun Sanatının Sınırlarında</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257163590</t>
+          <t>9786257163507</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Babaya İsyan</t>
+          <t>Bu Nasıl Bir Gezegen Böyle Canım?</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257163552</t>
+          <t>9786257163590</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2023 Sherlock Holmes Ajandası</t>
+          <t>Babaya İsyan</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257163514</t>
+          <t>9786257163552</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>2023 Sherlock Holmes Ajandası</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>370</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257163538</t>
+          <t>9786257163514</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257163521</t>
+          <t>9786257163538</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Son Sömürge Çocuk</t>
+          <t>Bilinçaltı</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257163545</t>
+          <t>9786257163521</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Zihin Benlik ve Toplum</t>
+          <t>Son Sömürge Çocuk</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>385</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786058835863</t>
+          <t>9786257163545</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti 5 Kitap</t>
+          <t>Zihin Benlik ve Toplum</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>990</v>
+        <v>400</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789754067521</t>
+          <t>9786058835863</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>İnançtan Bilgiye</t>
+          <t>Sherlock Holmes Seti 5 Kitap</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>120</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9799754067537</t>
+          <t>9789754067521</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
+          <t>İnançtan Bilgiye</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257163088</t>
+          <t>9799754067537</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Sosyoloji</t>
+          <t>Bilginin Doğası ve Kaynakları Üzerine</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257163460</t>
+          <t>9786257163088</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Star Maker</t>
+          <t>Eğitim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257163477</t>
+          <t>9786257163460</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Törless’in Bunalımları</t>
+          <t>Star Maker</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786058237506</t>
+          <t>9786257163477</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
+          <t>Öğrenci Törless’in Bunalımları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>800</v>
+        <v>320</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257163422</t>
+          <t>9786058237506</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ülkesi</t>
+          <t>Dünya Masalları Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>170</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786058237643</t>
+          <t>9786257163422</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Kızı Emily Serisi</t>
+          <t>Kadınlar Ülkesi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>630</v>
+        <v>170</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257163200</t>
+          <t>9786058237643</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Deleuze ve Sinema</t>
+          <t>Rüzgarın Kızı Emily Serisi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>350</v>
+        <v>630</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257163408</t>
+          <t>9786257163200</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlı Kasaba</t>
+          <t>Deleuze ve Sinema</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257163415</t>
+          <t>9786257163408</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
+          <t>Rüzgarlı Kasaba</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257163446</t>
+          <t>9786257163415</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Freud Ajandası 2022</t>
+          <t>Emily’nin Arayışı - Rüzgarın Kızı Emily 3</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>45</v>
+        <v>170</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257163330</t>
+          <t>9786257163446</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Dağı Yerinden Oynatmak</t>
+          <t>Freud Ajandası 2022</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>310</v>
+        <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257163323</t>
+          <t>9786257163330</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
+          <t>Dağı Yerinden Oynatmak</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257163354</t>
+          <t>9786257163323</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Emily Tırmanıyor - Rüzgarın Kızı Emily 2</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257163347</t>
+          <t>9786257163354</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Son ve İlk İnsanlar</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257163293</t>
+          <t>9786257163347</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
+          <t>Son ve İlk İnsanlar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257163286</t>
+          <t>9786257163293</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Türk İçki Geleneği</t>
+          <t>Emily Yeni Ay'da - Rüzgarın Kızı Emily 1</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257163279</t>
+          <t>9786257163286</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsan ve İyi Etiğe Giriş</t>
+          <t>Türk İçki Geleneği</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786058237537</t>
+          <t>9786257163279</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
+          <t>İyi İnsan ve İyi Etiğe Giriş</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>2065</v>
+        <v>130</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786058237629</t>
+          <t>9786058237537</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
+          <t>Franz Kafka Mektuplar (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>2900</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257163262</t>
+          <t>9786058237629</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Eylem</t>
+          <t>Emile Durkheim Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>280</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257163248</t>
+          <t>9786257163262</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız</t>
+          <t>Sosyoloji ve Eylem</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786058835894</t>
+          <t>9786257163248</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
+          <t>Kara Kız</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>3740</v>
+        <v>350</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786058237636</t>
+          <t>9786058835894</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
+          <t>Franz Kafka Külliyatı (14 Kitap Takım)</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>1675</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257163217</t>
+          <t>9786058237636</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Telepati</t>
+          <t>Franz Kafka Öykü ve Roman Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>140</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257163224</t>
+          <t>9786257163217</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kafkaesk Anorexia</t>
+          <t>Psikanaliz ve Telepati</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257163149</t>
+          <t>9786257163224</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
+          <t>Kafkaesk Anorexia</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>540</v>
+        <v>270</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257163132</t>
+          <t>9786257163149</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
+          <t>Düşünen Baykuşların Gecesi - Düşünen Baykuşların Söylemi (2 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257163170</t>
+          <t>9786257163132</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021 Rilke Ajanda</t>
+          <t>Düşünce Yapımız ve Demokrasi Üzerine Notlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>45</v>
+        <v>260</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786058237650</t>
+          <t>9786257163170</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Seti (10 Kitap Takım)</t>
+          <t>2021 Rilke Ajanda</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>1850</v>
+        <v>60</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257163026</t>
+          <t>9786058237650</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Napolyon</t>
+          <t>Psikoloji Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>110</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257163002</t>
+          <t>9786257163026</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Niçin Savaş?</t>
+          <t>Napolyon</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257163040</t>
+          <t>9786257163002</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Locarno Dilencisi</t>
+          <t>Niçin Savaş?</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257163057</t>
+          <t>9786257163040</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Yürek Burgusu</t>
+          <t>Locarno Dilencisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257163125</t>
+          <t>9786257163057</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Havari</t>
+          <t>Yürek Burgusu</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257163019</t>
+          <t>9786257163125</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Vathek</t>
+          <t>Havari</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257163064</t>
+          <t>9786257163019</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Vampir</t>
+          <t>Vathek</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057995995</t>
+          <t>9786257163064</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Sanatı</t>
+          <t>Vampir</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057995988</t>
+          <t>9786057995995</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Otranto Şatosu</t>
+          <t>Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057995971</t>
+          <t>9786057995988</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Kıssalar Kitabı</t>
+          <t>Otranto Şatosu</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057995926</t>
+          <t>9786057995971</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>36 Yoga Duruşu</t>
+          <t>Kıssalar Kitabı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786058237544</t>
+          <t>9786057995926</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
+          <t>36 Yoga Duruşu</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>2400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057995919</t>
+          <t>9786058237544</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aylaklığa Övgü</t>
+          <t>Wilhelm Reich Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>350</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057995896</t>
+          <t>9786057995919</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Öyküleri</t>
+          <t>Aylaklığa Övgü</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057995834</t>
+          <t>9786057995896</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Hayaleti</t>
+          <t>Hayalet Öyküleri</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057995858</t>
+          <t>9786057995834</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kum Adam</t>
+          <t>Karanlığın Hayaleti</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057995841</t>
+          <t>9786057995858</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Başsız Süvari</t>
+          <t>Kum Adam</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057995766</t>
+          <t>9786057995841</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bir Dostluk (Ciltli)</t>
+          <t>Başsız Süvari</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>550</v>
+        <v>140</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057995728</t>
+          <t>9786057995766</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Dersleri</t>
+          <t>Bir Dostluk (Ciltli)</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057995742</t>
+          <t>9786057995728</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Türkiye’de Kentleşme</t>
+          <t>Sosyoloji Dersleri</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057995704</t>
+          <t>9786057995742</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Melankoli</t>
+          <t>100 Soruda Türkiye’de Kentleşme</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057995711</t>
+          <t>9786057995704</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin Yöntem Kuralları</t>
+          <t>Yas ve Melankoli</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057995490</t>
+          <t>9786057995711</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Sosyolojinin Yöntem Kuralları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057995377</t>
+          <t>9786057995490</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Tanıma Sanatı</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057995353</t>
+          <t>9786057995377</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çınarı</t>
+          <t>İnsanı Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057995315</t>
+          <t>9786057995353</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
+          <t>Cumhuriyet Çınarı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>1570</v>
+        <v>350</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057995285</t>
+          <t>9786057995315</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Laiklik</t>
+          <t>Sigmund Freud Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057995209</t>
+          <t>9786057995285</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Seçme Sosyoloji Yazıları</t>
+          <t>Atatürk ve Laiklik</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786257163095</t>
+          <t>9786057995209</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
+          <t>Seçme Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786056834707</t>
+          <t>9786257163095</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1 ve 2</t>
+          <t>Modern ve Postmodern Dönemlerde Soyut Sanat Felsefesi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>1100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786058132979</t>
+          <t>9786056834707</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Lyon'da Düğün</t>
+          <t>Toplu Şiirler 1 ve 2</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>120</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786058132931</t>
+          <t>9786058132979</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
+          <t>Lyon'da Düğün</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057995346</t>
+          <t>9786058132931</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Psikolojisi</t>
+          <t>Gece Geçen Serseriler ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789754069433</t>
+          <t>9786057995346</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
+          <t>Aşkın Psikolojisi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786058132993</t>
+          <t>9789754069433</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Aşk Rüyası ve Kısa Hikayeler</t>
+          <t>Felice'ye Mektuplar (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>140</v>
+        <v>740</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057995933</t>
+          <t>9786058132993</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Hz. Musa ve Tektanrıcılık</t>
+          <t>Aşk Rüyası ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789754069242</t>
+          <t>9786057995933</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinin Bölge Politikaları</t>
+          <t>Hz. Musa ve Tektanrıcılık</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786058132962</t>
+          <t>9789754069242</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı ve Kısa Hikayeler</t>
+          <t>Avrupa Birliğinin Bölge Politikaları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057995056</t>
+          <t>9786058132962</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>Ay Işığı ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786058132955</t>
+          <t>9786057995056</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Morgue Sokağı Cinayeti</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057995148</t>
+          <t>9786058132955</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786058132900</t>
+          <t>9786057995148</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Son Yaprak</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057995155</t>
+          <t>9786058132900</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Fil ve Kısa Hikayeler</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786058132986</t>
+          <t>9786057995155</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
+          <t>Beyaz Fil ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057995759</t>
+          <t>9786058132986</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
+          <t>6 Numaralı Koğuş ve Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>145</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786058164277</t>
+          <t>9786057995759</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Huzursuzluğu</t>
+          <t>Psikanalize Giriş: Nevrozların Genel Kuramı</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789754069389</t>
+          <t>9786058164277</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Devrim</t>
+          <t>Uygarlığın Huzursuzluğu</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789754069365</t>
+          <t>9789754069389</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Sahibinin Sesi</t>
+          <t>Cinsel Devrim</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789754068214</t>
+          <t>9789754069365</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Gökdelen</t>
+          <t>Sahibinin Sesi</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057995124</t>
+          <t>9789754068214</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Şaire Mektuplar</t>
+          <t>Gökdelen</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786058164260</t>
+          <t>9786057995124</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Genç Bir Şaire Mektuplar</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789754067668</t>
+          <t>9786058164260</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Yetişkindeki Çocuk</t>
+          <t>Karanlığın Yüreği</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789754069310</t>
+          <t>9789754067668</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Boşluk</t>
+          <t>Yetişkindeki Çocuk</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>245</v>
+        <v>200</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786056834769</t>
+          <t>9789754069310</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Mükemmel Boşluk</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>140</v>
+        <v>245</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789754068474</t>
+          <t>9786056834769</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Yol Dolayları</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789754068597</t>
+          <t>9789754068474</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
+          <t>Yol Dolayları</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789754068627</t>
+          <t>9789754068597</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Yine Aşığım</t>
+          <t>Yoksulluk ve Ölüm Üzerine Dualar Kitabı 3</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057995780</t>
+          <t>9789754068627</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Yerinden Yönetim ve Siyaset</t>
+          <t>Yine Aşığım</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>550</v>
+        <v>80</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789754067453</t>
+          <t>9786057995780</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Gökkuşağı</t>
+          <t>Yerinden Yönetim ve Siyaset</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>70</v>
+        <v>550</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789754065879</t>
+          <t>9789754067453</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
+          <t>Yaşasın Gökkuşağı</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789754067880</t>
+          <t>9789754065879</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Yakınçağ Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789754067972</t>
+          <t>9789754067880</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789754067941</t>
+          <t>9789754067972</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
+          <t>Türkiye’nin Kürt Siyasetine Eleştirel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257163118</t>
+          <t>9789754067941</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
+          <t>Türkiye’de Demokrasi ve İnsan Hakları Sorunları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257163101</t>
+          <t>9786257163118</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
+          <t>Türkiye Tarihi 5 Bugünkü Türkiye 1980 - 2003</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>630</v>
+        <v>570</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789754065640</t>
+          <t>9786257163101</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
+          <t>Türkiye Tarihi 3 Osmanlı Devleti 1600-1908</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257163194</t>
+          <t>9789754065640</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
+          <t>Türkiye Tarihi 2 Osmanlı Devleti 1300-1600</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>500</v>
+        <v>570</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057995117</t>
+          <t>9786257163194</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal İşbölümü</t>
+          <t>Toplumsal ve Ekonomik Örgütlenme Kuramı</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057995865</t>
+          <t>9786057995117</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Toplumsal İşbölümü</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057995025</t>
+          <t>9786057995865</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’dan Öyküler</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786058164215</t>
+          <t>9786057995025</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Tanrı’dan Öyküler</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789754064759</t>
+          <t>9786058164215</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Şahane Lunapark</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789754068573</t>
+          <t>9789754064759</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Su Damlası ve Çocuk</t>
+          <t>Şahane Lunapark</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057995872</t>
+          <t>9789754068573</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sorunlu Okul Çocuğu</t>
+          <t>Su Damlası ve Çocuk</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>330</v>
+        <v>70</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789754068641</t>
+          <t>9786057995872</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Sonuncular</t>
+          <t>Sorunlu Okul Çocuğu</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>190</v>
+        <v>330</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789754067903</t>
+          <t>9789754068641</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sol Siyaset Sorunları</t>
+          <t>Sonuncular</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057995322</t>
+          <t>9789754067903</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
+          <t>Sol Siyaset Sorunları</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>1820</v>
+        <v>200</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057995100</t>
+          <t>9786057995322</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Son Görev</t>
+          <t>Sherlock Holmes Bütün Maceraları (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>200</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057995070</t>
+          <t>9786057995100</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
+          <t>Sherlock Holmes - Son Görev</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057995131</t>
+          <t>9786057995070</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057995094</t>
+          <t>9786057995131</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dönüşü</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057995063</t>
+          <t>9786057995094</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Dava Defteri</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057995032</t>
+          <t>9786057995063</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Sherlock Holmes - Sherlock Holmes’un Anıları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057995049</t>
+          <t>9786057995032</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Kızıl Takip</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C405" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057995018</t>
+          <t>9786057995049</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin İmzası</t>
+          <t>Sherlock Holmes Kızıl Takip</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057995001</t>
+          <t>9786057995018</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Baskerville Köpeği</t>
+          <t>Sherlock Holmes - Dörtlerin İmzası</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786056834790</t>
+          <t>9786057995001</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Öyküler (Ciltli)</t>
+          <t>Sherlock Holmes - Baskerville Köpeği</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789754067644</t>
+          <t>9786056834790</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Rönesans ve Laiklik</t>
+          <t>Seçilmiş Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>190</v>
+        <v>570</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786058164222</t>
+          <t>9789754067644</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküler - Rilke (Ciltli)</t>
+          <t>Rönesans ve Laiklik</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>740</v>
+        <v>190</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057995292</t>
+          <t>9786058164222</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Üzerine</t>
+          <t>Bütün Öyküler - Rilke (Ciltli)</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>150</v>
+        <v>880</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057995360</t>
+          <t>9786057995292</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
+          <t>Psikanaliz Üzerine</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789754068184</t>
+          <t>9786057995360</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Pafe</t>
+          <t>Psikanaliz Açısından Cinsel Yaşamın Kökenleri</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789754063660</t>
+          <t>9789754068184</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Hukuku</t>
+          <t>Pafe</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789754061710</t>
+          <t>9789754063660</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>Özgürlük Hukuku</t>
         </is>
       </c>
       <c r="C415" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789754060195</t>
+          <t>9789754061710</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Özgürlük Ahlakı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789754068207</t>
+          <t>9789754060195</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Mahir</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786056834776</t>
+          <t>9789754068207</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Küllerin Şöleni</t>
+          <t>Mahir</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057995087</t>
+          <t>9786056834776</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Kitle Psikolojisi</t>
+          <t>Küllerin Şöleni</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789754068603</t>
+          <t>9786057995087</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kış Öyküleri</t>
+          <t>Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789754068559</t>
+          <t>9789754068603</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Yaşamı Üzerine</t>
+          <t>Kış Öyküleri</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257163439</t>
+          <t>9789754068559</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kayıp (Amerika)</t>
+          <t>Keşiş Yaşamı Üzerine</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789754067545</t>
+          <t>9786257163439</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Üstüne</t>
+          <t>Kayıp (Amerika)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9799754067865</t>
+          <t>9789754067545</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>İyi Ruhlara Adak</t>
+          <t>Kavramlar Üstüne</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9799754065748</t>
+          <t>9799754067865</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Avrupa</t>
+          <t>İyi Ruhlara Adak</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789754068955</t>
+          <t>9799754065748</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>İsa Çocuk</t>
+          <t>İslam ve Avrupa</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057995735</t>
+          <t>9789754068955</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>İntihar</t>
+          <t>İsa Çocuk</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057995223</t>
+          <t>9786057995735</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>İletişim Nedir?</t>
+          <t>İntihar</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257163255</t>
+          <t>9786057995223</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>İktidar</t>
+          <t>İletişim Nedir?</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789754068191</t>
+          <t>9786257163255</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Işık</t>
+          <t>İktidar</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>120</v>
+        <v>430</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057995254</t>
+          <t>9789754068191</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Işık</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789754068580</t>
+          <t>9786057995254</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Hac Üzerine</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789754068542</t>
+          <t>9789754068580</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Güz Öyküleri</t>
+          <t>Hac Üzerine</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>3990000000344</t>
+          <t>9789754068542</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Sürgün</t>
+          <t>Güz Öyküleri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>110</v>
+        <v>270</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789754068665</t>
+          <t>3990000000344</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Kolkola Güneş Karabuda</t>
+          <t>Gönüllü Sürgün</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789754069082</t>
+          <t>9789754068665</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
+          <t>Geçmişle Kolkola Güneş Karabuda</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789754068023</t>
+          <t>9789754069082</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
+          <t>Geçip Giden Her Saat Daha Gençleşiyor</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257163569</t>
+          <t>9789754068023</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Evlilik ve Ahlak</t>
+          <t>Felsefenin Açılımı Kuramsal Yapılardan Yapı-Çözüme</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257163392</t>
+          <t>9786257163569</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Eskimo Masalları</t>
+          <t>Evlilik ve Ahlak</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789754068054</t>
+          <t>9786257163392</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Düşten Taç</t>
+          <t>Eskimo Masalları</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789754068269</t>
+          <t>9789754068054</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Dost Mektupları</t>
+          <t>Düşten Taç</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057995186</t>
+          <t>9789754068269</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Yaşamın İlk Biçimleri</t>
+          <t>Dost Mektupları</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>570</v>
+        <v>120</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057995162</t>
+          <t>9786057995186</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Dinle, Küçük Adam</t>
+          <t>Dinsel Yaşamın İlk Biçimleri</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257163309</t>
+          <t>9786057995162</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Din-Felsefe Tartışması</t>
+          <t>Dinle, Küçük Adam</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786058132924</t>
+          <t>9786257163309</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Değişim - Dönüşüm</t>
+          <t>Din-Felsefe Tartışması</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057995902</t>
+          <t>9786058132924</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Değişim - Dönüşüm</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>260</v>
+        <v>85</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786058164246</t>
+          <t>9786057995902</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789754068221</t>
+          <t>9786058164246</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Çoban</t>
+          <t>Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257163385</t>
+          <t>9789754068221</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Çin Masalları</t>
+          <t>Çoban</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789754067323</t>
+          <t>9786257163385</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
+          <t>Çin Masalları</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789754067286</t>
+          <t>9789754067323</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Cezanne Üzerine Mektuplar</t>
+          <t>Çağdaşlarının Anılarıyla Anton Çehov</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786056834752</t>
+          <t>9789754067286</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Candide ya da İyimserlik</t>
+          <t>Cezanne Üzerine Mektuplar</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789754060751</t>
+          <t>9786056834752</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Öyküsü</t>
+          <t>Candide ya da İyimserlik</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057995261</t>
+          <t>9789754060751</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaşın Tasviri</t>
+          <t>Bir Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786056834738</t>
+          <t>9786057995261</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışı ve İnsan</t>
+          <t>Bir Savaşın Tasviri</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057995940</t>
+          <t>9786056834738</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
+          <t>Bilinçdışı ve İnsan</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>3990000015630</t>
+          <t>9786057995940</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
+          <t>Beş Konferans ve Psikanalize Toplu Bakış</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789754069136</t>
+          <t>3990000015630</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Ben Aranıyor</t>
+          <t>Benim Sigortacılarım (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789754068405</t>
+          <t>9789754069136</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Bana Tören</t>
+          <t>Ben Aranıyor</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789754068696</t>
+          <t>9789754068405</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Bahar Öyküleri</t>
+          <t>Bana Tören</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057995278</t>
+          <t>9789754068696</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektup</t>
+          <t>Bahar Öyküleri</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>185</v>
+        <v>270</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786058164284</t>
+          <t>9786057995278</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>Babama Mektup</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789754064308</t>
+          <t>9786058164284</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
+          <t>Babalar ve Çocuklar</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786058164253</t>
+          <t>9789754064308</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Amatör Psikanalizi</t>
+          <t>Atatürk’ün Milli Eğitimimizle İlgili Düşünce ve İstekleri</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789754068047</t>
+          <t>9786058164253</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Advent</t>
+          <t>Amatör Psikanalizi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9799754068466</t>
+          <t>9789754068047</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Prenses Sancaktar</t>
+          <t>Advent</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786056834783</t>
+          <t>9799754068466</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Travma</t>
+          <t>Beyaz Prenses Sancaktar</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057995384</t>
+          <t>9786056834783</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Psikanalize Giriş - Hatalı Eylemler</t>
+          <t>Psikolojik Travma</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057995797</t>
+          <t>9786057995384</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Karakter Analizi</t>
+          <t>Psikanalize Giriş - Hatalı Eylemler</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>640</v>
+        <v>120</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057995803</t>
+          <t>9786057995797</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Faşizmin Kitle Psikolojisi</t>
+          <t>Karakter Analizi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789754067460</t>
+          <t>9786057995803</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Aşktır, İlaçtır</t>
+          <t>Faşizmin Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789754069044</t>
+          <t>9789754067460</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
+          <t>Aşktır, İlaçtır</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>880</v>
+        <v>140</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786058132917</t>
+          <t>9789754069044</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Çağdaş Alman Öykü Antolojisi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786057995964</t>
+          <t>9786058132917</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Üzerine</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C474" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786058132948</t>
+          <t>9786057995964</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>115</v>
+        <v>360</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257163071</t>
+          <t>9786058132948</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Eğitimi</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>280</v>
+        <v>125</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789754069402</t>
+          <t>9786257163071</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Pragmacılık ve Sosyoloji</t>
+          <t>Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786057163033</t>
+          <t>9789754069402</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Susar</t>
+          <t>Pragmacılık ve Sosyoloji</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786057995247</t>
+          <t>9786057163033</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bulunmuş Mektuplar</t>
+          <t>Ölüler Susar</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789754068726</t>
+          <t>9786057995247</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Yaz Öyküleri</t>
+          <t>Yeni Bulunmuş Mektuplar</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257163187</t>
+          <t>9789754068726</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Zordur Sevgi</t>
+          <t>Yaz Öyküleri</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
+          <t>9786257163187</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Çünkü Zordur Sevgi</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
           <t>9789754068313</t>
         </is>
       </c>
-      <c r="B482" s="1" t="inlineStr">
+      <c r="B483" s="1" t="inlineStr">
         <is>
           <t>Büyük Ölüler Meydanı</t>
         </is>
       </c>
-      <c r="C482" s="1">
-        <v>200</v>
+      <c r="C483" s="1">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>