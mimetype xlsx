--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -85,2365 +85,2470 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258028911</t>
+          <t>9786255705358</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bildiğin Her Şeyi Unut</t>
+          <t>Sevinç Sepeti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255705150</t>
+          <t>9786255705471</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sonama</t>
+          <t>Hayati Abi Satranç Masasında</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255705082</t>
+          <t>9786255705464</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tuvalette Kim Var?</t>
+          <t>Keçiler Diyarı (Türkçe-İngilizce-Korece)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255705099</t>
+          <t>9786255705419</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ben Hazırım</t>
+          <t>Hayat Ağacının Gölgesindeki Çağrışımlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255705068</t>
+          <t>9786255705402</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yol Seninle Başlar</t>
+          <t>Bir Yazan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258028799</t>
+          <t>9786255705389</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geçinmeye Gönlün Var Mı?</t>
+          <t>Eş Herkesten Önce Gelir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258028737</t>
+          <t>9786255705457</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Yaşamak</t>
+          <t>Bırak ve İlerle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>375</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258028775</t>
+          <t>9786258028911</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Din Görevlisi ve Gönüllüsü Olmak</t>
+          <t>Bildiğin Her Şeyi Unut</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258028744</t>
+          <t>9786255705150</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Dili</t>
+          <t>Sonama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258028690</t>
+          <t>9786255705082</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Terapi Defteri</t>
+          <t>Tuvalette Kim Var?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258028683</t>
+          <t>9786255705099</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Kişilik ve İş Dünyası</t>
+          <t>Ben Hazırım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258028676</t>
+          <t>9786255705068</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Fitness</t>
+          <t>Yol Seninle Başlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258028669</t>
+          <t>9786258028799</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Böceklerin Anıları</t>
+          <t>Geçinmeye Gönlün Var Mı?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258028225</t>
+          <t>9786258028737</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vedasızlık</t>
+          <t>Yeniden Yaşamak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258028331</t>
+          <t>9786258028775</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Ucu</t>
+          <t>Türkiye’de Din Görevlisi ve Gönüllüsü Olmak</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258028638</t>
+          <t>9786258028744</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Beden Tipine Göre Çocuk Yetiştirme</t>
+          <t>Sevginin Dili</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258028645</t>
+          <t>9786258028690</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Evlilik - Sonsuz Aşkın Sırrı</t>
+          <t>Terapi Defteri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9756258028614</t>
+          <t>9786258028683</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Ta İçinden</t>
+          <t>Metabolik Kişilik ve İş Dünyası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258028652</t>
+          <t>9786258028676</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mobbing Hakkında İnternette Yayınlanmış Mahkeme Kararları</t>
+          <t>Metabolik Fitness</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258028584</t>
+          <t>9786258028669</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Ömür</t>
+          <t>Böceklerin Anıları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258028553</t>
+          <t>9786258028225</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Papis</t>
+          <t>Vedasızlık</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258028515</t>
+          <t>9786258028331</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıldan Günümüze Kadar Halk Edebiyatından Psikoportreler</t>
+          <t>Aklımın Ucu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258028522</t>
+          <t>9786258028638</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>11. Yüzyıldan 18. Yüzyıla Halk Edebiyatından Psikoportreler</t>
+          <t>Metabolik Beden Tipine Göre Çocuk Yetiştirme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258028560</t>
+          <t>9786258028645</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ölü Hayaller 1. Cilt</t>
+          <t>Metabolik Evlilik - Sonsuz Aşkın Sırrı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258028577</t>
+          <t>9756258028614</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ölü Hayaller 2. Cilt</t>
+          <t>Hayatın Ta İçinden</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258028508</t>
+          <t>9786258028652</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Gül</t>
+          <t>Mobbing Hakkında İnternette Yayınlanmış Mahkeme Kararları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258028492</t>
+          <t>9786258028584</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Düşkünler Diyarı</t>
+          <t>Güzel Bir Ömür</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258028485</t>
+          <t>9786258028553</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Toprak - Ne Güzel Bir Sığınak</t>
+          <t>Papis</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258028423</t>
+          <t>9786258028515</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İmam ve Papa - Dikenli Yol</t>
+          <t>19. Yüzyıldan Günümüze Kadar Halk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258028409</t>
+          <t>9786258028522</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>O Sen Misin?</t>
+          <t>11. Yüzyıldan 18. Yüzyıla Halk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258028386</t>
+          <t>9786258028560</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Hırkası</t>
+          <t>Ölü Hayaller 1. Cilt</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258028263</t>
+          <t>9786258028577</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım İyiye</t>
+          <t>Ölü Hayaller 2. Cilt</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258028232</t>
+          <t>9786258028508</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hypnotic Network Marketing Hiptonik Ağ Pazarlaması</t>
+          <t>Dikenli Gül</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258028256</t>
+          <t>9786258028492</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ruhum Mutlu Kal</t>
+          <t>Düşkünler Diyarı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258028157</t>
+          <t>9786258028485</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Peri Kızı</t>
+          <t>Toprak - Ne Güzel Bir Sığınak</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258028195</t>
+          <t>9786258028423</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Kaderine</t>
+          <t>İmam ve Papa - Dikenli Yol</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258028164</t>
+          <t>9786258028409</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kral</t>
+          <t>O Sen Misin?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258028096</t>
+          <t>9786258028386</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yağmurları</t>
+          <t>Sessizlik Hırkası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258028034</t>
+          <t>9786258028263</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Evliliğin İlk 50 Yılı Zordur</t>
+          <t>Adım Adım İyiye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258028041</t>
+          <t>9786258028232</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Hypnotic Network Marketing Hiptonik Ağ Pazarlaması</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258028102</t>
+          <t>9786258028256</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı</t>
+          <t>Ruhum Mutlu Kal</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752454897</t>
+          <t>9786258028157</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Uzun Affın Kısası</t>
+          <t>Peri Kızı</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752454248</t>
+          <t>9786258028195</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kitabı</t>
+          <t>Gülümse Kaderine</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>7.41</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752454187</t>
+          <t>9786258028164</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Denizin Şairi</t>
+          <t>Mutlu Kral</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752454415</t>
+          <t>9786258028096</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Demir Şırınga</t>
+          <t>Hüzün Yağmurları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752454347</t>
+          <t>9786258028034</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Herkes Gider</t>
+          <t>Evliliğin İlk 50 Yılı Zordur</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>11.11</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752454385</t>
+          <t>9786258028041</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güzellik İçin Yaşamak</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>13.89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789752454200</t>
+          <t>9786258028102</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Kadın ve Şiddet</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056711374</t>
+          <t>9789752454897</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Korel</t>
+          <t>Uzun Affın Kısası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058306417</t>
+          <t>9789752454248</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Örnek Şahsiyeti</t>
+          <t>Ormanın Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>45</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752454002</t>
+          <t>9789752454187</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlar</t>
+          <t>Denizin Şairi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789752454088</t>
+          <t>9789752454415</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Gezen Kırmızı</t>
+          <t>Demir Şırınga</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056711343</t>
+          <t>9789752454347</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Filler ve kuşlar</t>
+          <t>Herkes Gider</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752454323</t>
+          <t>9789752454385</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Lambam</t>
+          <t>Güzellik İçin Yaşamak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752454293</t>
+          <t>9789752454200</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Oradan Buradan Psikologtan</t>
+          <t>Türk Sinemasında Kadın ve Şiddet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056711350</t>
+          <t>9786056711374</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Amazon Anneler</t>
+          <t>Korel</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056711367</t>
+          <t>9786058306417</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kaygımı Tanıyorum</t>
+          <t>Peygamberimiz Hz. Muhammed'in Örnek Şahsiyeti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752454095</t>
+          <t>9789752454002</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ubuntu</t>
+          <t>Beyaz Kanatlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056696466</t>
+          <t>9789752454088</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kurt Pilot Doruk</t>
+          <t>Okyanusu Gezen Kırmızı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789752454392</t>
+          <t>9786056711343</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Meri'den Mektup Var</t>
+          <t>Filler ve kuşlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752454316</t>
+          <t>9789752454323</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hedefteki Adam Erdoğan</t>
+          <t>Lambam</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752454224</t>
+          <t>9789752454293</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>R Kuşağı</t>
+          <t>Oradan Buradan Psikologtan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752454309</t>
+          <t>9786056711350</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kansız - İndigo 1. Kitap</t>
+          <t>Amazon Anneler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752454149</t>
+          <t>9786056711367</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Derin Duygu Gülistan</t>
+          <t>Kaygımı Tanıyorum</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752454101</t>
+          <t>9789752454095</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Öğrenci</t>
+          <t>Ubuntu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752454057</t>
+          <t>9786056696466</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sri Lanka'yı Keşfedin</t>
+          <t>Kurt Pilot Doruk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752454040</t>
+          <t>9789752454392</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Roma'da Biz Olsak</t>
+          <t>Meri'den Mektup Var</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752454453</t>
+          <t>9789752454316</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Annem Demişti Dersin</t>
+          <t>Hedefteki Adam Erdoğan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752454439</t>
+          <t>9789752454224</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ben Senin Yaşındayken</t>
+          <t>R Kuşağı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752454422</t>
+          <t>9789752454309</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Derun</t>
+          <t>Kansız - İndigo 1. Kitap</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752454446</t>
+          <t>9789752454149</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Y Ekseninde Yaşam</t>
+          <t>Derin Duygu Gülistan</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056696459</t>
+          <t>9789752454101</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuk Ajandası 2017</t>
+          <t>Şampiyon Öğrenci</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752454194</t>
+          <t>9789752454057</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Yükselişi</t>
+          <t>Sri Lanka'yı Keşfedin</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752454361</t>
+          <t>9789752454040</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizin Derinliklerinden Cumhuriyete</t>
+          <t>Roma'da Biz Olsak</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752454170</t>
+          <t>9789752454453</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2018 Basit ve Mutlu Yaşam Ajandası</t>
+          <t>Annem Demişti Dersin</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>24.07</v>
+        <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752454019</t>
+          <t>9789752454439</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Dino</t>
+          <t>Ben Senin Yaşındayken</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752454118</t>
+          <t>9789752454422</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Lider Anneler</t>
+          <t>Derun</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752454156</t>
+          <t>9789752454446</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çağrışım</t>
+          <t>Y Ekseninde Yaşam</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789752454064</t>
+          <t>9786056696459</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşünceni Değiştir Bedenini Özgürleştir</t>
+          <t>Mutlu Çocuk Ajandası 2017</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752454132</t>
+          <t>9789752454194</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dirhem</t>
+          <t>Girişimcinin Yükselişi</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056711329</t>
+          <t>9789752454361</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Lila</t>
+          <t>Tarihimizin Derinliklerinden Cumhuriyete</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056696404</t>
+          <t>9789752454170</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Öyle Gittiler ki</t>
+          <t>2018 Basit ve Mutlu Yaşam Ajandası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056711381</t>
+          <t>9789752454019</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>Sabırsız Dino</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056696442</t>
+          <t>9789752454118</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Baş Belası</t>
+          <t>Lider Anneler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752454354</t>
+          <t>9789752454156</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kara Kutu</t>
+          <t>Çağrışım</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>23.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056696497</t>
+          <t>9789752454064</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pişmanlıklar Sonbaharda Başlar</t>
+          <t>Düşünceni Değiştir Bedenini Özgürleştir</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056696480</t>
+          <t>9789752454132</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Basit ve Mutlu Yaşam</t>
+          <t>Dirhem</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058368132</t>
+          <t>9786056711329</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Kurdu</t>
+          <t>Lila</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058368118</t>
+          <t>9786056696404</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Öyle Gittiler ki</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789752454026</t>
+          <t>9786056711381</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Beraber Susalım</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056696435</t>
+          <t>9786056696442</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğanlar</t>
+          <t>Baş Belası</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058368194</t>
+          <t>9789752454354</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>8 Yaşındaki Adam</t>
+          <t>Kara Kutu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058368187</t>
+          <t>9786056696497</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Annem Bir Psikolog</t>
+          <t>Pişmanlıklar Sonbaharda Başlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058368170</t>
+          <t>9786056696480</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Ben</t>
+          <t>Basit ve Mutlu Yaşam</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058368163</t>
+          <t>9786058368132</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa: Satuk Buğra Han</t>
+          <t>Göklerin Kurdu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058368149</t>
+          <t>9786058368118</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Perşembe Anneleri</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>175</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058368156</t>
+          <t>9789752454026</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuk Gelişir Dünya Değişir</t>
+          <t>Beraber Susalım</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058368125</t>
+          <t>9786056696435</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık Öyküleri</t>
+          <t>Küllerinden Doğanlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056711305</t>
+          <t>9786058368194</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kendine Mavi Bak</t>
+          <t>8 Yaşındaki Adam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056696411</t>
+          <t>9786058368187</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kirlenmiş</t>
+          <t>Eyvah Annem Bir Psikolog</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058368101</t>
+          <t>9786058368170</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kuş</t>
+          <t>Aynadaki Ben</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752454859</t>
+          <t>9786058368163</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Nasıl Başardılar?</t>
+          <t>Karanlıktan Aydınlığa: Satuk Buğra Han</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>275</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789752454972</t>
+          <t>9786058368149</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Katla Cüzdana Koy</t>
+          <t>Perşembe Anneleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789752454781</t>
+          <t>9786058368156</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Her İnsan Bir Şiirdir</t>
+          <t>Bir Çocuk Gelişir Dünya Değişir</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789752454996</t>
+          <t>9786058368125</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hava Pilot Yüzbaşı Cengiz Topel</t>
+          <t>Kahramanlık Öyküleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789752454767</t>
+          <t>9786056711305</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Allah’ı Arayan İmam</t>
+          <t>Kendine Mavi Bak</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789752454712</t>
+          <t>9786056696411</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Kirlenmiş</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789752454705</t>
+          <t>9786058368101</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Keskin</t>
+          <t>Bizim Kuş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752454835</t>
+          <t>9789752454859</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Zahir</t>
+          <t>Amerika’da Nasıl Başardılar?</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752454903</t>
+          <t>9789752454972</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Aynalı</t>
+          <t>Zamanı Katla Cüzdana Koy</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752454736</t>
+          <t>9789752454781</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İki Asırdan Akılda Kalanlar</t>
+          <t>Her İnsan Bir Şiirdir</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789752454873</t>
+          <t>9789752454996</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Bilim Diyarında</t>
+          <t>Hava Pilot Yüzbaşı Cengiz Topel</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789752454927</t>
+          <t>9789752454767</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Allah’ı Arayan İmam</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752454910</t>
+          <t>9789752454712</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kopuk Uçurtma</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752454934</t>
+          <t>9789752454705</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İmece</t>
+          <t>Keskin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789752454958</t>
+          <t>9789752454835</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Anılarım</t>
+          <t>Zahir</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752454880</t>
+          <t>9789752454903</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Aynalı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752454989</t>
+          <t>9789752454736</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hanım Olmak</t>
+          <t>İki Asırdan Akılda Kalanlar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752454743</t>
+          <t>9789752454873</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Yekta</t>
+          <t>Keloğlan Bilim Diyarında</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752454750</t>
+          <t>9789752454927</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Uyanış - Yarı Tanrıça</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752454552</t>
+          <t>9789752454910</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yarı Tanrıça Dönüşüm</t>
+          <t>Kopuk Uçurtma</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752454644</t>
+          <t>9789752454934</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zafer</t>
+          <t>İmece</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752454507</t>
+          <t>9789752454958</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Servet-i Fünun ve Fecr-i Ati Dönemlerinden Özgün Psikoportreler</t>
+          <t>Anılarım</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752454477</t>
+          <t>9789752454880</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatından Renkli Psikoportreler</t>
+          <t>Gülderen</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752454514</t>
+          <t>9789752454989</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatından Zıt Kutupların Psikoportreleri</t>
+          <t>Küçük Hanım Olmak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752454484</t>
+          <t>9789752454743</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Türk Edebiyatından Psikoportreler</t>
+          <t>Aşk-ı Yekta</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752454491</t>
+          <t>9789752454750</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Milli Edebiyat Döneminden Elit Psikoportreler</t>
+          <t>Uyanış - Yarı Tanrıça</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752454842</t>
+          <t>9789752454552</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bir Takım Meseleler</t>
+          <t>Yarı Tanrıça Dönüşüm</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752454798</t>
+          <t>9789752454644</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Geymene'den Belediyeye</t>
+          <t>Beyaz Zafer</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752454828</t>
+          <t>9789752454507</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Lütfen Bizi Eğit</t>
+          <t>Tanzimat Servet-i Fünun ve Fecr-i Ati Dönemlerinden Özgün Psikoportreler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752454866</t>
+          <t>9789752454477</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Paramatör</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatından Renkli Psikoportreler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789752454811</t>
+          <t>9789752454514</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Farklı Gelişen Çocuğum Vardı</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatından Zıt Kutupların Psikoportreleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752454255</t>
+          <t>9789752454484</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gibi Düşün Yetişkin Gibi Karar Ver</t>
+          <t>Son Dönem Türk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752454675</t>
+          <t>9789752454491</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kabul - Kaderini İyileştirmek</t>
+          <t>Milli Edebiyat Döneminden Elit Psikoportreler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789752454699</t>
+          <t>9789752454842</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Azap</t>
+          <t>Bir Takım Meseleler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789752454583</t>
+          <t>9789752454798</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Pazar</t>
+          <t>Geymene'den Belediyeye</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789752454774</t>
+          <t>9789752454828</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şiircikler</t>
+          <t>Öğretmenim Lütfen Bizi Eğit</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752454569</t>
+          <t>9789752454866</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Zelyana</t>
+          <t>Paramatör</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752454606</t>
+          <t>9789752454811</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Lina’nın Kırmızı Günlüğü</t>
+          <t>Farklı Gelişen Çocuğum Vardı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789752454576</t>
+          <t>9789752454255</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Kadınları</t>
+          <t>Çocuk Gibi Düşün Yetişkin Gibi Karar Ver</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789752454804</t>
+          <t>9789752454675</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kaderimi Ben Seçtim</t>
+          <t>Kabul - Kaderini İyileştirmek</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752454545</t>
+          <t>9789752454699</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Yaşamak</t>
+          <t>Azap</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752454538</t>
+          <t>9789752454583</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Kızları</t>
+          <t>Dördüncü Pazar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752454286</t>
+          <t>9789752454774</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Hadi Bana Baba Yap..</t>
+          <t>Şiircikler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752454620</t>
+          <t>9789752454569</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Sanattan Yansımalar</t>
+          <t>Zelyana</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752454590</t>
+          <t>9789752454606</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikologtan Kendine Notlar</t>
+          <t>Lina’nın Kırmızı Günlüğü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752454637</t>
+          <t>9789752454576</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Doktorun Korona Güncesi</t>
+          <t>Sonbahar Kadınları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752454521</t>
+          <t>9789752454804</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Dalgaları</t>
+          <t>Kaderimi Ben Seçtim</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752454408</t>
+          <t>9789752454545</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Yürekler</t>
+          <t>Dijital Çağda Yaşamak</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752454378</t>
+          <t>9789752454538</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Paydostan Evvel</t>
+          <t>Anneler ve Kızları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752454330</t>
+          <t>9789752454286</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ahfa</t>
+          <t>Hadi Bana Baba Yap..</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789752454231</t>
+          <t>9789752454620</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yangın ve Yaşam</t>
+          <t>Edebiyat ve Sanattan Yansımalar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752454125</t>
+          <t>9789752454590</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bu Aşk Bende Saklı</t>
+          <t>Bir Psikologtan Kendine Notlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>11.11</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258028713</t>
+          <t>9789752454637</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Kalpler</t>
+          <t>Bir Türk Doktorun Korona Güncesi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
+          <t>9789752454521</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Dalgaları</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789752454408</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Ayaz Yürekler</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789752454378</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Paydostan Evvel</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789752454330</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Ahfa</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789752454231</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Yangın ve Yaşam</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789752454125</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Bu Aşk Bende Saklı</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786258028713</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Mühürlü Kalpler</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
           <t>9789752454163</t>
         </is>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Cemre Yemek Yiyor</t>
         </is>
       </c>
-      <c r="C156" s="1">
+      <c r="C163" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>