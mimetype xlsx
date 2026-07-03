--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2470 +85,2545 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255705358</t>
+          <t>9786255705440</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevinç Sepeti</t>
+          <t>Ronarkların Savaşı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255705471</t>
+          <t>9786255705495</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hayati Abi Satranç Masasında</t>
+          <t>Deprem ve Türkiye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255705464</t>
+          <t>9786255705488</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Keçiler Diyarı (Türkçe-İngilizce-Korece)</t>
+          <t>Bir Asperger İle Yaşamak - B.A.Y</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255705419</t>
+          <t>9786255705075</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hayat Ağacının Gölgesindeki Çağrışımlar</t>
+          <t>Beyin Koçuna 100 Soru Cevap 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255705402</t>
+          <t>9786255705280</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazan</t>
+          <t>İyilik İyidir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255705389</t>
+          <t>9786255705358</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Eş Herkesten Önce Gelir</t>
+          <t>Sevinç Sepeti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255705457</t>
+          <t>9786255705471</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bırak ve İlerle</t>
+          <t>Hayati Abi Satranç Masasında</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258028911</t>
+          <t>9786255705464</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bildiğin Her Şeyi Unut</t>
+          <t>Keçiler Diyarı (Türkçe-İngilizce-Korece)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255705150</t>
+          <t>9786255705419</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sonama</t>
+          <t>Hayat Ağacının Gölgesindeki Çağrışımlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255705082</t>
+          <t>9786255705402</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tuvalette Kim Var?</t>
+          <t>Bir Yazan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255705099</t>
+          <t>9786255705389</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ben Hazırım</t>
+          <t>Eş Herkesten Önce Gelir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>175</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255705068</t>
+          <t>9786255705457</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yol Seninle Başlar</t>
+          <t>Bırak ve İlerle</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258028799</t>
+          <t>9786258028911</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Geçinmeye Gönlün Var Mı?</t>
+          <t>Bildiğin Her Şeyi Unut</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258028737</t>
+          <t>9786255705150</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Yaşamak</t>
+          <t>Sonama</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258028775</t>
+          <t>9786255705082</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Din Görevlisi ve Gönüllüsü Olmak</t>
+          <t>Tuvalette Kim Var?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258028744</t>
+          <t>9786255705099</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Dili</t>
+          <t>Ben Hazırım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258028690</t>
+          <t>9786255705068</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Terapi Defteri</t>
+          <t>Yol Seninle Başlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258028683</t>
+          <t>9786258028799</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Kişilik ve İş Dünyası</t>
+          <t>Geçinmeye Gönlün Var Mı?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258028676</t>
+          <t>9786258028737</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Fitness</t>
+          <t>Yeniden Yaşamak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258028669</t>
+          <t>9786258028775</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Böceklerin Anıları</t>
+          <t>Türkiye’de Din Görevlisi ve Gönüllüsü Olmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258028225</t>
+          <t>9786258028744</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vedasızlık</t>
+          <t>Sevginin Dili</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258028331</t>
+          <t>9786258028690</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Ucu</t>
+          <t>Terapi Defteri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258028638</t>
+          <t>9786258028683</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Beden Tipine Göre Çocuk Yetiştirme</t>
+          <t>Metabolik Kişilik ve İş Dünyası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258028645</t>
+          <t>9786258028676</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Evlilik - Sonsuz Aşkın Sırrı</t>
+          <t>Metabolik Fitness</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9756258028614</t>
+          <t>9786258028669</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Ta İçinden</t>
+          <t>Böceklerin Anıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258028652</t>
+          <t>9786258028225</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mobbing Hakkında İnternette Yayınlanmış Mahkeme Kararları</t>
+          <t>Vedasızlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>175</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258028584</t>
+          <t>9786258028331</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Ömür</t>
+          <t>Aklımın Ucu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258028553</t>
+          <t>9786258028638</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Papis</t>
+          <t>Metabolik Beden Tipine Göre Çocuk Yetiştirme</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258028515</t>
+          <t>9786258028645</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıldan Günümüze Kadar Halk Edebiyatından Psikoportreler</t>
+          <t>Metabolik Evlilik - Sonsuz Aşkın Sırrı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258028522</t>
+          <t>9756258028614</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>11. Yüzyıldan 18. Yüzyıla Halk Edebiyatından Psikoportreler</t>
+          <t>Hayatın Ta İçinden</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258028560</t>
+          <t>9786258028652</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ölü Hayaller 1. Cilt</t>
+          <t>Mobbing Hakkında İnternette Yayınlanmış Mahkeme Kararları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258028577</t>
+          <t>9786258028584</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ölü Hayaller 2. Cilt</t>
+          <t>Güzel Bir Ömür</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258028508</t>
+          <t>9786258028553</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Gül</t>
+          <t>Papis</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258028492</t>
+          <t>9786258028515</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düşkünler Diyarı</t>
+          <t>19. Yüzyıldan Günümüze Kadar Halk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258028485</t>
+          <t>9786258028522</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Toprak - Ne Güzel Bir Sığınak</t>
+          <t>11. Yüzyıldan 18. Yüzyıla Halk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258028423</t>
+          <t>9786258028560</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İmam ve Papa - Dikenli Yol</t>
+          <t>Ölü Hayaller 1. Cilt</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258028409</t>
+          <t>9786258028577</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>O Sen Misin?</t>
+          <t>Ölü Hayaller 2. Cilt</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258028386</t>
+          <t>9786258028508</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Hırkası</t>
+          <t>Dikenli Gül</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258028263</t>
+          <t>9786258028492</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım İyiye</t>
+          <t>Düşkünler Diyarı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258028232</t>
+          <t>9786258028485</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hypnotic Network Marketing Hiptonik Ağ Pazarlaması</t>
+          <t>Toprak - Ne Güzel Bir Sığınak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258028256</t>
+          <t>9786258028423</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ruhum Mutlu Kal</t>
+          <t>İmam ve Papa - Dikenli Yol</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258028157</t>
+          <t>9786258028409</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Peri Kızı</t>
+          <t>O Sen Misin?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258028195</t>
+          <t>9786258028386</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Kaderine</t>
+          <t>Sessizlik Hırkası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258028164</t>
+          <t>9786258028263</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kral</t>
+          <t>Adım Adım İyiye</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>175</v>
+        <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258028096</t>
+          <t>9786258028232</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yağmurları</t>
+          <t>Hypnotic Network Marketing Hiptonik Ağ Pazarlaması</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258028034</t>
+          <t>9786258028256</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Evliliğin İlk 50 Yılı Zordur</t>
+          <t>Ruhum Mutlu Kal</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258028041</t>
+          <t>9786258028157</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Peri Kızı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258028102</t>
+          <t>9786258028195</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı</t>
+          <t>Gülümse Kaderine</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789752454897</t>
+          <t>9786258028164</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Uzun Affın Kısası</t>
+          <t>Mutlu Kral</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789752454248</t>
+          <t>9786258028096</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kitabı</t>
+          <t>Hüzün Yağmurları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>7.41</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752454187</t>
+          <t>9786258028034</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Denizin Şairi</t>
+          <t>Evliliğin İlk 50 Yılı Zordur</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789752454415</t>
+          <t>9786258028041</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Demir Şırınga</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752454347</t>
+          <t>9786258028102</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Herkes Gider</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752454385</t>
+          <t>9789752454897</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güzellik İçin Yaşamak</t>
+          <t>Uzun Affın Kısası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752454200</t>
+          <t>9789752454248</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Kadın ve Şiddet</t>
+          <t>Ormanın Kitabı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>175</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056711374</t>
+          <t>9789752454187</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Korel</t>
+          <t>Denizin Şairi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058306417</t>
+          <t>9789752454415</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Örnek Şahsiyeti</t>
+          <t>Demir Şırınga</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752454002</t>
+          <t>9789752454347</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlar</t>
+          <t>Herkes Gider</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752454088</t>
+          <t>9789752454385</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Gezen Kırmızı</t>
+          <t>Güzellik İçin Yaşamak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056711343</t>
+          <t>9789752454200</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Filler ve kuşlar</t>
+          <t>Türk Sinemasında Kadın ve Şiddet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752454323</t>
+          <t>9786056711374</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Lambam</t>
+          <t>Korel</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752454293</t>
+          <t>9786058306417</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Oradan Buradan Psikologtan</t>
+          <t>Peygamberimiz Hz. Muhammed'in Örnek Şahsiyeti</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056711350</t>
+          <t>9789752454002</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Amazon Anneler</t>
+          <t>Beyaz Kanatlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056711367</t>
+          <t>9789752454088</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kaygımı Tanıyorum</t>
+          <t>Okyanusu Gezen Kırmızı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752454095</t>
+          <t>9786056711343</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ubuntu</t>
+          <t>Filler ve kuşlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056696466</t>
+          <t>9789752454323</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kurt Pilot Doruk</t>
+          <t>Lambam</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752454392</t>
+          <t>9789752454293</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Meri'den Mektup Var</t>
+          <t>Oradan Buradan Psikologtan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752454316</t>
+          <t>9786056711350</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hedefteki Adam Erdoğan</t>
+          <t>Amazon Anneler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752454224</t>
+          <t>9786056711367</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>R Kuşağı</t>
+          <t>Kaygımı Tanıyorum</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>11.11</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752454309</t>
+          <t>9789752454095</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kansız - İndigo 1. Kitap</t>
+          <t>Ubuntu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752454149</t>
+          <t>9786056696466</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Derin Duygu Gülistan</t>
+          <t>Kurt Pilot Doruk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752454101</t>
+          <t>9789752454392</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Öğrenci</t>
+          <t>Meri'den Mektup Var</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752454057</t>
+          <t>9789752454316</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sri Lanka'yı Keşfedin</t>
+          <t>Hedefteki Adam Erdoğan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752454040</t>
+          <t>9789752454224</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Roma'da Biz Olsak</t>
+          <t>R Kuşağı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752454453</t>
+          <t>9789752454309</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Annem Demişti Dersin</t>
+          <t>Kansız - İndigo 1. Kitap</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752454439</t>
+          <t>9789752454149</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ben Senin Yaşındayken</t>
+          <t>Derin Duygu Gülistan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752454422</t>
+          <t>9789752454101</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Derun</t>
+          <t>Şampiyon Öğrenci</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752454446</t>
+          <t>9789752454057</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Y Ekseninde Yaşam</t>
+          <t>Sri Lanka'yı Keşfedin</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056696459</t>
+          <t>9789752454040</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuk Ajandası 2017</t>
+          <t>Roma'da Biz Olsak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752454194</t>
+          <t>9789752454453</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Yükselişi</t>
+          <t>Annem Demişti Dersin</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789752454361</t>
+          <t>9789752454439</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizin Derinliklerinden Cumhuriyete</t>
+          <t>Ben Senin Yaşındayken</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789752454170</t>
+          <t>9789752454422</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2018 Basit ve Mutlu Yaşam Ajandası</t>
+          <t>Derun</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>24.07</v>
+        <v>75</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752454019</t>
+          <t>9789752454446</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Dino</t>
+          <t>Y Ekseninde Yaşam</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789752454118</t>
+          <t>9786056696459</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lider Anneler</t>
+          <t>Mutlu Çocuk Ajandası 2017</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752454156</t>
+          <t>9789752454194</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Çağrışım</t>
+          <t>Girişimcinin Yükselişi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789752454064</t>
+          <t>9789752454361</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Düşünceni Değiştir Bedenini Özgürleştir</t>
+          <t>Tarihimizin Derinliklerinden Cumhuriyete</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789752454132</t>
+          <t>9789752454170</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dirhem</t>
+          <t>2018 Basit ve Mutlu Yaşam Ajandası</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>30</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056711329</t>
+          <t>9789752454019</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Lila</t>
+          <t>Sabırsız Dino</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056696404</t>
+          <t>9789752454118</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Öyle Gittiler ki</t>
+          <t>Lider Anneler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056711381</t>
+          <t>9789752454156</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>Çağrışım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056696442</t>
+          <t>9789752454064</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Baş Belası</t>
+          <t>Düşünceni Değiştir Bedenini Özgürleştir</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752454354</t>
+          <t>9789752454132</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kara Kutu</t>
+          <t>Dirhem</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056696497</t>
+          <t>9786056711329</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Pişmanlıklar Sonbaharda Başlar</t>
+          <t>Lila</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056696480</t>
+          <t>9786056696404</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Basit ve Mutlu Yaşam</t>
+          <t>Öyle Gittiler ki</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058368132</t>
+          <t>9786056711381</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Kurdu</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058368118</t>
+          <t>9786056696442</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Baş Belası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>175</v>
+        <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752454026</t>
+          <t>9789752454354</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Beraber Susalım</t>
+          <t>Kara Kutu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056696435</t>
+          <t>9786056696497</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğanlar</t>
+          <t>Pişmanlıklar Sonbaharda Başlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058368194</t>
+          <t>9786056696480</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>8 Yaşındaki Adam</t>
+          <t>Basit ve Mutlu Yaşam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058368187</t>
+          <t>9786058368132</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Annem Bir Psikolog</t>
+          <t>Göklerin Kurdu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058368170</t>
+          <t>9786058368118</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Ben</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058368163</t>
+          <t>9789752454026</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa: Satuk Buğra Han</t>
+          <t>Beraber Susalım</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058368149</t>
+          <t>9786056696435</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Perşembe Anneleri</t>
+          <t>Küllerinden Doğanlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058368156</t>
+          <t>9786058368194</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuk Gelişir Dünya Değişir</t>
+          <t>8 Yaşındaki Adam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058368125</t>
+          <t>9786058368187</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık Öyküleri</t>
+          <t>Eyvah Annem Bir Psikolog</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056711305</t>
+          <t>9786058368170</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kendine Mavi Bak</t>
+          <t>Aynadaki Ben</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056696411</t>
+          <t>9786058368163</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kirlenmiş</t>
+          <t>Karanlıktan Aydınlığa: Satuk Buğra Han</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058368101</t>
+          <t>9786058368149</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kuş</t>
+          <t>Perşembe Anneleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752454859</t>
+          <t>9786058368156</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Nasıl Başardılar?</t>
+          <t>Bir Çocuk Gelişir Dünya Değişir</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752454972</t>
+          <t>9786058368125</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Katla Cüzdana Koy</t>
+          <t>Kahramanlık Öyküleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752454781</t>
+          <t>9786056711305</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Her İnsan Bir Şiirdir</t>
+          <t>Kendine Mavi Bak</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789752454996</t>
+          <t>9786056696411</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hava Pilot Yüzbaşı Cengiz Topel</t>
+          <t>Kirlenmiş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789752454767</t>
+          <t>9786058368101</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Allah’ı Arayan İmam</t>
+          <t>Bizim Kuş</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752454712</t>
+          <t>9789752454859</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Amerika’da Nasıl Başardılar?</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752454705</t>
+          <t>9789752454972</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Keskin</t>
+          <t>Zamanı Katla Cüzdana Koy</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>75</v>
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789752454835</t>
+          <t>9789752454781</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Zahir</t>
+          <t>Her İnsan Bir Şiirdir</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752454903</t>
+          <t>9789752454996</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Aynalı</t>
+          <t>Hava Pilot Yüzbaşı Cengiz Topel</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752454736</t>
+          <t>9789752454767</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İki Asırdan Akılda Kalanlar</t>
+          <t>Allah’ı Arayan İmam</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752454873</t>
+          <t>9789752454712</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Bilim Diyarında</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752454927</t>
+          <t>9789752454705</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Keskin</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752454910</t>
+          <t>9789752454835</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kopuk Uçurtma</t>
+          <t>Zahir</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752454934</t>
+          <t>9789752454903</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İmece</t>
+          <t>Aynalı</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752454958</t>
+          <t>9789752454736</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Anılarım</t>
+          <t>İki Asırdan Akılda Kalanlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752454880</t>
+          <t>9789752454873</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Keloğlan Bilim Diyarında</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752454989</t>
+          <t>9789752454927</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hanım Olmak</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752454743</t>
+          <t>9789752454910</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Yekta</t>
+          <t>Kopuk Uçurtma</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752454750</t>
+          <t>9789752454934</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Uyanış - Yarı Tanrıça</t>
+          <t>İmece</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752454552</t>
+          <t>9789752454958</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yarı Tanrıça Dönüşüm</t>
+          <t>Anılarım</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>175</v>
+        <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752454644</t>
+          <t>9789752454880</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zafer</t>
+          <t>Gülderen</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752454507</t>
+          <t>9789752454989</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Servet-i Fünun ve Fecr-i Ati Dönemlerinden Özgün Psikoportreler</t>
+          <t>Küçük Hanım Olmak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752454477</t>
+          <t>9789752454743</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatından Renkli Psikoportreler</t>
+          <t>Aşk-ı Yekta</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789752454514</t>
+          <t>9789752454750</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatından Zıt Kutupların Psikoportreleri</t>
+          <t>Uyanış - Yarı Tanrıça</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752454484</t>
+          <t>9789752454552</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Türk Edebiyatından Psikoportreler</t>
+          <t>Yarı Tanrıça Dönüşüm</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752454491</t>
+          <t>9789752454644</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Milli Edebiyat Döneminden Elit Psikoportreler</t>
+          <t>Beyaz Zafer</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789752454842</t>
+          <t>9789752454507</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Takım Meseleler</t>
+          <t>Tanzimat Servet-i Fünun ve Fecr-i Ati Dönemlerinden Özgün Psikoportreler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789752454798</t>
+          <t>9789752454477</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Geymene'den Belediyeye</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatından Renkli Psikoportreler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789752454828</t>
+          <t>9789752454514</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Lütfen Bizi Eğit</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatından Zıt Kutupların Psikoportreleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752454866</t>
+          <t>9789752454484</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Paramatör</t>
+          <t>Son Dönem Türk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752454811</t>
+          <t>9789752454491</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Farklı Gelişen Çocuğum Vardı</t>
+          <t>Milli Edebiyat Döneminden Elit Psikoportreler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789752454255</t>
+          <t>9789752454842</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gibi Düşün Yetişkin Gibi Karar Ver</t>
+          <t>Bir Takım Meseleler</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789752454675</t>
+          <t>9789752454798</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kabul - Kaderini İyileştirmek</t>
+          <t>Geymene'den Belediyeye</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752454699</t>
+          <t>9789752454828</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Azap</t>
+          <t>Öğretmenim Lütfen Bizi Eğit</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752454583</t>
+          <t>9789752454866</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Pazar</t>
+          <t>Paramatör</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752454774</t>
+          <t>9789752454811</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şiircikler</t>
+          <t>Farklı Gelişen Çocuğum Vardı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752454569</t>
+          <t>9789752454255</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Zelyana</t>
+          <t>Çocuk Gibi Düşün Yetişkin Gibi Karar Ver</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752454606</t>
+          <t>9789752454675</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Lina’nın Kırmızı Günlüğü</t>
+          <t>Kabul - Kaderini İyileştirmek</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752454576</t>
+          <t>9789752454699</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Kadınları</t>
+          <t>Azap</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752454804</t>
+          <t>9789752454583</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kaderimi Ben Seçtim</t>
+          <t>Dördüncü Pazar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752454545</t>
+          <t>9789752454774</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Yaşamak</t>
+          <t>Şiircikler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752454538</t>
+          <t>9789752454569</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Kızları</t>
+          <t>Zelyana</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752454286</t>
+          <t>9789752454606</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hadi Bana Baba Yap..</t>
+          <t>Lina’nın Kırmızı Günlüğü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789752454620</t>
+          <t>9789752454576</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Sanattan Yansımalar</t>
+          <t>Sonbahar Kadınları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752454590</t>
+          <t>9789752454804</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikologtan Kendine Notlar</t>
+          <t>Kaderimi Ben Seçtim</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752454637</t>
+          <t>9789752454545</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Doktorun Korona Güncesi</t>
+          <t>Dijital Çağda Yaşamak</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752454521</t>
+          <t>9789752454538</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Dalgaları</t>
+          <t>Anneler ve Kızları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752454408</t>
+          <t>9789752454286</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Yürekler</t>
+          <t>Hadi Bana Baba Yap..</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752454378</t>
+          <t>9789752454620</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Paydostan Evvel</t>
+          <t>Edebiyat ve Sanattan Yansımalar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752454330</t>
+          <t>9789752454590</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ahfa</t>
+          <t>Bir Psikologtan Kendine Notlar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789752454231</t>
+          <t>9789752454637</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yangın ve Yaşam</t>
+          <t>Bir Türk Doktorun Korona Güncesi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752454125</t>
+          <t>9789752454521</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bu Aşk Bende Saklı</t>
+          <t>Ruhumun Dalgaları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>11.11</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258028713</t>
+          <t>9789752454408</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Kalpler</t>
+          <t>Ayaz Yürekler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
+          <t>9789752454378</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Paydostan Evvel</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9789752454330</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Ahfa</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789752454231</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Yangın ve Yaşam</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789752454125</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Bu Aşk Bende Saklı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786258028713</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Mühürlü Kalpler</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
           <t>9789752454163</t>
         </is>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Cemre Yemek Yiyor</t>
         </is>
       </c>
-      <c r="C163" s="1">
+      <c r="C168" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>