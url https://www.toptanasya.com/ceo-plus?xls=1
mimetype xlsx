--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,685 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258026184</t>
+          <t>9786258026245</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Hayata Benzer: Yolda Öğrendiklerim</t>
+          <t>Rağmen</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258026191</t>
+          <t>9786258026221</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Genç Olmak</t>
+          <t>Rağmen (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>960</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258026177</t>
+          <t>9786050945560</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Düşündüğünüzden Daha Yakın Teknoloji İş Hayatını, Sanayiyi ve Günlük Hayatımızı Nasıl Dönüştürüyor?</t>
+          <t>TED Konuşmaları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>29.65</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258026153</t>
+          <t>8696602024432</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık Kodu</t>
+          <t>Lean In - Sınırlarını Zorla</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258026146</t>
+          <t>9786258026184</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Finans Bilgeliği</t>
+          <t>Yönetim Hayata Benzer: Yolda Öğrendiklerim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258026108</t>
+          <t>9786258026191</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>MBA - İşletmeler İçin 25 Model</t>
+          <t>Türkiye’de Genç Olmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258026092</t>
+          <t>9786258026177</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Yatırım Tavsiyesidir - Psikolojik Sermaye</t>
+          <t>Gelecek Düşündüğünüzden Daha Yakın Teknoloji İş Hayatını, Sanayiyi ve Günlük Hayatımızı Nasıl Dönüştürüyor?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258026078</t>
+          <t>9786258026153</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Pastayı Büyüt</t>
+          <t>Yaratıcılık Kodu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050968873</t>
+          <t>9786258026146</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ülker’in Global Yolculuğu</t>
+          <t>Finans Bilgeliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>99</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050963359</t>
+          <t>9786258026108</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bırak Deli Desinler</t>
+          <t>MBA - İşletmeler İçin 25 Model</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050950236</t>
+          <t>9786258026092</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yenile</t>
+          <t>Bu Bir Yatırım Tavsiyesidir - Psikolojik Sermaye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>84</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050949162</t>
+          <t>9786258026078</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayallere Ulaşma Rehberi</t>
+          <t>Pastayı Büyüt</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050952070</t>
+          <t>9786050968873</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Açılın Gençler Geliyor</t>
+          <t>Ülker’in Global Yolculuğu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050922998</t>
+          <t>9786050963359</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sen Başla Gerisi Gelir</t>
+          <t>Bırak Deli Desinler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>23.15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050925456</t>
+          <t>9786050950236</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sabah 9’dan Akşam 6’ya Happy Hour</t>
+          <t>Yenile</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>18.52</v>
+        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050918687</t>
+          <t>9786050949162</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023 Lideri</t>
+          <t>Hayallere Ulaşma Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>89</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050920451</t>
+          <t>9786050952070</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gözünü Dört Aç</t>
+          <t>Açılın Gençler Geliyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>32.41</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050934267</t>
+          <t>9786050922998</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Markanızı Nasıl Pişirirsiniz?</t>
+          <t>Sen Başla Gerisi Gelir</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>31.48</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050922868</t>
+          <t>9786050925456</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İş’te Beyniniz</t>
+          <t>Sabah 9’dan Akşam 6’ya Happy Hour</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>30.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050954425</t>
+          <t>9786050918687</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sadeleştir</t>
+          <t>2023 Lideri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>39</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050941128</t>
+          <t>9786050920451</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Değer Odaklı Kurumlar</t>
+          <t>Gözünü Dört Aç</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050937503</t>
+          <t>9786050934267</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafızanın Sırları</t>
+          <t>Markanızı Nasıl Pişirirsiniz?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>56</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050932607</t>
+          <t>9786050922868</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık A.Ş.</t>
+          <t>İş’te Beyniniz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>26.85</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050924237</t>
+          <t>9786050954425</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Thrive : Başarı İçinizdedir</t>
+          <t>Sadeleştir</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>26.85</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050929379</t>
+          <t>9786050941128</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Engel Yolun Kendisidir</t>
+          <t>Değer Odaklı Kurumlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>22.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050946253</t>
+          <t>9786050937503</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler ve Gerçekler</t>
+          <t>Süper Hafızanın Sırları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>99</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050939897</t>
+          <t>9786050932607</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>80/20 Kuralı</t>
+          <t>Yaratıcılık A.Ş.</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050933215</t>
+          <t>9786050924237</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kazanma Hırsı</t>
+          <t>Thrive : Başarı İçinizdedir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25.93</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050951639</t>
+          <t>9786050929379</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hayattaki Zorlukları Yenmek İçin Aynaya Bak ve Kendin Ol</t>
+          <t>Engel Yolun Kendisidir</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>89</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050942224</t>
+          <t>9786050946253</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Alibaba Jack Ma'nın Evi</t>
+          <t>Efsaneler ve Gerçekler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>86</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050926200</t>
+          <t>9786050939897</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Akla ve Kalbe Giden İletişim Yolları</t>
+          <t>80/20 Kuralı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>99</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050920383</t>
+          <t>9786050933215</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Taşlar Yerinden Oynarken - Dijital Pazarlamanın Kuralları</t>
+          <t>Kazanma Hırsı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>99</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050943030</t>
+          <t>9786050951639</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Liderlik Haritası</t>
+          <t>Hayattaki Zorlukları Yenmek İçin Aynaya Bak ve Kendin Ol</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050924411</t>
+          <t>9786050942224</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Patron Değil Lider Ol</t>
+          <t>Alibaba Jack Ma'nın Evi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>38</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050921960</t>
+          <t>9786050926200</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mavi Kuş Dedi Ki</t>
+          <t>Akla ve Kalbe Giden İletişim Yolları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>24.5</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050978674</t>
+          <t>9786050920383</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Yoktur</t>
+          <t>Taşlar Yerinden Oynarken - Dijital Pazarlamanın Kuralları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050981483</t>
+          <t>9786050943030</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Değişime Liderlik Etmek</t>
+          <t>Türkiye’nin Liderlik Haritası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050975314</t>
+          <t>9786050924411</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tam Üstüne Bastın</t>
+          <t>Patron Değil Lider Ol</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>285</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050986761</t>
+          <t>9786050921960</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil İçin Liderlik</t>
+          <t>Küçük Mavi Kuş Dedi Ki</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050983685</t>
+          <t>9786050978674</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Yakalayan Ofisler</t>
+          <t>Tesadüf Yoktur</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050967296</t>
+          <t>9786050981483</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zor Şeyler Hakkında Her Şey</t>
+          <t>Değişime Liderlik Etmek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>86</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050965759</t>
+          <t>9786050975314</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Satışın 21 Sırrı</t>
+          <t>Tam Üstüne Bastın</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>79</v>
+        <v>285</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786050986761</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Nesil İçin Liderlik</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786050983685</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Zamanı Yakalayan Ofisler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786050967296</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Zor Şeyler Hakkında Her Şey</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786050965759</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Satışın 21 Sırrı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786050963960</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Dengeli Liderlik</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C48" s="1">
         <v>89</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>