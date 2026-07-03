--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -169,141 +169,141 @@
         <is>
           <t>9786258026184</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yönetim Hayata Benzer: Yolda Öğrendiklerim</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258026191</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Genç Olmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258026177</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Gelecek Düşündüğünüzden Daha Yakın Teknoloji İş Hayatını, Sanayiyi ve Günlük Hayatımızı Nasıl Dönüştürüyor?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258026153</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yaratıcılık Kodu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258026146</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Finans Bilgeliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258026108</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>MBA - İşletmeler İçin 25 Model</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258026092</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bu Bir Yatırım Tavsiyesidir - Psikolojik Sermaye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258026078</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Pastayı Büyüt</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786050968873</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ülker’in Global Yolculuğu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786050963359</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -319,51 +319,51 @@
         <is>
           <t>9786050950236</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Yenile</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786050949162</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hayallere Ulaşma Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786050952070</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Açılın Gençler Geliyor</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786050922998</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -544,51 +544,51 @@
         <is>
           <t>9786050946253</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Efsaneler ve Gerçekler</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786050939897</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>80/20 Kuralı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>395</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786050933215</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kazanma Hırsı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786050951639</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
@@ -709,66 +709,66 @@
         <is>
           <t>9786050981483</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Değişime Liderlik Etmek</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786050975314</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Tam Üstüne Bastın</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786050986761</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Yeni Nesil İçin Liderlik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>290</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786050983685</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Zamanı Yakalayan Ofisler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786050967296</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>