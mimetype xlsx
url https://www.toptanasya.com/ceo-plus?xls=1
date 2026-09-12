--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,745 +85,775 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258026245</t>
+          <t>9786258026269</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rağmen</t>
+          <t>Büyük Marka Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>560</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258026221</t>
+          <t>9786258026252</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rağmen (Ciltli)</t>
+          <t>Günlük Hayatta 80/20</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>960</v>
+        <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050945560</t>
+          <t>9786258026245</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>TED Konuşmaları</t>
+          <t>Rağmen</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>29.65</v>
+        <v>560</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8696602024432</t>
+          <t>9786258026221</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Lean In - Sınırlarını Zorla</t>
+          <t>Rağmen (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>42</v>
+        <v>960</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258026184</t>
+          <t>9786050945560</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Hayata Benzer: Yolda Öğrendiklerim</t>
+          <t>TED Konuşmaları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>29.65</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258026191</t>
+          <t>8696602024432</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Genç Olmak</t>
+          <t>Lean In - Sınırlarını Zorla</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>425</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258026177</t>
+          <t>9786258026184</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Düşündüğünüzden Daha Yakın Teknoloji İş Hayatını, Sanayiyi ve Günlük Hayatımızı Nasıl Dönüştürüyor?</t>
+          <t>Yönetim Hayata Benzer: Yolda Öğrendiklerim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258026153</t>
+          <t>9786258026191</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık Kodu</t>
+          <t>Türkiye’de Genç Olmak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258026146</t>
+          <t>9786258026177</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Finans Bilgeliği</t>
+          <t>Gelecek Düşündüğünüzden Daha Yakın Teknoloji İş Hayatını, Sanayiyi ve Günlük Hayatımızı Nasıl Dönüştürüyor?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258026108</t>
+          <t>9786258026153</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>MBA - İşletmeler İçin 25 Model</t>
+          <t>Yaratıcılık Kodu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258026092</t>
+          <t>9786258026146</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Yatırım Tavsiyesidir - Psikolojik Sermaye</t>
+          <t>Finans Bilgeliği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258026078</t>
+          <t>9786258026108</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Pastayı Büyüt</t>
+          <t>MBA - İşletmeler İçin 25 Model</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>560</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050968873</t>
+          <t>9786258026092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ülker’in Global Yolculuğu</t>
+          <t>Bu Bir Yatırım Tavsiyesidir - Psikolojik Sermaye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>99</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050963359</t>
+          <t>9786258026078</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bırak Deli Desinler</t>
+          <t>Pastayı Büyüt</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>560</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050950236</t>
+          <t>9786050968873</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yenile</t>
+          <t>Ülker’in Global Yolculuğu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050949162</t>
+          <t>9786050963359</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayallere Ulaşma Rehberi</t>
+          <t>Bırak Deli Desinler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>360</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050952070</t>
+          <t>9786050950236</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Açılın Gençler Geliyor</t>
+          <t>Yenile</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>99</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050922998</t>
+          <t>9786050949162</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sen Başla Gerisi Gelir</t>
+          <t>Hayallere Ulaşma Rehberi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>23.15</v>
+        <v>360</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050925456</t>
+          <t>9786050952070</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sabah 9’dan Akşam 6’ya Happy Hour</t>
+          <t>Açılın Gençler Geliyor</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>18.52</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050918687</t>
+          <t>9786050922998</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023 Lideri</t>
+          <t>Sen Başla Gerisi Gelir</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050920451</t>
+          <t>9786050925456</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gözünü Dört Aç</t>
+          <t>Sabah 9’dan Akşam 6’ya Happy Hour</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050934267</t>
+          <t>9786050918687</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Markanızı Nasıl Pişirirsiniz?</t>
+          <t>2023 Lideri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>31.48</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050922868</t>
+          <t>9786050920451</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İş’te Beyniniz</t>
+          <t>Gözünü Dört Aç</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>30.56</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050954425</t>
+          <t>9786050934267</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sadeleştir</t>
+          <t>Markanızı Nasıl Pişirirsiniz?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>39</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050941128</t>
+          <t>9786050922868</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Değer Odaklı Kurumlar</t>
+          <t>İş’te Beyniniz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050937503</t>
+          <t>9786050954425</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafızanın Sırları</t>
+          <t>Sadeleştir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>56</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050932607</t>
+          <t>9786050941128</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık A.Ş.</t>
+          <t>Değer Odaklı Kurumlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>26.85</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050924237</t>
+          <t>9786050937503</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Thrive : Başarı İçinizdedir</t>
+          <t>Süper Hafızanın Sırları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>26.85</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050929379</t>
+          <t>9786050932607</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Engel Yolun Kendisidir</t>
+          <t>Yaratıcılık A.Ş.</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>22.5</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050946253</t>
+          <t>9786050924237</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler ve Gerçekler</t>
+          <t>Thrive : Başarı İçinizdedir</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>99</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050939897</t>
+          <t>9786050929379</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>80/20 Kuralı</t>
+          <t>Engel Yolun Kendisidir</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>395</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050933215</t>
+          <t>9786050946253</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kazanma Hırsı</t>
+          <t>Efsaneler ve Gerçekler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25.93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050951639</t>
+          <t>9786050939897</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hayattaki Zorlukları Yenmek İçin Aynaya Bak ve Kendin Ol</t>
+          <t>80/20 Kuralı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>89</v>
+        <v>395</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050942224</t>
+          <t>9786050933215</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Alibaba Jack Ma'nın Evi</t>
+          <t>Kazanma Hırsı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>86</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050926200</t>
+          <t>9786050951639</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Akla ve Kalbe Giden İletişim Yolları</t>
+          <t>Hayattaki Zorlukları Yenmek İçin Aynaya Bak ve Kendin Ol</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050920383</t>
+          <t>9786050942224</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Taşlar Yerinden Oynarken - Dijital Pazarlamanın Kuralları</t>
+          <t>Alibaba Jack Ma'nın Evi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050943030</t>
+          <t>9786050926200</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Liderlik Haritası</t>
+          <t>Akla ve Kalbe Giden İletişim Yolları</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050924411</t>
+          <t>9786050920383</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Patron Değil Lider Ol</t>
+          <t>Taşlar Yerinden Oynarken - Dijital Pazarlamanın Kuralları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>38</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050921960</t>
+          <t>9786050943030</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mavi Kuş Dedi Ki</t>
+          <t>Türkiye’nin Liderlik Haritası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>24.5</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050978674</t>
+          <t>9786050924411</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Yoktur</t>
+          <t>Patron Değil Lider Ol</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>99</v>
+        <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050981483</t>
+          <t>9786050921960</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Değişime Liderlik Etmek</t>
+          <t>Küçük Mavi Kuş Dedi Ki</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050975314</t>
+          <t>9786050978674</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tam Üstüne Bastın</t>
+          <t>Tesadüf Yoktur</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050986761</t>
+          <t>9786050981483</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil İçin Liderlik</t>
+          <t>Değişime Liderlik Etmek</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>395</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050983685</t>
+          <t>9786050975314</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Yakalayan Ofisler</t>
+          <t>Tam Üstüne Bastın</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>99</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050967296</t>
+          <t>9786050986761</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zor Şeyler Hakkında Her Şey</t>
+          <t>Yeni Nesil İçin Liderlik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>86</v>
+        <v>395</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050965759</t>
+          <t>9786050983685</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Satışın 21 Sırrı</t>
+          <t>Zamanı Yakalayan Ofisler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>79</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
+          <t>9786050967296</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Zor Şeyler Hakkında Her Şey</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786050965759</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Satışın 21 Sırrı</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
           <t>9786050963960</t>
         </is>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Dengeli Liderlik</t>
         </is>
       </c>
-      <c r="C48" s="1">
+      <c r="C50" s="1">
         <v>89</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>