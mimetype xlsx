--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,6370 +85,6550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255865458</t>
+          <t>9786255865748</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
+          <t>Patent Hikayeleri 2 - Emekten İnovasyona Uzanan Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255865441</t>
+          <t>9786255865656</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kariyerime Doğru Adımlar</t>
+          <t>Patent Hikayeleri 1 - İhtiyaçtan Doğan İcatların Gerçek Öyküleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>315</v>
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255865434</t>
+          <t>9786255865779</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Atlasın Kızları</t>
+          <t>Konut Satışının Anatomisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255865427</t>
+          <t>9786255865762</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yaşam Tasarımı</t>
+          <t>Malum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255865335</t>
+          <t>9786255865786</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>CEO Gibi Düşün</t>
+          <t>Gen-Z İle Yüksek Performans Kültürü Yaratmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255865366</t>
+          <t>9786255865755</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
+          <t>Yapay Zeka Devrimi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>325</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255865342</t>
+          <t>9786255865670</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kritik Kütle</t>
+          <t>Istırap</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255865373</t>
+          <t>9786255865663</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hatasız Lider Olmaz</t>
+          <t>Meğersem Güneş Hep Balçıkla Sıvanırmış</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255865410</t>
+          <t>9786255865588</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Agentic Şirket</t>
+          <t>Anemonlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>315</v>
+        <v>330</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255865403</t>
+          <t>9786255865649</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>123 Liderlik Mühendisliği</t>
+          <t>Geleceğin Dünyasında Patent</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>485</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255865359</t>
+          <t>9786255865571</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Temel Matematik</t>
+          <t>Kronos Bilgeliği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>460</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255865328</t>
+          <t>9786255865564</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İlişki Frekansı</t>
+          <t>Beyaz Yakanın Dört Mevsimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255865236</t>
+          <t>9786255865458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yeterince İyi Değilim Sandım</t>
+          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255865243</t>
+          <t>9786255865441</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Reçeteye Mizah Ekledim</t>
+          <t>Kariyerime Doğru Adımlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255865250</t>
+          <t>9786255865434</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yolu</t>
+          <t>Atlasın Kızları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256313880</t>
+          <t>9786255865427</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçekleri</t>
+          <t>Stratejik Yaşam Tasarımı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256313897</t>
+          <t>9786255865335</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>CEO Gibi Düşün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256313903</t>
+          <t>9786255865366</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Sarıl Kendine</t>
+          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256313910</t>
+          <t>9786255865342</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>Kritik Kütle</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259674650</t>
+          <t>9786255865373</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sabır ve Emek</t>
+          <t>Hatasız Lider Olmaz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255865137</t>
+          <t>9786255865410</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>90 Günde Yazma Rehberi</t>
+          <t>Agentic Şirket</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255865144</t>
+          <t>9786255865403</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kitabım Çok Satar Mı?</t>
+          <t>123 Liderlik Mühendisliği</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>485</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255865151</t>
+          <t>9786255865359</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
+          <t>Temel Matematik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255865090</t>
+          <t>9786255865328</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mucize Hafta Planlayıcı</t>
+          <t>İlişki Frekansı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>740</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255865120</t>
+          <t>9786255865236</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayatımı Kendim Boyadım</t>
+          <t>Yeterince İyi Değilim Sandım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255865069</t>
+          <t>9786255865243</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>Reçeteye Mizah Ekledim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>385</v>
+        <v>295</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255865076</t>
+          <t>9786255865250</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada Ergen Şirketler</t>
+          <t>Dönüş Yolu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255865083</t>
+          <t>9786256313880</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Beni En Çok Ben İncittim</t>
+          <t>Kar Çiçekleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>255</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255865052</t>
+          <t>9786256313897</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sadece Yap</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256313965</t>
+          <t>9786256313903</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kartları</t>
+          <t>Sıkı Sarıl Kendine</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>777</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256313958</t>
+          <t>9786256313910</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müminizm</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256313941</t>
+          <t>9786259674650</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
+          <t>Sabır ve Emek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>370</v>
+        <v>295</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256313675</t>
+          <t>9786255865137</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Giysiler</t>
+          <t>90 Günde Yazma Rehberi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256313934</t>
+          <t>9786255865144</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Toz ve Zaman</t>
+          <t>Kitabım Çok Satar Mı?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256313927</t>
+          <t>9786255865151</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Lideri Uyandır</t>
+          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256313798</t>
+          <t>9786255865090</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Entrepreneurship And Crowdfunding</t>
+          <t>Mucize Hafta Planlayıcı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>440</v>
+        <v>740</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256313873</t>
+          <t>9786255865120</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
+          <t>Hayatımı Kendim Boyadım</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256313866</t>
+          <t>9786255865069</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kullanma Kılavuzu</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>385</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256313620</t>
+          <t>9786255865076</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kabil</t>
+          <t>Değişen Dünyada Ergen Şirketler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>690</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256313682</t>
+          <t>9786255865083</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Özsöz/Aforizmalar-3</t>
+          <t>Beni En Çok Ben İncittim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>215</v>
+        <v>255</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256313705</t>
+          <t>9786255865052</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
+          <t>Sadece Yap</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256313613</t>
+          <t>9786256313965</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Sarkaç Kartları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>790</v>
+        <v>777</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256313712</t>
+          <t>9786256313958</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Aşk Rehberi</t>
+          <t>Müminizm</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256313699</t>
+          <t>9786256313941</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Fısıltılar</t>
+          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256313644</t>
+          <t>9786256313675</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilenciden Arta Kalan</t>
+          <t>Zamansız Giysiler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256313651</t>
+          <t>9786256313934</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Masallar</t>
+          <t>Toz ve Zaman</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256313668</t>
+          <t>9786256313927</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse İle Herkesin Hikayesi</t>
+          <t>İçindeki Lideri Uyandır</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256313606</t>
+          <t>9786256313798</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Deli Sarpa</t>
+          <t>Entrepreneurship And Crowdfunding</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>295</v>
+        <v>440</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256313637</t>
+          <t>9786256313873</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Kurtuluş</t>
+          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256313576</t>
+          <t>9786256313866</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
+          <t>Hayatı Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256313552</t>
+          <t>9786256313620</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Mavi Vatan</t>
+          <t>Ahmet Kabil</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>690</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256313491</t>
+          <t>9786256313682</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yunus Diliyle Satış</t>
+          <t>Özsöz/Aforizmalar-3</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256313484</t>
+          <t>9786256313705</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin İnsan Kaynakları</t>
+          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256313392</t>
+          <t>9786256313613</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>900</v>
+        <v>790</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256313477</t>
+          <t>9786256313712</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
+          <t>Kuantum Aşk Rehberi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>485</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256425224</t>
+          <t>9786256313699</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ertelemeden Önce Son Çıkış</t>
+          <t>Tılsımlı Fısıltılar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256313354</t>
+          <t>9786256313644</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sürdürülebilirlik</t>
+          <t>Bir Dilenciden Arta Kalan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256313347</t>
+          <t>9786256313651</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kökten İyileşme</t>
+          <t>Zamansız Masallar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>345</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256313378</t>
+          <t>9786256313668</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Evren Beni Dinliyor</t>
+          <t>Hiç Kimse İle Herkesin Hikayesi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256313361</t>
+          <t>9786256313606</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İki Adın Öyküsü</t>
+          <t>Deli Sarpa</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256313118</t>
+          <t>9786256313637</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
+          <t>Kaos ve Kurtuluş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>295</v>
+        <v>225</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256313101</t>
+          <t>9786256313576</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
+          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>390</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256313057</t>
+          <t>9786256313552</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynin Sihirli Yolculuğu</t>
+          <t>Türkiye ve Mavi Vatan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256313071</t>
+          <t>9786256313491</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
+          <t>Yunus Diliyle Satış</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>295</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256313064</t>
+          <t>9786256313484</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
+          <t>Geleceğin İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256313095</t>
+          <t>9786256313392</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hatırladığım Sonbahar</t>
+          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>135</v>
+        <v>900</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256313040</t>
+          <t>9786256313477</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
+          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>285</v>
+        <v>485</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256313033</t>
+          <t>9786256425224</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>CX Dünyası ve Geleceği (Ciltli)</t>
+          <t>Ertelemeden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>2250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256425675</t>
+          <t>9786256313354</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Zengin Olamadım?</t>
+          <t>Sosyal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256425941</t>
+          <t>9786256313347</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Değişimin Anahtarı</t>
+          <t>Kökten İyileşme</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>170</v>
+        <v>345</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256425989</t>
+          <t>9786256313378</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Deliyi Yaratan Zaman</t>
+          <t>Eyvah! Evren Beni Dinliyor</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256313026</t>
+          <t>9786256313361</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Bazlı Kitlesel Fonlama</t>
+          <t>İki Adın Öyküsü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>440</v>
+        <v>195</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256425965</t>
+          <t>9786256313118</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256425804</t>
+          <t>9786256313101</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Vur Ama Öldürme</t>
+          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256425958</t>
+          <t>9786256313057</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Hayat Terapisi</t>
+          <t>Ebeveynin Sihirli Yolculuğu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256425811</t>
+          <t>9786256313071</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Bir Kimyacı</t>
+          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>130</v>
+        <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256425798</t>
+          <t>9786256313064</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Girişimci Kafasıyla Düşün</t>
+          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256425781</t>
+          <t>9786256313095</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
+          <t>Hatırladığım Sonbahar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256425590</t>
+          <t>9786256313040</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Helikopter Bakışı</t>
+          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256425729</t>
+          <t>9786256313033</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Projesi</t>
+          <t>CX Dünyası ve Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>295</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256425705</t>
+          <t>9786256425675</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hipnozla Dönüşüm Rehberi</t>
+          <t>Nasıl Zengin Olamadım?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256425699</t>
+          <t>9786256425941</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansman Felsefesi</t>
+          <t>Değişimin Anahtarı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256425682</t>
+          <t>9786256425989</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zihnimdekiler</t>
+          <t>Deliyi Yaratan Zaman</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256425712</t>
+          <t>9786256313026</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Kule</t>
+          <t>Sermaye Bazlı Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>295</v>
+        <v>440</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256425613</t>
+          <t>9786256425965</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kendi Sihrini Bulma Defteri</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256425606</t>
+          <t>9786256425804</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Teo ve Manu</t>
+          <t>Vur Ama Öldürme</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>145</v>
+        <v>190</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256425583</t>
+          <t>9786256425958</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulunda Felsefe</t>
+          <t>Hikayelerle Hayat Terapisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256425569</t>
+          <t>9786256425811</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sen Kiloların Değilsin</t>
+          <t>Sıradışı Bir Kimyacı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>265</v>
+        <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256425576</t>
+          <t>9786256425798</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Döngümüz ve Aile Dizimi</t>
+          <t>Girişimci Kafasıyla Düşün</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256425552</t>
+          <t>9786256425781</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Doğumu</t>
+          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256425545</t>
+          <t>9786256425590</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
+          <t>Helikopter Bakışı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>415</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256425514</t>
+          <t>9786256425729</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Herkese Benden Çay</t>
+          <t>Sevgi Projesi</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256425538</t>
+          <t>9786256425705</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Alaçatı’da</t>
+          <t>Hipnozla Dönüşüm Rehberi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>260</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256425507</t>
+          <t>9786256425699</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Panzehir</t>
+          <t>İşletme Finansman Felsefesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>125</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256425477</t>
+          <t>9786256425682</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Lüks Satış Teknikleri</t>
+          <t>Zihnimdekiler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256425439</t>
+          <t>9786256425712</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Diyalogları</t>
+          <t>Kağıttan Kule</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256425422</t>
+          <t>9786256425613</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sadece Evde Kalmışsınız</t>
+          <t>Kendi Sihrini Bulma Defteri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256425385</t>
+          <t>9786256425606</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
+          <t>Teo ve Manu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256425378</t>
+          <t>9786256425583</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İyilik Takımı (Ciltli)</t>
+          <t>Yönetim Kurulunda Felsefe</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>190</v>
+        <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256425323</t>
+          <t>9786256425569</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Akademisi</t>
+          <t>Sen Kiloların Değilsin</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>325</v>
+        <v>265</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256425330</t>
+          <t>9786256425576</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Etnik Pazarlama</t>
+          <t>Yaşam Döngümüz ve Aile Dizimi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256425200</t>
+          <t>9786256425552</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde-2</t>
+          <t>Mucizenin Doğumu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>245</v>
+        <v>320</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256425132</t>
+          <t>9786256425545</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Rune Sembollerinin Uyanışı</t>
+          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>320</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256425194</t>
+          <t>9786256425514</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
+          <t>Herkese Benden Çay</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256425170</t>
+          <t>9786256425538</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
+          <t>Bir Zamanlar Alaçatı’da</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256425156</t>
+          <t>9786256425507</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bizi Biz Yapan Hikayeler</t>
+          <t>Panzehir</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256425019</t>
+          <t>9786256425477</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Satışın NLP'si</t>
+          <t>Lüks Satış Teknikleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>275</v>
+        <v>195</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256425125</t>
+          <t>9786256425439</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Ayak</t>
+          <t>Pandemi Diyalogları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>215</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256425033</t>
+          <t>9786256425422</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Güney Kore Rüyası</t>
+          <t>Sadece Evde Kalmışsınız</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256425026</t>
+          <t>9786256425385</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Esen Kal İyi Yönet</t>
+          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258424980</t>
+          <t>9786256425378</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Güvercinleri</t>
+          <t>İyilik Takımı (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256425002</t>
+          <t>9786256425323</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son</t>
+          <t>Yönetim Akademisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>105</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258424973</t>
+          <t>9786256425330</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yönetimde Farklı Perspektifler</t>
+          <t>Etnik Pazarlama</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258424676</t>
+          <t>9786256425200</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Çocuk Hakları</t>
+          <t>Işığın Peşinde-2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>165</v>
+        <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258424966</t>
+          <t>9786256425132</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Koltukla Zengin Olunur Mu?</t>
+          <t>Rune Sembollerinin Uyanışı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258424614</t>
+          <t>9786256425194</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Herkes Hipnoz Öğrenebilir</t>
+          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258424911</t>
+          <t>9786256425170</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Niyetleri Gerçekleştirme Rehberi</t>
+          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258424850</t>
+          <t>9786256425156</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dijital Bir Adam</t>
+          <t>Bizi Biz Yapan Hikayeler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>115</v>
+        <v>220</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258424751</t>
+          <t>9786256425019</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
+          <t>Satışın NLP'si</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>195</v>
+        <v>275</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258424768</t>
+          <t>9786256425125</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Şifreleri</t>
+          <t>Çıplak Ayak</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258424782</t>
+          <t>9786256425033</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Deneyimi</t>
+          <t>Güney Kore Rüyası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>315</v>
+        <v>195</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258424485</t>
+          <t>9786256425026</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Objektif</t>
+          <t>Esen Kal İyi Yönet</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258424690</t>
+          <t>9786258424980</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
+          <t>Cehennem Güvercinleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>155</v>
+        <v>95</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258424706</t>
+          <t>9786256425002</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Markaların Seyir Defteri</t>
+          <t>İlk ve Son</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>195</v>
+        <v>105</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258424652</t>
+          <t>9786258424973</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Zamanı</t>
+          <t>Yönetimde Farklı Perspektifler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>65</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258424379</t>
+          <t>9786258424676</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kedi Hikayesi</t>
+          <t>Tüm Yönleriyle Çocuk Hakları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>65</v>
+        <v>165</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258424621</t>
+          <t>9786258424966</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
+          <t>Bir Koltukla Zengin Olunur Mu?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>295</v>
+        <v>235</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258424478</t>
+          <t>9786258424614</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Öğreniyorum</t>
+          <t>Herkes Hipnoz Öğrenebilir</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258424096</t>
+          <t>9786258424911</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Cam Kırıkları</t>
+          <t>Niyetleri Gerçekleştirme Rehberi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>105</v>
+        <v>245</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258424492</t>
+          <t>9786258424850</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Zamanı</t>
+          <t>Dijital Bir Adam</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258424461</t>
+          <t>9786258424751</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Olsun</t>
+          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258424508</t>
+          <t>9786258424768</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>CEO Talks</t>
+          <t>Şirketlerin Şifreleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>460</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257264907</t>
+          <t>9786258424782</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Emanetçiler</t>
+          <t>Çalışan Deneyimi</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258424447</t>
+          <t>9786258424485</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Satış Bir İkna Eylemidir</t>
+          <t>Objektif</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>195</v>
+        <v>95</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258424454</t>
+          <t>9786258424690</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bitersem Bitersin</t>
+          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258424171</t>
+          <t>9786258424706</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanının 365 Günü</t>
+          <t>Markaların Seyir Defteri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258424386</t>
+          <t>9786258424652</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Limitlerin Ötesinde</t>
+          <t>İhtimaller Zamanı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>295</v>
+        <v>65</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258424362</t>
+          <t>9786258424379</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Keçi</t>
+          <t>Kedi Hikayesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>185</v>
+        <v>65</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258424324</t>
+          <t>9786258424621</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yalaz</t>
+          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>125</v>
+        <v>295</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258424225</t>
+          <t>9786258424478</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kendinle Tanış Parayla Barış</t>
+          <t>Fransızca Öğreniyorum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258424232</t>
+          <t>9786258424096</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Bir Mucize</t>
+          <t>Dilimde Cam Kırıkları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>185</v>
+        <v>105</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258424256</t>
+          <t>9786258424492</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
+          <t>Yıldız Zamanı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>260</v>
+        <v>110</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258424249</t>
+          <t>9786258424461</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
+          <t>Sağlık Olsun</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>230</v>
+        <v>175</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258424157</t>
+          <t>9786258424508</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>O İlk Alo</t>
+          <t>CEO Talks</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257264860</t>
+          <t>9786257264907</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kalmak Survive</t>
+          <t>Emanetçiler</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>410</v>
+        <v>315</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258424126</t>
+          <t>9786258424447</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Her Gün 1 Adım</t>
+          <t>Satış Bir İkna Eylemidir</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258424164</t>
+          <t>9786258424454</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yarının İşini Yarına Bırakma</t>
+          <t>Bitersem Bitersin</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>410</v>
+        <v>295</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258424119</t>
+          <t>9786258424171</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Turnalar</t>
+          <t>Emlak Danışmanının 365 Günü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>125</v>
+        <v>360</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257264877</t>
+          <t>9786258424386</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>80/20 Satış Pazarlama</t>
+          <t>Limitlerin Ötesinde</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>330</v>
+        <v>295</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257264921</t>
+          <t>9786258424362</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Oyunları</t>
+          <t>Çılgın Keçi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>335</v>
+        <v>185</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257264853</t>
+          <t>9786258424324</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Kokusu</t>
+          <t>Yalaz</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>290</v>
+        <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257264808</t>
+          <t>9786258424225</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yeni Neslin Rotası</t>
+          <t>Kendinle Tanış Parayla Barış</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>130</v>
+        <v>345</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257264846</t>
+          <t>9786258424232</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Victoria'nın Mezarı</t>
+          <t>Her Gün Bir Mucize</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>345</v>
+        <v>185</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257264914</t>
+          <t>9786258424256</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sürdürülebilirlik</t>
+          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257264891</t>
+          <t>9786258424249</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
+          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056973284</t>
+          <t>9786258424157</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
+          <t>O İlk Alo</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052048719</t>
+          <t>9786257264860</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kaktüsler, Dikenler ve Çiçekler</t>
+          <t>Hayatta Kalmak Survive</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>215</v>
+        <v>410</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052048740</t>
+          <t>9786258424126</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Yurttan Sesler</t>
+          <t>Her Gün 1 Adım</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>295</v>
+        <v>360</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052048580</t>
+          <t>9786258424164</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehri Düşünürken: İstanbul</t>
+          <t>Yarının İşini Yarına Bırakma</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>315</v>
+        <v>410</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052048825</t>
+          <t>9786258424119</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
+          <t>Turnalar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>26.5</v>
+        <v>125</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052048627</t>
+          <t>9786257264877</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Engel</t>
+          <t>80/20 Satış Pazarlama</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>355</v>
+        <v>330</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052048870</t>
+          <t>9786257264921</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Barselona</t>
+          <t>Kariyer Oyunları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>155</v>
+        <v>335</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056973215</t>
+          <t>9786257264853</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Hayal Melodileri</t>
+          <t>Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052048450</t>
+          <t>9786257264808</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Heves Önemli Kısmet Şart</t>
+          <t>Yeni Neslin Rotası</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>295</v>
+        <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052048726</t>
+          <t>9786257264846</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Soğan Tadında Notlar</t>
+          <t>Victoria'nın Mezarı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>195</v>
+        <v>345</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052048986</t>
+          <t>9786257264914</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Mümkün</t>
+          <t>Kurumsal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052048511</t>
+          <t>9786257264891</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
+          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052048894</t>
+          <t>9786056973284</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
+          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>260</v>
+        <v>175</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052048672</t>
+          <t>9786052048719</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Fanatik Müşteri Yaratmanın Yolları</t>
+          <t>Kaktüsler, Dikenler ve Çiçekler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052048634</t>
+          <t>9786052048740</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Böyle Şeyler Anlatılmaz</t>
+          <t>Anılarla Yurttan Sesler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052048535</t>
+          <t>9786052048580</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Değer Odaklı Satış</t>
+          <t>Bir Şehri Düşünürken: İstanbul</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052048900</t>
+          <t>9786052048825</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Temas - Diyalog İle Davranış Değişikliği</t>
+          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>195</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052048856</t>
+          <t>9786052048627</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Satış Bilgeliği</t>
+          <t>Altıncı Engel</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>265</v>
+        <v>355</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052048177</t>
+          <t>9786052048870</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
+          <t>Barselona</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>215</v>
+        <v>155</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052048153</t>
+          <t>9786056973215</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Beyin Yönetmeni</t>
+          <t>Hayal Melodileri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>155</v>
+        <v>295</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052048146</t>
+          <t>9786052048450</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ben de Konuşabilirim</t>
+          <t>Heves Önemli Kısmet Şart</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058825017</t>
+          <t>9786052048726</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tuna’dan Sakarya’ya</t>
+          <t>Soğan Tadında Notlar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>17.59</v>
+        <v>195</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786056243608</t>
+          <t>9786052048986</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Aşk Senin Yüzün</t>
+          <t>Her Şey Mümkün</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>160</v>
+        <v>295</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786056243615</t>
+          <t>9786052048511</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şifayı Beklerken</t>
+          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786056243684</t>
+          <t>9786052048894</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Bulutların Ötesinde</t>
+          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786056375163</t>
+          <t>9786052048672</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sizden Biri</t>
+          <t>Fanatik Müşteri Yaratmanın Yolları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058825031</t>
+          <t>9786052048634</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sadece ve Sadece Sevgi</t>
+          <t>Böyle Şeyler Anlatılmaz</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>90</v>
+        <v>195</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786056243653</t>
+          <t>9786052048535</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Şarkısı</t>
+          <t>Değer Odaklı Satış</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058825055</t>
+          <t>9786052048900</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
+          <t>Temas - Diyalog İle Davranış Değişikliği</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786056375125</t>
+          <t>9786052048856</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kadın</t>
+          <t>Satış Bilgeliği</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>120</v>
+        <v>265</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058825062</t>
+          <t>9786052048177</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Yolunda Adım Adım</t>
+          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>120</v>
+        <v>215</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054910359</t>
+          <t>9786052048153</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ev</t>
+          <t>Beyin Yönetmeni</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054910342</t>
+          <t>9786052048146</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Noktası</t>
+          <t>Ben de Konuşabilirim</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054910199</t>
+          <t>9786058825017</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ve Yağmur Denize Yağar</t>
+          <t>Tuna’dan Sakarya’ya</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>190</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054910205</t>
+          <t>9786056243608</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Öykü Yazmak Hikaye Anlatmak</t>
+          <t>Şimdi Aşk Senin Yüzün</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>18.51</v>
+        <v>160</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054910069</t>
+          <t>9786056243615</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dönme Dolap</t>
+          <t>Şifayı Beklerken</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054910311</t>
+          <t>9786056243684</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdi Eşikte Bekleyen</t>
+          <t>Sonsuz Bulutların Ötesinde</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054910304</t>
+          <t>9786056375163</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Felek ve Kukla</t>
+          <t>Sizden Biri</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054910335</t>
+          <t>9786058825031</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sen Cenneti Bulmuşsun</t>
+          <t>Sadece ve Sadece Sevgi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>12.04</v>
+        <v>90</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054910168</t>
+          <t>9786056243653</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Araf'ın Yokluğu</t>
+          <t>Ölümün Şarkısı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054910175</t>
+          <t>9786058825055</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
+          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054910137</t>
+          <t>9786056375125</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Diyalogları</t>
+          <t>Kırmızı Kadın</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054910120</t>
+          <t>9786058825062</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Kariyer Yolunda Adım Adım</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054910151</t>
+          <t>9786054910359</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Satış Küpü</t>
+          <t>Hayal Ev</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>385</v>
+        <v>120</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054910076</t>
+          <t>9786054910342</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Haziran Büyüsü</t>
+          <t>Kaçış Noktası</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054910090</t>
+          <t>9786054910199</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Biş Sessizliğindeki Çığlık</t>
+          <t>Ve Yağmur Denize Yağar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>17.59</v>
+        <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786056375170</t>
+          <t>9786054910205</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Sevdaya Zincir Vurulmaz</t>
+          <t>Öykü Yazmak Hikaye Anlatmak</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>190</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054910021</t>
+          <t>9786054910069</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Alıntı Olmayan Sözler</t>
+          <t>Dönme Dolap</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054910274</t>
+          <t>9786054910311</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kariyerim Gelecek mi?</t>
+          <t>Yüreğimdi Eşikte Bekleyen</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054910250</t>
+          <t>9786054910304</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Efeyiman</t>
+          <t>Felek ve Kukla</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054910267</t>
+          <t>9786054910335</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
+          <t>Sen Cenneti Bulmuşsun</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052048658</t>
+          <t>9786054910168</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Çukurda Bir Sabah</t>
+          <t>Araf'ın Yokluğu</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052048139</t>
+          <t>9786054910175</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>50.93</v>
+        <v>290</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052048108</t>
+          <t>9786054910137</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>El Yapımı Hayat</t>
+          <t>Yalnızlık Diyalogları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>205</v>
+        <v>140</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052048818</t>
+          <t>9786054910120</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Anları</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052048764</t>
+          <t>9786054910151</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Satış Küpü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>210</v>
+        <v>385</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052048566</t>
+          <t>9786054910076</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
+          <t>Haziran Büyüsü</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052048429</t>
+          <t>9786054910090</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Solu-Can</t>
+          <t>Biş Sessizliğindeki Çığlık</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>165</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054910182</t>
+          <t>9786056375170</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yüzleri</t>
+          <t>Sevdaya Zincir Vurulmaz</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052048054</t>
+          <t>9786054910021</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Toplulukları İkna Sanatı</t>
+          <t>Alıntı Olmayan Sözler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>20.37</v>
+        <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052048849</t>
+          <t>9786054910274</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Satış Akademisi</t>
+          <t>Kariyerim Gelecek mi?</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>345</v>
+        <v>160</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052048801</t>
+          <t>9786054910250</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>B Planı</t>
+          <t>Efeyiman</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052048832</t>
+          <t>9786054910267</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektörü Satış El Kitabı</t>
+          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>125</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052048696</t>
+          <t>9786052048658</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
+          <t>Çukurda Bir Sabah</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052048573</t>
+          <t>9786052048139</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>770</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789753490870</t>
+          <t>9786052048108</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sinemacı Gözüyle</t>
+          <t>El Yapımı Hayat</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>27.78</v>
+        <v>205</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052048443</t>
+          <t>9786052048818</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hipnotik Satış</t>
+          <t>Farkındalık Anları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>440</v>
+        <v>165</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052048795</t>
+          <t>9786052048764</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Sokakta Satılmaz</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052048771</t>
+          <t>9786052048566</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
+          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>165</v>
+        <v>115</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052048702</t>
+          <t>9786052048429</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiir</t>
+          <t>Solu-Can</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052048214</t>
+          <t>9786054910182</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Mezeci Çırağı</t>
+          <t>Kadın Yüzleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052048207</t>
+          <t>9786052048054</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İz Yok Vukuat Yok</t>
+          <t>Toplulukları İkna Sanatı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>205</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052048191</t>
+          <t>9786052048849</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğin İşi Yap</t>
+          <t>Satış Akademisi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>265</v>
+        <v>345</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052048160</t>
+          <t>9786052048801</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
+          <t>B Planı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052048047</t>
+          <t>9786052048832</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Detoks</t>
+          <t>Sağlık Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052048016</t>
+          <t>9786052048696</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>10 Yaşında Girişimci Olmak</t>
+          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054910939</t>
+          <t>9786052048573</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Hayata İçten Bakış</t>
+          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>14.81</v>
+        <v>770</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052048023</t>
+          <t>9789753490870</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Başarının Vısa'sı</t>
+          <t>Sinemacı Gözüyle</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>195</v>
+        <v>160</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052048030</t>
+          <t>9786052048443</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
+          <t>Hipnotik Satış</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>145</v>
+        <v>440</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052048733</t>
+          <t>9786052048795</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Camino Günlüğüm</t>
+          <t>Demokrasi Sokakta Satılmaz</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052048665</t>
+          <t>9786052048771</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tercüman</t>
+          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>345</v>
+        <v>165</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052048641</t>
+          <t>9786052048702</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Atölye</t>
+          <t>Ben Şiir</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>215</v>
+        <v>125</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052048467</t>
+          <t>9786052048214</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Önce Kendimi Sattım</t>
+          <t>Mezeci Çırağı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>24.07</v>
+        <v>110</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052048078</t>
+          <t>9786052048207</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Ruhuna Pansuman</t>
+          <t>İz Yok Vukuat Yok</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>110</v>
+        <v>205</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052048603</t>
+          <t>9786052048191</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kulübü</t>
+          <t>Sevdiğin İşi Yap</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>195</v>
+        <v>265</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052048559</t>
+          <t>9786052048160</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İki Dize Arası</t>
+          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>145</v>
+        <v>315</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052048542</t>
+          <t>9786052048047</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın Bir Umut</t>
+          <t>Duygusal Detoks</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052048405</t>
+          <t>9786052048016</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Erkek Atlası</t>
+          <t>10 Yaşında Girişimci Olmak</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>195</v>
+        <v>185</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052048375</t>
+          <t>9786054910939</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Gayrimenkul Yatırımı</t>
+          <t>Hayata İçten Bakış</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>295</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054910847</t>
+          <t>9786052048023</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Damdan Düşen Bilir...</t>
+          <t>Başarının Vısa'sı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>86</v>
+        <v>195</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052048481</t>
+          <t>9786052048030</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ortak Hadi Gel Batalım</t>
+          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>255</v>
+        <v>145</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052048504</t>
+          <t>9786052048733</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ya Patron Duyarsa</t>
+          <t>Camino Günlüğüm</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>145</v>
+        <v>210</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052048498</t>
+          <t>9786052048665</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Dedemden Sonra</t>
+          <t>Tercüman</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>15.74</v>
+        <v>345</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054910977</t>
+          <t>9786052048641</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yukarı Fırat Efsaneleri</t>
+          <t>Atölye</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>145</v>
+        <v>215</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786054910915</t>
+          <t>9786052048467</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Satış Psikolojisi</t>
+          <t>Önce Kendimi Sattım</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>260</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054910878</t>
+          <t>9786052048078</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 2</t>
+          <t>Ruhuna Pansuman</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054910861</t>
+          <t>9786052048603</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 1</t>
+          <t>Mutluluk Kulübü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052048528</t>
+          <t>9786052048559</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Zihin Haritaları</t>
+          <t>İki Dize Arası</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052048252</t>
+          <t>9786052048542</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Zahiri</t>
+          <t>İki Kadın Bir Umut</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052048221</t>
+          <t>9786052048405</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Pardon Patron</t>
+          <t>Erkek Atlası</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>320</v>
+        <v>195</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052048245</t>
+          <t>9786052048375</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İş’te Oyunlaştırma</t>
+          <t>Sorularla Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>210</v>
+        <v>295</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052048061</t>
+          <t>9786054910847</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Geçmemiş</t>
+          <t>Damdan Düşen Bilir...</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>15.74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054910731</t>
+          <t>9786052048481</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Miğferden Saksı</t>
+          <t>Ortak Hadi Gel Batalım</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>190</v>
+        <v>255</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054910748</t>
+          <t>9786052048504</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Eylül'de Doğmak</t>
+          <t>Ya Patron Duyarsa</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054910755</t>
+          <t>9786052048498</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>10 Numara Motivasyon</t>
+          <t>Dedemden Sonra</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>320</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052048436</t>
+          <t>9786054910977</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Mina</t>
+          <t>Yukarı Fırat Efsaneleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>315</v>
+        <v>145</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052048382</t>
+          <t>9786054910915</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Şilte</t>
+          <t>Satış Psikolojisi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>19.44</v>
+        <v>260</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052048238</t>
+          <t>9786054910878</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Gün Gibi Yeniden</t>
+          <t>Tek Vuruşta Satış 2</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>170</v>
+        <v>295</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052048351</t>
+          <t>9786054910861</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>100 Milyonluk Araba</t>
+          <t>Tek Vuruşta Satış 1</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>355</v>
+        <v>295</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052048344</t>
+          <t>9786052048528</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kök - Kişiye Özel Kariyer</t>
+          <t>Zihin Haritaları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>325</v>
+        <v>145</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052048368</t>
+          <t>9786052048252</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kanatların Çırpınışı</t>
+          <t>Zahiri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>285</v>
+        <v>180</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054910823</t>
+          <t>9786052048221</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Koza</t>
+          <t>Pardon Patron</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>77</v>
+        <v>320</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054910816</t>
+          <t>9786052048245</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Özlem'e Mektup</t>
+          <t>İş’te Oyunlaştırma</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>77</v>
+        <v>210</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054910717</t>
+          <t>9786052048061</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kodu</t>
+          <t>Geçmiş Geçmemiş</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>360</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052048276</t>
+          <t>9786054910731</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
+          <t>Miğferden Saksı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052048122</t>
+          <t>9786054910748</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Defteri (Ciltli)</t>
+          <t>Eylül'de Doğmak</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052048085</t>
+          <t>9786054910755</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Koridor</t>
+          <t>10 Numara Motivasyon</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>95</v>
+        <v>320</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054910687</t>
+          <t>9786052048436</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çıkalım Gökyüzüne</t>
+          <t>Mina</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>160</v>
+        <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054910632</t>
+          <t>9786052048382</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Langa</t>
+          <t>Şilte</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>255</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054910656</t>
+          <t>9786052048238</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin Başarısızlık Rehberi</t>
+          <t>Gün Gibi Yeniden</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>295</v>
+        <v>170</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052048399</t>
+          <t>9786052048351</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Tersten Bakmak</t>
+          <t>100 Milyonluk Araba</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>295</v>
+        <v>355</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052048092</t>
+          <t>9786052048344</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Satış Profesyoneli El Kitabı</t>
+          <t>Kök - Kişiye Özel Kariyer</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>120</v>
+        <v>325</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054910984</t>
+          <t>9786052048368</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kitlesel Fonlama</t>
+          <t>Kanatların Çırpınışı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>260</v>
+        <v>285</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054910946</t>
+          <t>9786054910823</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Tayinlerle Anadolu</t>
+          <t>Koza</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>77</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054910854</t>
+          <t>9786054910816</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çaya Kaç Şeker</t>
+          <t>Özlem'e Mektup</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>155</v>
+        <v>77</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054910922</t>
+          <t>9786054910717</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun Paris!</t>
+          <t>Aşkın Kodu</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>32</v>
+        <v>360</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054910953</t>
+          <t>9786052048276</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Şemşi Pasa Paşazı</t>
+          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>260</v>
+        <v>155</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054910793</t>
+          <t>9786052048122</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kahve Falı Sözlüğü</t>
+          <t>Mutluluk Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>9.17</v>
+        <v>195</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054910779</t>
+          <t>9786052048085</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Mümessil Oldum</t>
+          <t>Koridor</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054910571</t>
+          <t>9786054910687</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Alfa'nın Aşk Sırrı</t>
+          <t>Çıkalım Gökyüzüne</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054910441</t>
+          <t>9786054910632</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Kulağına Küpe</t>
+          <t>Langa</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>290</v>
+        <v>255</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054910038</t>
+          <t>9786054910656</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kobinin Gücü</t>
+          <t>Yöneticinin Başarısızlık Rehberi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>55.56</v>
+        <v>295</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786056375194</t>
+          <t>9786052048399</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>4 Adımda Satış</t>
+          <t>Tersten Bakmak</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>120</v>
+        <v>295</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054910007</t>
+          <t>9786052048092</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
+          <t>Satış Profesyoneli El Kitabı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786056243691</t>
+          <t>9786054910984</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde 41 Yıl</t>
+          <t>Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786056243622</t>
+          <t>9786054910946</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Dündar Kılıç - Yakası Karanfilliler</t>
+          <t>Tayinlerle Anadolu</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786058825024</t>
+          <t>9786054910854</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Darb-ı Meselleri Derledim 1</t>
+          <t>Çaya Kaç Şeker</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786056243677</t>
+          <t>9786054910922</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
+          <t>Aşk Olsun Paris!</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>24.07</v>
+        <v>32</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786058825048</t>
+          <t>9786054910953</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
+          <t>Şemşi Pasa Paşazı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>7.87</v>
+        <v>260</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786058825086</t>
+          <t>9786054910793</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Anadolu Fırtınası</t>
+          <t>Kahve Falı Sözlüğü</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>180</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786058825093</t>
+          <t>9786054910779</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Prezervatif</t>
+          <t>Anne Ben Mümessil Oldum</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786056375101</t>
+          <t>9786054910571</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Aliya</t>
+          <t>Alfa'nın Aşk Sırrı</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786056375132</t>
+          <t>9786054910441</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Ağrı’nın Öteki Yüzü</t>
+          <t>Kulağına Küpe</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054910991</t>
+          <t>9786054910038</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Ah Zavallı Erkekler</t>
+          <t>Kobinin Gücü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>185</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052048009</t>
+          <t>9786056375194</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>4 Adımda Satış</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054910892</t>
+          <t>9786054910007</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Maral</t>
+          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054910663</t>
+          <t>9786056243691</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Nöro Satış</t>
+          <t>Gökyüzünde 41 Yıl</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>325</v>
+        <v>340</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054910885</t>
+          <t>9786056243622</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Hikayemin Adı Kırmızı</t>
+          <t>Dündar Kılıç - Yakası Karanfilliler</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>265</v>
+        <v>120</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054910762</t>
+          <t>9786058825024</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İdealist</t>
+          <t>Darb-ı Meselleri Derledim 1</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054910960</t>
+          <t>9786056243677</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Mürdüm Renkli Elbiseler</t>
+          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>12.96</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054910908</t>
+          <t>9786058825048</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Bırak Kalsın Küllerimiz</t>
+          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>115</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054910830</t>
+          <t>9786058825086</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüşümden İzler</t>
+          <t>Avrupa’da Anadolu Fırtınası</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>77</v>
+        <v>180</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054910809</t>
+          <t>9786058825093</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>T-İnsan</t>
+          <t>Aşk ve Prezervatif</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054910670</t>
+          <t>9786056375101</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Çekilin Ben Doktor Değilim</t>
+          <t>Aliya</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054910724</t>
+          <t>9786056375132</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dökün Beni Yıldızlara</t>
+          <t>Ağrı’nın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054910229</t>
+          <t>9786054910991</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
+          <t>Ah Zavallı Erkekler</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054910601</t>
+          <t>9786052048009</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>260</v>
+        <v>110</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054910618</t>
+          <t>9786054910892</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
+          <t>Maral</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786052048184</t>
+          <t>9786054910663</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
+          <t>Nöro Satış</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054910694</t>
+          <t>9786054910885</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Kaygan Zemin</t>
+          <t>Hikayemin Adı Kırmızı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054910700</t>
+          <t>9786054910762</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sonra Değil Şimdi</t>
+          <t>İdealist</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>135</v>
+        <v>230</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054910557</t>
+          <t>9786054910960</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Şekillerle Sudoku</t>
+          <t>Mürdüm Renkli Elbiseler</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054910472</t>
+          <t>9786054910908</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
+          <t>Bırak Kalsın Küllerimiz</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>190</v>
+        <v>115</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054910564</t>
+          <t>9786054910830</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmayı Reddet</t>
+          <t>Yürüyüşümden İzler</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>180</v>
+        <v>77</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054910519</t>
+          <t>9786054910809</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Susmanın İki Yakası</t>
+          <t>T-İnsan</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>120</v>
+        <v>440</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054910281</t>
+          <t>9786054910670</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Gayrimenkul Yatırımı</t>
+          <t>Çekilin Ben Doktor Değilim</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054910236</t>
+          <t>9786054910724</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Üşüyorum</t>
+          <t>Dökün Beni Yıldızlara</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054910083</t>
+          <t>9786054910229</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>50 Yaş Gözüyle</t>
+          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786056375149</t>
+          <t>9786054910601</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Darb- ı Meselleri Derledim - 2</t>
+          <t>Gelincikler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054910434</t>
+          <t>9786054910618</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Kodu - Numeroloji</t>
+          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054910427</t>
+          <t>9786052048184</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Karakalem Aşk</t>
+          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054910328</t>
+          <t>9786054910694</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dair</t>
+          <t>Dikkat Kaygan Zemin</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054910113</t>
+          <t>9786054910700</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ruh'unla Düşün</t>
+          <t>Sonra Değil Şimdi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>20.37</v>
+        <v>135</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054910045</t>
+          <t>9786054910557</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Anla Eylül'ünü İçimin</t>
+          <t>Şekillerle Sudoku</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054910052</t>
+          <t>9786054910472</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Çağrılmayan Yusuf</t>
+          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786056243646</t>
+          <t>9786054910564</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Sihirli Güçleri</t>
+          <t>Yaşlanmayı Reddet</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786056243639</t>
+          <t>9786054910519</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kilitli Sevda</t>
+          <t>Susmanın İki Yakası</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054910588</t>
+          <t>9786054910281</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Can</t>
+          <t>Profesyonel Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054910243</t>
+          <t>9786054910236</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Mührüm Olsun Anka</t>
+          <t>Üşüyorum</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054910106</t>
+          <t>9786054910083</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'dan Dönüş</t>
+          <t>50 Yaş Gözüyle</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>160</v>
+        <v>154</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054910366</t>
+          <t>9786056375149</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Sen</t>
+          <t>Darb- ı Meselleri Derledim - 2</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054910380</t>
+          <t>9786054910434</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Yaşam Kodu - Numeroloji</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054910397</t>
+          <t>9786054910427</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>140 Karakterde Satış</t>
+          <t>Karakalem Aşk</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054910373</t>
+          <t>9786054910328</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Boğazımdaki Yumrular</t>
+          <t>Dair</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>17.13</v>
+        <v>160</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054910298</t>
+          <t>9786054910113</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Fadik</t>
+          <t>Ruh'unla Düşün</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>190</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786056375156</t>
+          <t>9786054910045</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Bedeli Sevgidir</t>
+          <t>Anla Eylül'ünü İçimin</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257908801</t>
+          <t>9786054910052</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İki Teker Bir Kariyer</t>
+          <t>Çağrılmayan Yusuf</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257908719</t>
+          <t>9786056243646</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Biz Sizi Ararız</t>
+          <t>Ruhun Sihirli Güçleri</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786257908825</t>
+          <t>9786056243639</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Gelecekte Satış</t>
+          <t>Kilitli Sevda</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257908818</t>
+          <t>9786054910588</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Başrolde Filiz Akın</t>
+          <t>Aşk-ı Can</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>29</v>
+        <v>160</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257908702</t>
+          <t>9786054910243</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Halkçı Karma-Ekonomi Modeli</t>
+          <t>Mührüm Olsun Anka</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257264693</t>
+          <t>9786054910106</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Şifa Kapıları</t>
+          <t>Balkanlar'dan Dönüş</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>340</v>
+        <v>385</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786257264136</t>
+          <t>9786054910366</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Direksiyonuna Geç</t>
+          <t>Adım Adım Sen</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>475</v>
+        <v>190</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786257264259</t>
+          <t>9786054910380</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>1 Liraya Holding Kurulur mu?</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>165</v>
+        <v>260</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786257264297</t>
+          <t>9786054910397</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Hap</t>
+          <t>140 Karakterde Satış</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786257264686</t>
+          <t>9786054910373</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Sanal Pavyonlar</t>
+          <t>Boğazımdaki Yumrular</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>195</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786257264662</t>
+          <t>9786054910298</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
+          <t>Fadik</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>285</v>
+        <v>190</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257264129</t>
+          <t>9786056375156</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Hikayeler</t>
+          <t>Sevginin Bedeli Sevgidir</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>290</v>
+        <v>90</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257264457</t>
+          <t>9786257908801</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>İki Teker Bir Kariyer</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054910410</t>
+          <t>9786257908719</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
+          <t>Biz Sizi Ararız</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786257264716</t>
+          <t>9786257908825</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Yeni Tanımı</t>
+          <t>Gelecekte Satış</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257264785</t>
+          <t>9786257908818</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Yola Çık</t>
+          <t>Başrolde Filiz Akın</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>170</v>
+        <v>29</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257264082</t>
+          <t>9786257908702</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Start Up Yatırımcısının El Kitabı</t>
+          <t>Halkçı Karma-Ekonomi Modeli</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257264761</t>
+          <t>9786257264693</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Köklere Yolculuk</t>
+          <t>Bedenin Şifa Kapıları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257264839</t>
+          <t>9786257264136</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Yolu</t>
+          <t>Hayatın Direksiyonuna Geç</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>215</v>
+        <v>475</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257264822</t>
+          <t>9786257264259</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
+          <t>1 Liraya Holding Kurulur mu?</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257264112</t>
+          <t>9786257264297</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Albümden Yükselen Sesler</t>
+          <t>Hap</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>265</v>
+        <v>185</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257264440</t>
+          <t>9786257264686</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Melekleri</t>
+          <t>Sanal Pavyonlar</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>230</v>
+        <v>195</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257264075</t>
+          <t>9786257264662</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Benim İzlerim</t>
+          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>235</v>
+        <v>285</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786257264068</t>
+          <t>9786257264129</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Toplantıdan Doğuma</t>
+          <t>Yöneticilere Hikayeler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>235</v>
+        <v>290</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257908672</t>
+          <t>9786257264457</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ötesi Enerji</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>245</v>
+        <v>160</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257264792</t>
+          <t>9786054910410</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Ben’im Alaçatı</t>
+          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257264709</t>
+          <t>9786257264716</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Ekonomisi</t>
+          <t>Zekanın Yeni Tanımı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>415</v>
+        <v>215</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257264754</t>
+          <t>9786257264785</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Aslı’nın Hikayesi</t>
+          <t>Yola Çık</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257264105</t>
+          <t>9786257264082</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Start Up Yatırımcısının El Kitabı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>345</v>
+        <v>230</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257264815</t>
+          <t>9786257264761</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Gerçek</t>
+          <t>Köklere Yolculuk</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>295</v>
+        <v>160</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257264624</t>
+          <t>9786257264839</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Siyon Bilgeleri 1</t>
+          <t>Ruhun Yolu</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>295</v>
+        <v>215</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257023016</t>
+          <t>9786257264822</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Çetesi</t>
+          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257264099</t>
+          <t>9786257264112</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Esnaf Nasıl Olunur?</t>
+          <t>Albümden Yükselen Sesler</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257264013</t>
+          <t>9786257264440</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kent Şiirleri</t>
+          <t>Yalnızlık Melekleri</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786052048979</t>
+          <t>9786257264075</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
+          <t>Benim İzlerim</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257023085</t>
+          <t>9786257264068</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Dijitalde İz Bırakan 100 Lider</t>
+          <t>Toplantıdan Doğuma</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>265</v>
+        <v>235</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257264310</t>
+          <t>9786257908672</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sizlere Ömür</t>
+          <t>Sevgi Ötesi Enerji</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>165</v>
+        <v>245</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257264327</t>
+          <t>9786257264792</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
+          <t>Ben’im Alaçatı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257264280</t>
+          <t>9786257264709</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>İnternet Sır Tutmaz</t>
+          <t>Cesaret Ekonomisi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>235</v>
+        <v>415</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257264303</t>
+          <t>9786257264754</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Aktif Kaderci</t>
+          <t>Aslı’nın Hikayesi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>385</v>
+        <v>140</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257264150</t>
+          <t>9786257264105</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Yogası</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>495</v>
+        <v>345</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257908986</t>
+          <t>9786257264815</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış</t>
+          <t>Soğuk Gerçek</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257908160</t>
+          <t>9786257264624</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Cibinlik</t>
+          <t>Siyon Bilgeleri 1</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>165</v>
+        <v>295</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257908139</t>
+          <t>9786257023016</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İyi ki</t>
+          <t>Mutluluk Çetesi</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>365</v>
+        <v>120</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257023986</t>
+          <t>9786257264099</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Renkli Akvaryum</t>
+          <t>Başarılı Esnaf Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257908696</t>
+          <t>9786257264013</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Esrarı</t>
+          <t>Kent Şiirleri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>480</v>
+        <v>245</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257264471</t>
+          <t>9786052048979</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Engellilerle İletişim</t>
+          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257264570</t>
+          <t>9786257023085</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Plastik Bebek</t>
+          <t>Dijitalde İz Bırakan 100 Lider</t>
         </is>
       </c>
       <c r="C390" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257264594</t>
+          <t>9786257264310</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Liderlik</t>
+          <t>İstanbul Sizlere Ömür</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>245</v>
+        <v>165</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257264631</t>
+          <t>9786257264327</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
+          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>620</v>
+        <v>220</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257264464</t>
+          <t>9786257264280</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Zirvedeki Seni Bul</t>
+          <t>İnternet Sır Tutmaz</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786257908962</t>
+          <t>9786257264303</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Lojistik</t>
+          <t>Aktif Kaderci</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>340</v>
+        <v>385</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257908351</t>
+          <t>9786257264150</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeni Evlilik İsteğiniz Var</t>
+          <t>Bilinç Yogası</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257908177</t>
+          <t>9786257908986</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Kazanma Sanatı</t>
+          <t>Tek Vuruşta Satış</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>265</v>
+        <v>410</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786052048948</t>
+          <t>9786257908160</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Trenli Gelinler</t>
+          <t>Cibinlik</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>255</v>
+        <v>165</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052048955</t>
+          <t>9786257908139</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan Bağırsak</t>
+          <t>İyi ki</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>385</v>
+        <v>365</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257908849</t>
+          <t>9786257023986</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
+          <t>Renkli Akvaryum</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257023863</t>
+          <t>9786257908696</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
+          <t>İsa Mesih'in Esrarı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>175</v>
+        <v>480</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257908832</t>
+          <t>9786257264471</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Fikret Melih</t>
+          <t>Engellilerle İletişim</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257908368</t>
+          <t>9786257264570</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Yeniden Başlat</t>
+          <t>Plastik Bebek</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>355</v>
+        <v>265</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786052048962</t>
+          <t>9786257264594</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Serçe Kuşu</t>
+          <t>Pandemide Liderlik</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>445</v>
+        <v>245</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257023870</t>
+          <t>9786257264631</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Operasyonel Mükemmellik ve Saygı</t>
+          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>345</v>
+        <v>620</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257023887</t>
+          <t>9786257264464</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Zirvedeki Seni Bul</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786056973208</t>
+          <t>9786257908962</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Kentsel Lojistik</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>235</v>
+        <v>340</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786056973222</t>
+          <t>9786257908351</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Gölgeler</t>
+          <t>Bir Yeni Evlilik İsteğiniz Var</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>315</v>
+        <v>175</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786052048993</t>
+          <t>9786257908177</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Nalbant'ın Oğlu</t>
+          <t>Kazanma Sanatı</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>26</v>
+        <v>265</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786052048863</t>
+          <t>9786052048948</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ruh Sağlığında Güzellik</t>
+          <t>Trenli Gelinler</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>345</v>
+        <v>255</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786052048887</t>
+          <t>9786052048955</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Eril Beril'den Afrodit'e</t>
+          <t>Oyunbozan Bağırsak</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>215</v>
+        <v>385</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257023030</t>
+          <t>9786257908849</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Biri Evlilik Mi Dedi ?</t>
+          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>195</v>
+        <v>185</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257023047</t>
+          <t>9786257023863</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Düş Yakamdan</t>
+          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257023054</t>
+          <t>9786257908832</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum</t>
+          <t>Fikret Melih</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786056973239</t>
+          <t>9786257908368</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yağ Sanatı</t>
+          <t>Hayatı Yeniden Başlat</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>195</v>
+        <v>355</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786056973291</t>
+          <t>9786052048962</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Tatil Tadında Kalın</t>
+          <t>Serçe Kuşu</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>365</v>
+        <v>445</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257023078</t>
+          <t>9786257023870</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Saklı Şarkılar</t>
+          <t>Operasyonel Mükemmellik ve Saygı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257023061</t>
+          <t>9786257023887</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Aşılarım Tamam</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786056973253</t>
+          <t>9786056973208</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İçimde Hoşcakaldın</t>
+          <t>İyi Misin?</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>170</v>
+        <v>235</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257023023</t>
+          <t>9786056973222</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Aşina Duygular</t>
+          <t>Düşler ve Gölgeler</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>220</v>
+        <v>315</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786052048931</t>
+          <t>9786052048993</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Seo</t>
+          <t>Nalbant'ın Oğlu</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>185</v>
+        <v>26</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786052048924</t>
+          <t>9786052048863</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Uzmanından Seo</t>
+          <t>Çocuk Ruh Sağlığında Güzellik</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786052048788</t>
+          <t>9786052048887</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>Eril Beril'den Afrodit'e</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>265</v>
+        <v>215</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
+          <t>9786257023030</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Biri Evlilik Mi Dedi ?</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786257023047</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Düş Yakamdan</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786257023054</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Seni Anlıyorum</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786056973239</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Yağ Sanatı</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786056973291</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Tadında Kalın</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786257023078</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Cebimde Saklı Şarkılar</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786257023061</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Aşılarım Tamam</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786056973253</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>İçimde Hoşcakaldın</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786257023023</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Aşina Duygular</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786052048931</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Seo</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786052048924</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Uzmanından Seo</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786052048788</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Pusula</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
           <t>9786255865557</t>
         </is>
       </c>
-      <c r="B423" s="1" t="inlineStr">
+      <c r="B435" s="1" t="inlineStr">
         <is>
           <t>Ellerin Hamurlu Karnın Aç</t>
         </is>
       </c>
-      <c r="C423" s="1">
+      <c r="C435" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>