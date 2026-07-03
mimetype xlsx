--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,6550 +85,6625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255865748</t>
+          <t>9786255865922</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Patent Hikayeleri 2 - Emekten İnovasyona Uzanan Gerçek Öyküler</t>
+          <t>Aşk Kütüphanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255865656</t>
+          <t>9786255865885</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Patent Hikayeleri 1 - İhtiyaçtan Doğan İcatların Gerçek Öyküleri</t>
+          <t>Gerilla Yönetim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>370</v>
+        <v>530</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255865779</t>
+          <t>9786255865908</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Konut Satışının Anatomisi</t>
+          <t>Yapay Zeka Çağında Liderlik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255865762</t>
+          <t>9786255865878</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Malum</t>
+          <t>Adada Bir Sabah</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255865786</t>
+          <t>9786255865892</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gen-Z İle Yüksek Performans Kültürü Yaratmak</t>
+          <t>Psikolojik Astroloji</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>370</v>
+        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255865755</t>
+          <t>9786255865748</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Devrimi</t>
+          <t>Patent Hikayeleri 2 - Emekten İnovasyona Uzanan Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>295</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255865670</t>
+          <t>9786255865656</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Istırap</t>
+          <t>Patent Hikayeleri 1 - İhtiyaçtan Doğan İcatların Gerçek Öyküleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255865663</t>
+          <t>9786255865779</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Meğersem Güneş Hep Balçıkla Sıvanırmış</t>
+          <t>Konut Satışının Anatomisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255865588</t>
+          <t>9786255865762</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Anemonlar</t>
+          <t>Malum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255865649</t>
+          <t>9786255865786</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Dünyasında Patent</t>
+          <t>Gen-Z İle Yüksek Performans Kültürü Yaratmak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255865571</t>
+          <t>9786255865755</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kronos Bilgeliği</t>
+          <t>Yapay Zeka Devrimi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255865564</t>
+          <t>9786255865670</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakanın Dört Mevsimi</t>
+          <t>Istırap</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255865458</t>
+          <t>9786255865663</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
+          <t>Meğersem Güneş Hep Balçıkla Sıvanırmış</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255865441</t>
+          <t>9786255865588</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kariyerime Doğru Adımlar</t>
+          <t>Anemonlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>315</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255865434</t>
+          <t>9786255865649</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Atlasın Kızları</t>
+          <t>Geleceğin Dünyasında Patent</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255865427</t>
+          <t>9786255865571</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yaşam Tasarımı</t>
+          <t>Kronos Bilgeliği</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255865335</t>
+          <t>9786255865564</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>CEO Gibi Düşün</t>
+          <t>Beyaz Yakanın Dört Mevsimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255865366</t>
+          <t>9786255865458</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
+          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255865342</t>
+          <t>9786255865441</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kritik Kütle</t>
+          <t>Kariyerime Doğru Adımlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>390</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255865373</t>
+          <t>9786255865434</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hatasız Lider Olmaz</t>
+          <t>Atlasın Kızları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255865410</t>
+          <t>9786255865427</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Agentic Şirket</t>
+          <t>Stratejik Yaşam Tasarımı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>315</v>
+        <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255865403</t>
+          <t>9786255865335</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>123 Liderlik Mühendisliği</t>
+          <t>CEO Gibi Düşün</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>485</v>
+        <v>310</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255865359</t>
+          <t>9786255865366</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Temel Matematik</t>
+          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255865328</t>
+          <t>9786255865342</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İlişki Frekansı</t>
+          <t>Kritik Kütle</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255865236</t>
+          <t>9786255865373</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeterince İyi Değilim Sandım</t>
+          <t>Hatasız Lider Olmaz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255865243</t>
+          <t>9786255865410</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Reçeteye Mizah Ekledim</t>
+          <t>Agentic Şirket</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255865250</t>
+          <t>9786255865403</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yolu</t>
+          <t>123 Liderlik Mühendisliği</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>485</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256313880</t>
+          <t>9786255865359</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçekleri</t>
+          <t>Temel Matematik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>460</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256313897</t>
+          <t>9786255865328</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>İlişki Frekansı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256313903</t>
+          <t>9786255865236</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Sarıl Kendine</t>
+          <t>Yeterince İyi Değilim Sandım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256313910</t>
+          <t>9786255865243</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>Reçeteye Mizah Ekledim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>295</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259674650</t>
+          <t>9786255865250</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sabır ve Emek</t>
+          <t>Dönüş Yolu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>295</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255865137</t>
+          <t>9786256313880</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>90 Günde Yazma Rehberi</t>
+          <t>Kar Çiçekleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255865144</t>
+          <t>9786256313897</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kitabım Çok Satar Mı?</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255865151</t>
+          <t>9786256313903</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
+          <t>Sıkı Sarıl Kendine</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255865090</t>
+          <t>9786256313910</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mucize Hafta Planlayıcı</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>740</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255865120</t>
+          <t>9786259674650</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayatımı Kendim Boyadım</t>
+          <t>Sabır ve Emek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255865069</t>
+          <t>9786255865137</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>90 Günde Yazma Rehberi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>385</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255865076</t>
+          <t>9786255865144</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada Ergen Şirketler</t>
+          <t>Kitabım Çok Satar Mı?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255865083</t>
+          <t>9786255865151</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Beni En Çok Ben İncittim</t>
+          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>255</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255865052</t>
+          <t>9786255865090</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sadece Yap</t>
+          <t>Mucize Hafta Planlayıcı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>210</v>
+        <v>740</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256313965</t>
+          <t>9786255865120</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kartları</t>
+          <t>Hayatımı Kendim Boyadım</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>777</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256313958</t>
+          <t>9786255865069</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Müminizm</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256313941</t>
+          <t>9786255865076</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
+          <t>Değişen Dünyada Ergen Şirketler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256313675</t>
+          <t>9786255865083</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Giysiler</t>
+          <t>Beni En Çok Ben İncittim</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256313934</t>
+          <t>9786255865052</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Toz ve Zaman</t>
+          <t>Sadece Yap</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256313927</t>
+          <t>9786256313965</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Lideri Uyandır</t>
+          <t>Sarkaç Kartları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>280</v>
+        <v>777</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256313798</t>
+          <t>9786256313958</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Entrepreneurship And Crowdfunding</t>
+          <t>Müminizm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256313873</t>
+          <t>9786256313941</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
+          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256313866</t>
+          <t>9786256313675</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kullanma Kılavuzu</t>
+          <t>Zamansız Giysiler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256313620</t>
+          <t>9786256313934</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kabil</t>
+          <t>Toz ve Zaman</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>690</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256313682</t>
+          <t>9786256313927</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Özsöz/Aforizmalar-3</t>
+          <t>İçindeki Lideri Uyandır</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>215</v>
+        <v>340</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256313705</t>
+          <t>9786256313798</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
+          <t>Entrepreneurship And Crowdfunding</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256313613</t>
+          <t>9786256313873</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>790</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256313712</t>
+          <t>9786256313866</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Aşk Rehberi</t>
+          <t>Hayatı Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256313699</t>
+          <t>9786256313620</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Fısıltılar</t>
+          <t>Ahmet Kabil</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>690</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256313644</t>
+          <t>9786256313682</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilenciden Arta Kalan</t>
+          <t>Özsöz/Aforizmalar-3</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256313651</t>
+          <t>9786256313705</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Masallar</t>
+          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256313668</t>
+          <t>9786256313613</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse İle Herkesin Hikayesi</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>275</v>
+        <v>790</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256313606</t>
+          <t>9786256313712</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Deli Sarpa</t>
+          <t>Kuantum Aşk Rehberi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>295</v>
+        <v>270</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256313637</t>
+          <t>9786256313699</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Kurtuluş</t>
+          <t>Tılsımlı Fısıltılar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256313576</t>
+          <t>9786256313644</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
+          <t>Bir Dilenciden Arta Kalan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256313552</t>
+          <t>9786256313651</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Mavi Vatan</t>
+          <t>Zamansız Masallar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256313491</t>
+          <t>9786256313668</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yunus Diliyle Satış</t>
+          <t>Hiç Kimse İle Herkesin Hikayesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256313484</t>
+          <t>9786256313606</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin İnsan Kaynakları</t>
+          <t>Deli Sarpa</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>470</v>
+        <v>295</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256313392</t>
+          <t>9786256313637</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
+          <t>Kaos ve Kurtuluş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>900</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256313477</t>
+          <t>9786256313576</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
+          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256425224</t>
+          <t>9786256313552</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ertelemeden Önce Son Çıkış</t>
+          <t>Türkiye ve Mavi Vatan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256313354</t>
+          <t>9786256313491</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sürdürülebilirlik</t>
+          <t>Yunus Diliyle Satış</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256313347</t>
+          <t>9786256313484</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kökten İyileşme</t>
+          <t>Geleceğin İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>345</v>
+        <v>470</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256313378</t>
+          <t>9786256313392</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Evren Beni Dinliyor</t>
+          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>900</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256313361</t>
+          <t>9786256313477</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İki Adın Öyküsü</t>
+          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>195</v>
+        <v>485</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256313118</t>
+          <t>9786256425224</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
+          <t>Ertelemeden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>295</v>
+        <v>380</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256313101</t>
+          <t>9786256313354</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
+          <t>Sosyal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256313057</t>
+          <t>9786256313347</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynin Sihirli Yolculuğu</t>
+          <t>Kökten İyileşme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>590</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256313071</t>
+          <t>9786256313378</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
+          <t>Eyvah! Evren Beni Dinliyor</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>295</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256313064</t>
+          <t>9786256313361</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
+          <t>İki Adın Öyküsü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256313095</t>
+          <t>9786256313118</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hatırladığım Sonbahar</t>
+          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256313040</t>
+          <t>9786256313101</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
+          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>285</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256313033</t>
+          <t>9786256313057</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>CX Dünyası ve Geleceği (Ciltli)</t>
+          <t>Ebeveynin Sihirli Yolculuğu</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>2250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256425675</t>
+          <t>9786256313071</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Zengin Olamadım?</t>
+          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256425941</t>
+          <t>9786256313064</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Değişimin Anahtarı</t>
+          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256425989</t>
+          <t>9786256313095</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Deliyi Yaratan Zaman</t>
+          <t>Hatırladığım Sonbahar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256313026</t>
+          <t>9786256313040</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Bazlı Kitlesel Fonlama</t>
+          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>440</v>
+        <v>285</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256425965</t>
+          <t>9786256313033</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>CX Dünyası ve Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>295</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256425804</t>
+          <t>9786256425675</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Vur Ama Öldürme</t>
+          <t>Nasıl Zengin Olamadım?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256425958</t>
+          <t>9786256425941</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Hayat Terapisi</t>
+          <t>Değişimin Anahtarı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256425811</t>
+          <t>9786256425989</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Bir Kimyacı</t>
+          <t>Deliyi Yaratan Zaman</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256425798</t>
+          <t>9786256313026</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Girişimci Kafasıyla Düşün</t>
+          <t>Sermaye Bazlı Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256425781</t>
+          <t>9786256425965</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256425590</t>
+          <t>9786256425804</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Helikopter Bakışı</t>
+          <t>Vur Ama Öldürme</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256425729</t>
+          <t>9786256425958</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Projesi</t>
+          <t>Hikayelerle Hayat Terapisi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>295</v>
+        <v>420</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256425705</t>
+          <t>9786256425811</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hipnozla Dönüşüm Rehberi</t>
+          <t>Sıradışı Bir Kimyacı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>235</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256425699</t>
+          <t>9786256425798</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansman Felsefesi</t>
+          <t>Girişimci Kafasıyla Düşün</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256425682</t>
+          <t>9786256425781</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zihnimdekiler</t>
+          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256425712</t>
+          <t>9786256425590</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Kule</t>
+          <t>Helikopter Bakışı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>295</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256425613</t>
+          <t>9786256425729</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kendi Sihrini Bulma Defteri</t>
+          <t>Sevgi Projesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256425606</t>
+          <t>9786256425705</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Teo ve Manu</t>
+          <t>Hipnozla Dönüşüm Rehberi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>145</v>
+        <v>235</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256425583</t>
+          <t>9786256425699</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulunda Felsefe</t>
+          <t>İşletme Finansman Felsefesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256425569</t>
+          <t>9786256425682</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sen Kiloların Değilsin</t>
+          <t>Zihnimdekiler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256425576</t>
+          <t>9786256425712</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Döngümüz ve Aile Dizimi</t>
+          <t>Kağıttan Kule</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256425552</t>
+          <t>9786256425613</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Doğumu</t>
+          <t>Kendi Sihrini Bulma Defteri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256425545</t>
+          <t>9786256425606</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
+          <t>Teo ve Manu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>415</v>
+        <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256425514</t>
+          <t>9786256425583</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Herkese Benden Çay</t>
+          <t>Yönetim Kurulunda Felsefe</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256425538</t>
+          <t>9786256425569</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Alaçatı’da</t>
+          <t>Sen Kiloların Değilsin</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256425507</t>
+          <t>9786256425576</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Panzehir</t>
+          <t>Yaşam Döngümüz ve Aile Dizimi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256425477</t>
+          <t>9786256425552</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Lüks Satış Teknikleri</t>
+          <t>Mucizenin Doğumu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256425439</t>
+          <t>9786256425545</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Diyalogları</t>
+          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>315</v>
+        <v>415</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256425422</t>
+          <t>9786256425514</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sadece Evde Kalmışsınız</t>
+          <t>Herkese Benden Çay</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>210</v>
+        <v>295</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256425385</t>
+          <t>9786256425538</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
+          <t>Bir Zamanlar Alaçatı’da</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256425378</t>
+          <t>9786256425507</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İyilik Takımı (Ciltli)</t>
+          <t>Panzehir</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>190</v>
+        <v>125</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256425323</t>
+          <t>9786256425477</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Akademisi</t>
+          <t>Lüks Satış Teknikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256425330</t>
+          <t>9786256425439</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Etnik Pazarlama</t>
+          <t>Pandemi Diyalogları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>190</v>
+        <v>315</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256425200</t>
+          <t>9786256425422</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde-2</t>
+          <t>Sadece Evde Kalmışsınız</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>245</v>
+        <v>210</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256425132</t>
+          <t>9786256425385</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Rune Sembollerinin Uyanışı</t>
+          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256425194</t>
+          <t>9786256425378</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
+          <t>İyilik Takımı (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>245</v>
+        <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256425170</t>
+          <t>9786256425323</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
+          <t>Yönetim Akademisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256425156</t>
+          <t>9786256425330</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bizi Biz Yapan Hikayeler</t>
+          <t>Etnik Pazarlama</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256425019</t>
+          <t>9786256425200</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Satışın NLP'si</t>
+          <t>Işığın Peşinde-2</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>275</v>
+        <v>245</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256425125</t>
+          <t>9786256425132</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Ayak</t>
+          <t>Rune Sembollerinin Uyanışı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>215</v>
+        <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256425033</t>
+          <t>9786256425194</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Güney Kore Rüyası</t>
+          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>195</v>
+        <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256425026</t>
+          <t>9786256425170</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Esen Kal İyi Yönet</t>
+          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258424980</t>
+          <t>9786256425156</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Güvercinleri</t>
+          <t>Bizi Biz Yapan Hikayeler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>95</v>
+        <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256425002</t>
+          <t>9786256425019</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son</t>
+          <t>Satışın NLP'si</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>105</v>
+        <v>275</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258424973</t>
+          <t>9786256425125</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yönetimde Farklı Perspektifler</t>
+          <t>Çıplak Ayak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258424676</t>
+          <t>9786256425033</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Çocuk Hakları</t>
+          <t>Güney Kore Rüyası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>165</v>
+        <v>195</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258424966</t>
+          <t>9786256425026</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bir Koltukla Zengin Olunur Mu?</t>
+          <t>Esen Kal İyi Yönet</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>235</v>
+        <v>175</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258424614</t>
+          <t>9786258424980</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Herkes Hipnoz Öğrenebilir</t>
+          <t>Cehennem Güvercinleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>220</v>
+        <v>95</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258424911</t>
+          <t>9786256425002</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Niyetleri Gerçekleştirme Rehberi</t>
+          <t>İlk ve Son</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>245</v>
+        <v>105</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258424850</t>
+          <t>9786258424973</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dijital Bir Adam</t>
+          <t>Yönetimde Farklı Perspektifler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258424751</t>
+          <t>9786258424676</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
+          <t>Tüm Yönleriyle Çocuk Hakları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>195</v>
+        <v>165</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258424768</t>
+          <t>9786258424966</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Şifreleri</t>
+          <t>Bir Koltukla Zengin Olunur Mu?</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>320</v>
+        <v>235</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258424782</t>
+          <t>9786258424614</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Deneyimi</t>
+          <t>Herkes Hipnoz Öğrenebilir</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>315</v>
+        <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258424485</t>
+          <t>9786258424911</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Objektif</t>
+          <t>Niyetleri Gerçekleştirme Rehberi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>95</v>
+        <v>245</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258424690</t>
+          <t>9786258424850</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
+          <t>Dijital Bir Adam</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>155</v>
+        <v>115</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258424706</t>
+          <t>9786258424751</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Markaların Seyir Defteri</t>
+          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258424652</t>
+          <t>9786258424768</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Zamanı</t>
+          <t>Şirketlerin Şifreleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>65</v>
+        <v>320</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258424379</t>
+          <t>9786258424782</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kedi Hikayesi</t>
+          <t>Çalışan Deneyimi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>65</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258424621</t>
+          <t>9786258424485</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
+          <t>Objektif</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>295</v>
+        <v>95</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258424478</t>
+          <t>9786258424690</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Öğreniyorum</t>
+          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>320</v>
+        <v>155</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258424096</t>
+          <t>9786258424706</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Cam Kırıkları</t>
+          <t>Markaların Seyir Defteri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>105</v>
+        <v>195</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258424492</t>
+          <t>9786258424652</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Zamanı</t>
+          <t>İhtimaller Zamanı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258424461</t>
+          <t>9786258424379</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Olsun</t>
+          <t>Kedi Hikayesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>175</v>
+        <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258424508</t>
+          <t>9786258424621</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>CEO Talks</t>
+          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>460</v>
+        <v>295</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257264907</t>
+          <t>9786258424478</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Emanetçiler</t>
+          <t>Fransızca Öğreniyorum</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>315</v>
+        <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258424447</t>
+          <t>9786258424096</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Satış Bir İkna Eylemidir</t>
+          <t>Dilimde Cam Kırıkları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>195</v>
+        <v>105</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258424454</t>
+          <t>9786258424492</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bitersem Bitersin</t>
+          <t>Yıldız Zamanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258424171</t>
+          <t>9786258424461</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanının 365 Günü</t>
+          <t>Sağlık Olsun</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>360</v>
+        <v>175</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258424386</t>
+          <t>9786258424508</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Limitlerin Ötesinde</t>
+          <t>CEO Talks</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>295</v>
+        <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258424362</t>
+          <t>9786257264907</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Keçi</t>
+          <t>Emanetçiler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>185</v>
+        <v>315</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258424324</t>
+          <t>9786258424447</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yalaz</t>
+          <t>Satış Bir İkna Eylemidir</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258424225</t>
+          <t>9786258424454</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kendinle Tanış Parayla Barış</t>
+          <t>Bitersem Bitersin</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>345</v>
+        <v>295</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258424232</t>
+          <t>9786258424171</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Bir Mucize</t>
+          <t>Emlak Danışmanının 365 Günü</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>185</v>
+        <v>360</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258424256</t>
+          <t>9786258424386</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
+          <t>Limitlerin Ötesinde</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258424249</t>
+          <t>9786258424362</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
+          <t>Çılgın Keçi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258424157</t>
+          <t>9786258424324</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>O İlk Alo</t>
+          <t>Yalaz</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257264860</t>
+          <t>9786258424225</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kalmak Survive</t>
+          <t>Kendinle Tanış Parayla Barış</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>410</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258424126</t>
+          <t>9786258424232</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Her Gün 1 Adım</t>
+          <t>Her Gün Bir Mucize</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>360</v>
+        <v>185</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258424164</t>
+          <t>9786258424256</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yarının İşini Yarına Bırakma</t>
+          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>410</v>
+        <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258424119</t>
+          <t>9786258424249</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Turnalar</t>
+          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>125</v>
+        <v>230</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257264877</t>
+          <t>9786258424157</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>80/20 Satış Pazarlama</t>
+          <t>O İlk Alo</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257264921</t>
+          <t>9786257264860</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Oyunları</t>
+          <t>Hayatta Kalmak Survive</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>335</v>
+        <v>410</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257264853</t>
+          <t>9786258424126</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Kokusu</t>
+          <t>Her Gün 1 Adım</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257264808</t>
+          <t>9786258424164</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yeni Neslin Rotası</t>
+          <t>Yarının İşini Yarına Bırakma</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>130</v>
+        <v>410</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257264846</t>
+          <t>9786258424119</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Victoria'nın Mezarı</t>
+          <t>Turnalar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>345</v>
+        <v>125</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257264914</t>
+          <t>9786257264877</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sürdürülebilirlik</t>
+          <t>80/20 Satış Pazarlama</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>185</v>
+        <v>330</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257264891</t>
+          <t>9786257264921</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
+          <t>Kariyer Oyunları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>185</v>
+        <v>335</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786056973284</t>
+          <t>9786257264853</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
+          <t>Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>175</v>
+        <v>290</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052048719</t>
+          <t>9786257264808</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kaktüsler, Dikenler ve Çiçekler</t>
+          <t>Yeni Neslin Rotası</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>215</v>
+        <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052048740</t>
+          <t>9786257264846</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Yurttan Sesler</t>
+          <t>Victoria'nın Mezarı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>295</v>
+        <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052048580</t>
+          <t>9786257264914</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehri Düşünürken: İstanbul</t>
+          <t>Kurumsal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>315</v>
+        <v>185</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052048825</t>
+          <t>9786257264891</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
+          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>26.5</v>
+        <v>185</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052048627</t>
+          <t>9786056973284</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Engel</t>
+          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>355</v>
+        <v>175</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052048870</t>
+          <t>9786052048719</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Barselona</t>
+          <t>Kaktüsler, Dikenler ve Çiçekler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>155</v>
+        <v>215</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786056973215</t>
+          <t>9786052048740</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Hayal Melodileri</t>
+          <t>Anılarla Yurttan Sesler</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052048450</t>
+          <t>9786052048580</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Heves Önemli Kısmet Şart</t>
+          <t>Bir Şehri Düşünürken: İstanbul</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052048726</t>
+          <t>9786052048825</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Soğan Tadında Notlar</t>
+          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>195</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052048986</t>
+          <t>9786052048627</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Mümkün</t>
+          <t>Altıncı Engel</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>295</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052048511</t>
+          <t>9786052048870</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
+          <t>Barselona</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>235</v>
+        <v>155</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052048894</t>
+          <t>9786056973215</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
+          <t>Hayal Melodileri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052048672</t>
+          <t>9786052048450</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Fanatik Müşteri Yaratmanın Yolları</t>
+          <t>Heves Önemli Kısmet Şart</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052048634</t>
+          <t>9786052048726</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Böyle Şeyler Anlatılmaz</t>
+          <t>Soğan Tadında Notlar</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052048535</t>
+          <t>9786052048986</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Değer Odaklı Satış</t>
+          <t>Her Şey Mümkün</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>420</v>
+        <v>295</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052048900</t>
+          <t>9786052048511</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Temas - Diyalog İle Davranış Değişikliği</t>
+          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052048856</t>
+          <t>9786052048894</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Satış Bilgeliği</t>
+          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052048177</t>
+          <t>9786052048672</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
+          <t>Fanatik Müşteri Yaratmanın Yolları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052048153</t>
+          <t>9786052048634</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Beyin Yönetmeni</t>
+          <t>Böyle Şeyler Anlatılmaz</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>340</v>
+        <v>195</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052048146</t>
+          <t>9786052048535</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ben de Konuşabilirim</t>
+          <t>Değer Odaklı Satış</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058825017</t>
+          <t>9786052048900</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tuna’dan Sakarya’ya</t>
+          <t>Temas - Diyalog İle Davranış Değişikliği</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>17.59</v>
+        <v>195</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786056243608</t>
+          <t>9786052048856</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Aşk Senin Yüzün</t>
+          <t>Satış Bilgeliği</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>160</v>
+        <v>440</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786056243615</t>
+          <t>9786052048177</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Şifayı Beklerken</t>
+          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786056243684</t>
+          <t>9786052048153</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Bulutların Ötesinde</t>
+          <t>Beyin Yönetmeni</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786056375163</t>
+          <t>9786052048146</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sizden Biri</t>
+          <t>Ben de Konuşabilirim</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058825031</t>
+          <t>9786058825017</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sadece ve Sadece Sevgi</t>
+          <t>Tuna’dan Sakarya’ya</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>90</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786056243653</t>
+          <t>9786056243608</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Şarkısı</t>
+          <t>Şimdi Aşk Senin Yüzün</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786058825055</t>
+          <t>9786056243615</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
+          <t>Şifayı Beklerken</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056375125</t>
+          <t>9786056243684</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kadın</t>
+          <t>Sonsuz Bulutların Ötesinde</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058825062</t>
+          <t>9786056375163</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Yolunda Adım Adım</t>
+          <t>Sizden Biri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054910359</t>
+          <t>9786058825031</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ev</t>
+          <t>Sadece ve Sadece Sevgi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054910342</t>
+          <t>9786056243653</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Noktası</t>
+          <t>Ölümün Şarkısı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054910199</t>
+          <t>9786058825055</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ve Yağmur Denize Yağar</t>
+          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054910205</t>
+          <t>9786056375125</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Öykü Yazmak Hikaye Anlatmak</t>
+          <t>Kırmızı Kadın</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>18.51</v>
+        <v>120</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054910069</t>
+          <t>9786058825062</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dönme Dolap</t>
+          <t>Kariyer Yolunda Adım Adım</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054910311</t>
+          <t>9786054910359</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdi Eşikte Bekleyen</t>
+          <t>Hayal Ev</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054910304</t>
+          <t>9786054910342</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Felek ve Kukla</t>
+          <t>Kaçış Noktası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054910335</t>
+          <t>9786054910199</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Sen Cenneti Bulmuşsun</t>
+          <t>Ve Yağmur Denize Yağar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>12.04</v>
+        <v>190</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054910168</t>
+          <t>9786054910205</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Araf'ın Yokluğu</t>
+          <t>Öykü Yazmak Hikaye Anlatmak</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>140</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054910175</t>
+          <t>9786054910069</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
+          <t>Dönme Dolap</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054910137</t>
+          <t>9786054910311</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Diyalogları</t>
+          <t>Yüreğimdi Eşikte Bekleyen</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054910120</t>
+          <t>9786054910304</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Felek ve Kukla</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054910151</t>
+          <t>9786054910335</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Satış Küpü</t>
+          <t>Sen Cenneti Bulmuşsun</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>385</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054910076</t>
+          <t>9786054910168</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Haziran Büyüsü</t>
+          <t>Araf'ın Yokluğu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054910090</t>
+          <t>9786054910175</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Biş Sessizliğindeki Çığlık</t>
+          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>17.59</v>
+        <v>290</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786056375170</t>
+          <t>9786054910137</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sevdaya Zincir Vurulmaz</t>
+          <t>Yalnızlık Diyalogları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054910021</t>
+          <t>9786054910120</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Alıntı Olmayan Sözler</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054910274</t>
+          <t>9786054910151</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kariyerim Gelecek mi?</t>
+          <t>Satış Küpü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>160</v>
+        <v>385</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054910250</t>
+          <t>9786054910076</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Efeyiman</t>
+          <t>Haziran Büyüsü</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054910267</t>
+          <t>9786054910090</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
+          <t>Biş Sessizliğindeki Çığlık</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052048658</t>
+          <t>9786056375170</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çukurda Bir Sabah</t>
+          <t>Sevdaya Zincir Vurulmaz</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052048139</t>
+          <t>9786054910021</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Alıntı Olmayan Sözler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>50.93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052048108</t>
+          <t>9786054910274</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>El Yapımı Hayat</t>
+          <t>Kariyerim Gelecek mi?</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>205</v>
+        <v>160</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052048818</t>
+          <t>9786054910250</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Anları</t>
+          <t>Efeyiman</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>165</v>
+        <v>120</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052048764</t>
+          <t>9786054910267</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>210</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052048566</t>
+          <t>9786052048658</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
+          <t>Çukurda Bir Sabah</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>115</v>
+        <v>165</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052048429</t>
+          <t>9786052048139</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Solu-Can</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>165</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054910182</t>
+          <t>9786052048108</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yüzleri</t>
+          <t>El Yapımı Hayat</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>140</v>
+        <v>205</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052048054</t>
+          <t>9786052048818</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Toplulukları İkna Sanatı</t>
+          <t>Farkındalık Anları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>20.37</v>
+        <v>165</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052048849</t>
+          <t>9786052048764</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Satış Akademisi</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>345</v>
+        <v>210</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052048801</t>
+          <t>9786052048566</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>B Planı</t>
+          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>295</v>
+        <v>115</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052048832</t>
+          <t>9786052048429</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektörü Satış El Kitabı</t>
+          <t>Solu-Can</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052048696</t>
+          <t>9786054910182</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
+          <t>Kadın Yüzleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052048573</t>
+          <t>9786052048054</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
+          <t>Toplulukları İkna Sanatı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>770</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753490870</t>
+          <t>9786052048849</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sinemacı Gözüyle</t>
+          <t>Satış Akademisi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>160</v>
+        <v>345</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052048443</t>
+          <t>9786052048801</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hipnotik Satış</t>
+          <t>B Planı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>440</v>
+        <v>295</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052048795</t>
+          <t>9786052048832</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Sokakta Satılmaz</t>
+          <t>Sağlık Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>165</v>
+        <v>125</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052048771</t>
+          <t>9786052048696</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
+          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052048702</t>
+          <t>9786052048573</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiir</t>
+          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>125</v>
+        <v>770</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052048214</t>
+          <t>9789753490870</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Mezeci Çırağı</t>
+          <t>Sinemacı Gözüyle</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052048207</t>
+          <t>9786052048443</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İz Yok Vukuat Yok</t>
+          <t>Hipnotik Satış</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>205</v>
+        <v>440</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052048191</t>
+          <t>9786052048795</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğin İşi Yap</t>
+          <t>Demokrasi Sokakta Satılmaz</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>265</v>
+        <v>165</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052048160</t>
+          <t>9786052048771</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
+          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>315</v>
+        <v>165</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052048047</t>
+          <t>9786052048702</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Detoks</t>
+          <t>Ben Şiir</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052048016</t>
+          <t>9786052048214</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>10 Yaşında Girişimci Olmak</t>
+          <t>Mezeci Çırağı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>185</v>
+        <v>110</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054910939</t>
+          <t>9786052048207</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Hayata İçten Bakış</t>
+          <t>İz Yok Vukuat Yok</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>14.81</v>
+        <v>205</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052048023</t>
+          <t>9786052048191</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Başarının Vısa'sı</t>
+          <t>Sevdiğin İşi Yap</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>195</v>
+        <v>265</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052048030</t>
+          <t>9786052048160</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
+          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>145</v>
+        <v>315</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052048733</t>
+          <t>9786052048047</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Camino Günlüğüm</t>
+          <t>Duygusal Detoks</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052048665</t>
+          <t>9786052048016</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tercüman</t>
+          <t>10 Yaşında Girişimci Olmak</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>345</v>
+        <v>185</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052048641</t>
+          <t>9786054910939</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Atölye</t>
+          <t>Hayata İçten Bakış</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>215</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052048467</t>
+          <t>9786052048023</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Önce Kendimi Sattım</t>
+          <t>Başarının Vısa'sı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>24.07</v>
+        <v>195</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052048078</t>
+          <t>9786052048030</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Ruhuna Pansuman</t>
+          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>110</v>
+        <v>145</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052048603</t>
+          <t>9786052048733</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kulübü</t>
+          <t>Camino Günlüğüm</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052048559</t>
+          <t>9786052048665</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İki Dize Arası</t>
+          <t>Tercüman</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>145</v>
+        <v>345</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052048542</t>
+          <t>9786052048641</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın Bir Umut</t>
+          <t>Atölye</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>255</v>
+        <v>215</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052048405</t>
+          <t>9786052048467</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Erkek Atlası</t>
+          <t>Önce Kendimi Sattım</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>195</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052048375</t>
+          <t>9786052048078</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Gayrimenkul Yatırımı</t>
+          <t>Ruhuna Pansuman</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054910847</t>
+          <t>9786052048603</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Damdan Düşen Bilir...</t>
+          <t>Mutluluk Kulübü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>86</v>
+        <v>195</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052048481</t>
+          <t>9786052048559</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ortak Hadi Gel Batalım</t>
+          <t>İki Dize Arası</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>255</v>
+        <v>145</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052048504</t>
+          <t>9786052048542</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ya Patron Duyarsa</t>
+          <t>İki Kadın Bir Umut</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>145</v>
+        <v>255</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052048498</t>
+          <t>9786052048405</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dedemden Sonra</t>
+          <t>Erkek Atlası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>15.74</v>
+        <v>195</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054910977</t>
+          <t>9786052048375</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yukarı Fırat Efsaneleri</t>
+          <t>Sorularla Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054910915</t>
+          <t>9786054910847</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Satış Psikolojisi</t>
+          <t>Damdan Düşen Bilir...</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>260</v>
+        <v>86</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054910878</t>
+          <t>9786052048481</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 2</t>
+          <t>Ortak Hadi Gel Batalım</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>295</v>
+        <v>255</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054910861</t>
+          <t>9786052048504</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 1</t>
+          <t>Ya Patron Duyarsa</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>295</v>
+        <v>145</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052048528</t>
+          <t>9786052048498</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Zihin Haritaları</t>
+          <t>Dedemden Sonra</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>145</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052048252</t>
+          <t>9786054910977</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Zahiri</t>
+          <t>Yukarı Fırat Efsaneleri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>180</v>
+        <v>145</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052048221</t>
+          <t>9786054910915</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Pardon Patron</t>
+          <t>Satış Psikolojisi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786052048245</t>
+          <t>9786054910878</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İş’te Oyunlaştırma</t>
+          <t>Tek Vuruşta Satış 2</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>210</v>
+        <v>295</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052048061</t>
+          <t>9786054910861</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Geçmemiş</t>
+          <t>Tek Vuruşta Satış 1</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>15.74</v>
+        <v>295</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054910731</t>
+          <t>9786052048528</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Miğferden Saksı</t>
+          <t>Zihin Haritaları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>190</v>
+        <v>145</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054910748</t>
+          <t>9786052048252</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Eylül'de Doğmak</t>
+          <t>Zahiri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054910755</t>
+          <t>9786052048221</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>10 Numara Motivasyon</t>
+          <t>Pardon Patron</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052048436</t>
+          <t>9786052048245</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Mina</t>
+          <t>İş’te Oyunlaştırma</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052048382</t>
+          <t>9786052048061</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Şilte</t>
+          <t>Geçmiş Geçmemiş</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>19.44</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052048238</t>
+          <t>9786054910731</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gün Gibi Yeniden</t>
+          <t>Miğferden Saksı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052048351</t>
+          <t>9786054910748</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>100 Milyonluk Araba</t>
+          <t>Eylül'de Doğmak</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>355</v>
+        <v>220</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052048344</t>
+          <t>9786054910755</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kök - Kişiye Özel Kariyer</t>
+          <t>10 Numara Motivasyon</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052048368</t>
+          <t>9786052048436</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kanatların Çırpınışı</t>
+          <t>Mina</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>285</v>
+        <v>315</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054910823</t>
+          <t>9786052048382</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Koza</t>
+          <t>Şilte</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>77</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054910816</t>
+          <t>9786052048238</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Özlem'e Mektup</t>
+          <t>Gün Gibi Yeniden</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>77</v>
+        <v>170</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054910717</t>
+          <t>9786052048351</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kodu</t>
+          <t>100 Milyonluk Araba</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052048276</t>
+          <t>9786052048344</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
+          <t>Kök - Kişiye Özel Kariyer</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>155</v>
+        <v>325</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052048122</t>
+          <t>9786052048368</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Defteri (Ciltli)</t>
+          <t>Kanatların Çırpınışı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>195</v>
+        <v>285</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052048085</t>
+          <t>9786054910823</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Koridor</t>
+          <t>Koza</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054910687</t>
+          <t>9786054910816</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Çıkalım Gökyüzüne</t>
+          <t>Özlem'e Mektup</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>160</v>
+        <v>77</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054910632</t>
+          <t>9786054910717</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Langa</t>
+          <t>Aşkın Kodu</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>255</v>
+        <v>360</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054910656</t>
+          <t>9786052048276</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin Başarısızlık Rehberi</t>
+          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052048399</t>
+          <t>9786052048122</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tersten Bakmak</t>
+          <t>Mutluluk Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052048092</t>
+          <t>9786052048085</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Satış Profesyoneli El Kitabı</t>
+          <t>Koridor</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054910984</t>
+          <t>9786054910687</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kitlesel Fonlama</t>
+          <t>Çıkalım Gökyüzüne</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054910946</t>
+          <t>9786054910632</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Tayinlerle Anadolu</t>
+          <t>Langa</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054910854</t>
+          <t>9786054910656</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Çaya Kaç Şeker</t>
+          <t>Yöneticinin Başarısızlık Rehberi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>155</v>
+        <v>295</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054910922</t>
+          <t>9786052048399</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun Paris!</t>
+          <t>Tersten Bakmak</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>32</v>
+        <v>295</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054910953</t>
+          <t>9786052048092</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Şemşi Pasa Paşazı</t>
+          <t>Satış Profesyoneli El Kitabı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054910793</t>
+          <t>9786054910984</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kahve Falı Sözlüğü</t>
+          <t>Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>9.17</v>
+        <v>260</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054910779</t>
+          <t>9786054910946</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Mümessil Oldum</t>
+          <t>Tayinlerle Anadolu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054910571</t>
+          <t>9786054910854</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Alfa'nın Aşk Sırrı</t>
+          <t>Çaya Kaç Şeker</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054910441</t>
+          <t>9786054910922</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kulağına Küpe</t>
+          <t>Aşk Olsun Paris!</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>290</v>
+        <v>32</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054910038</t>
+          <t>9786054910953</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kobinin Gücü</t>
+          <t>Şemşi Pasa Paşazı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>55.56</v>
+        <v>260</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786056375194</t>
+          <t>9786054910793</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>4 Adımda Satış</t>
+          <t>Kahve Falı Sözlüğü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>120</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054910007</t>
+          <t>9786054910779</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
+          <t>Anne Ben Mümessil Oldum</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786056243691</t>
+          <t>9786054910571</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde 41 Yıl</t>
+          <t>Alfa'nın Aşk Sırrı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786056243622</t>
+          <t>9786054910441</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Dündar Kılıç - Yakası Karanfilliler</t>
+          <t>Kulağına Küpe</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786058825024</t>
+          <t>9786054910038</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Darb-ı Meselleri Derledim 1</t>
+          <t>Kobinin Gücü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>140</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786056243677</t>
+          <t>9786056375194</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
+          <t>4 Adımda Satış</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>24.07</v>
+        <v>120</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786058825048</t>
+          <t>9786054910007</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
+          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>7.87</v>
+        <v>160</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058825086</t>
+          <t>9786056243691</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Anadolu Fırtınası</t>
+          <t>Gökyüzünde 41 Yıl</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786058825093</t>
+          <t>9786056243622</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Prezervatif</t>
+          <t>Dündar Kılıç - Yakası Karanfilliler</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786056375101</t>
+          <t>9786058825024</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Aliya</t>
+          <t>Darb-ı Meselleri Derledim 1</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786056375132</t>
+          <t>9786056243677</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ağrı’nın Öteki Yüzü</t>
+          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>140</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054910991</t>
+          <t>9786058825048</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Ah Zavallı Erkekler</t>
+          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>185</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052048009</t>
+          <t>9786058825086</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Avrupa’da Anadolu Fırtınası</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054910892</t>
+          <t>9786058825093</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Maral</t>
+          <t>Aşk ve Prezervatif</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054910663</t>
+          <t>9786056375101</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Nöro Satış</t>
+          <t>Aliya</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>325</v>
+        <v>160</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054910885</t>
+          <t>9786056375132</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Hikayemin Adı Kırmızı</t>
+          <t>Ağrı’nın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>265</v>
+        <v>140</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054910762</t>
+          <t>9786054910991</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>İdealist</t>
+          <t>Ah Zavallı Erkekler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054910960</t>
+          <t>9786052048009</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Mürdüm Renkli Elbiseler</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>12.96</v>
+        <v>110</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054910908</t>
+          <t>9786054910892</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bırak Kalsın Küllerimiz</t>
+          <t>Maral</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>115</v>
+        <v>260</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054910830</t>
+          <t>9786054910663</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüşümden İzler</t>
+          <t>Nöro Satış</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>77</v>
+        <v>325</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054910809</t>
+          <t>9786054910885</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>T-İnsan</t>
+          <t>Hikayemin Adı Kırmızı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>440</v>
+        <v>265</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054910670</t>
+          <t>9786054910762</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Çekilin Ben Doktor Değilim</t>
+          <t>İdealist</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054910724</t>
+          <t>9786054910960</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dökün Beni Yıldızlara</t>
+          <t>Mürdüm Renkli Elbiseler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>160</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054910229</t>
+          <t>9786054910908</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
+          <t>Bırak Kalsın Küllerimiz</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>160</v>
+        <v>115</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054910601</t>
+          <t>9786054910830</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler</t>
+          <t>Yürüyüşümden İzler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>260</v>
+        <v>77</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054910618</t>
+          <t>9786054910809</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
+          <t>T-İnsan</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786052048184</t>
+          <t>9786054910670</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
+          <t>Çekilin Ben Doktor Değilim</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054910694</t>
+          <t>9786054910724</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Kaygan Zemin</t>
+          <t>Dökün Beni Yıldızlara</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054910700</t>
+          <t>9786054910229</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Sonra Değil Şimdi</t>
+          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>135</v>
+        <v>160</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054910557</t>
+          <t>9786054910601</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Şekillerle Sudoku</t>
+          <t>Gelincikler</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054910472</t>
+          <t>9786054910618</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
+          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054910564</t>
+          <t>9786052048184</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmayı Reddet</t>
+          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054910519</t>
+          <t>9786054910694</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Susmanın İki Yakası</t>
+          <t>Dikkat Kaygan Zemin</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054910281</t>
+          <t>9786054910700</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Gayrimenkul Yatırımı</t>
+          <t>Sonra Değil Şimdi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054910236</t>
+          <t>9786054910557</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Üşüyorum</t>
+          <t>Şekillerle Sudoku</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054910083</t>
+          <t>9786054910472</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>50 Yaş Gözüyle</t>
+          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>154</v>
+        <v>190</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786056375149</t>
+          <t>9786054910564</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Darb- ı Meselleri Derledim - 2</t>
+          <t>Yaşlanmayı Reddet</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054910434</t>
+          <t>9786054910519</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Kodu - Numeroloji</t>
+          <t>Susmanın İki Yakası</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>360</v>
+        <v>120</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054910427</t>
+          <t>9786054910281</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Karakalem Aşk</t>
+          <t>Profesyonel Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054910328</t>
+          <t>9786054910236</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Dair</t>
+          <t>Üşüyorum</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054910113</t>
+          <t>9786054910083</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Ruh'unla Düşün</t>
+          <t>50 Yaş Gözüyle</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>20.37</v>
+        <v>154</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054910045</t>
+          <t>9786056375149</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Anla Eylül'ünü İçimin</t>
+          <t>Darb- ı Meselleri Derledim - 2</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054910052</t>
+          <t>9786054910434</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Çağrılmayan Yusuf</t>
+          <t>Yaşam Kodu - Numeroloji</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786056243646</t>
+          <t>9786054910427</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Sihirli Güçleri</t>
+          <t>Karakalem Aşk</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786056243639</t>
+          <t>9786054910328</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kilitli Sevda</t>
+          <t>Dair</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054910588</t>
+          <t>9786054910113</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Can</t>
+          <t>Ruh'unla Düşün</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>160</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054910243</t>
+          <t>9786054910045</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mührüm Olsun Anka</t>
+          <t>Anla Eylül'ünü İçimin</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054910106</t>
+          <t>9786054910052</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'dan Dönüş</t>
+          <t>Çağrılmayan Yusuf</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>385</v>
+        <v>120</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054910366</t>
+          <t>9786056243646</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Sen</t>
+          <t>Ruhun Sihirli Güçleri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054910380</t>
+          <t>9786056243639</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Kilitli Sevda</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054910397</t>
+          <t>9786054910588</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>140 Karakterde Satış</t>
+          <t>Aşk-ı Can</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054910373</t>
+          <t>9786054910243</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Boğazımdaki Yumrular</t>
+          <t>Mührüm Olsun Anka</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>17.13</v>
+        <v>120</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054910298</t>
+          <t>9786054910106</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Fadik</t>
+          <t>Balkanlar'dan Dönüş</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>190</v>
+        <v>385</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786056375156</t>
+          <t>9786054910366</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Bedeli Sevgidir</t>
+          <t>Adım Adım Sen</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257908801</t>
+          <t>9786054910380</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İki Teker Bir Kariyer</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786257908719</t>
+          <t>9786054910397</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Biz Sizi Ararız</t>
+          <t>140 Karakterde Satış</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786257908825</t>
+          <t>9786054910373</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Gelecekte Satış</t>
+          <t>Boğazımdaki Yumrular</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>195</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257908818</t>
+          <t>9786054910298</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Başrolde Filiz Akın</t>
+          <t>Fadik</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>29</v>
+        <v>190</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257908702</t>
+          <t>9786056375156</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Halkçı Karma-Ekonomi Modeli</t>
+          <t>Sevginin Bedeli Sevgidir</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257264693</t>
+          <t>9786257908801</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Şifa Kapıları</t>
+          <t>İki Teker Bir Kariyer</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257264136</t>
+          <t>9786257908719</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Direksiyonuna Geç</t>
+          <t>Biz Sizi Ararız</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>475</v>
+        <v>140</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257264259</t>
+          <t>9786257908825</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>1 Liraya Holding Kurulur mu?</t>
+          <t>Gelecekte Satış</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>165</v>
+        <v>195</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257264297</t>
+          <t>9786257908818</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Hap</t>
+          <t>Başrolde Filiz Akın</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>185</v>
+        <v>29</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257264686</t>
+          <t>9786257908702</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Sanal Pavyonlar</t>
+          <t>Halkçı Karma-Ekonomi Modeli</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>195</v>
+        <v>90</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257264662</t>
+          <t>9786257264693</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
+          <t>Bedenin Şifa Kapıları</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786257264129</t>
+          <t>9786257264136</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Hikayeler</t>
+          <t>Hayatın Direksiyonuna Geç</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>290</v>
+        <v>475</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257264457</t>
+          <t>9786257264259</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>1 Liraya Holding Kurulur mu?</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054910410</t>
+          <t>9786257264297</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
+          <t>Hap</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257264716</t>
+          <t>9786257264686</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Yeni Tanımı</t>
+          <t>Sanal Pavyonlar</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257264785</t>
+          <t>9786257264662</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yola Çık</t>
+          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>170</v>
+        <v>285</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257264082</t>
+          <t>9786257264129</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Start Up Yatırımcısının El Kitabı</t>
+          <t>Yöneticilere Hikayeler</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257264761</t>
+          <t>9786257264457</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Köklere Yolculuk</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257264839</t>
+          <t>9786054910410</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Yolu</t>
+          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>215</v>
+        <v>130</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257264822</t>
+          <t>9786257264716</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
+          <t>Zekanın Yeni Tanımı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>340</v>
+        <v>215</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257264112</t>
+          <t>9786257264785</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Albümden Yükselen Sesler</t>
+          <t>Yola Çık</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>265</v>
+        <v>170</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257264440</t>
+          <t>9786257264082</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Melekleri</t>
+          <t>Start Up Yatırımcısının El Kitabı</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257264075</t>
+          <t>9786257264761</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Benim İzlerim</t>
+          <t>Köklere Yolculuk</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>235</v>
+        <v>160</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257264068</t>
+          <t>9786257264839</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Toplantıdan Doğuma</t>
+          <t>Ruhun Yolu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257908672</t>
+          <t>9786257264822</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ötesi Enerji</t>
+          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>245</v>
+        <v>340</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257264792</t>
+          <t>9786257264112</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Ben’im Alaçatı</t>
+          <t>Albümden Yükselen Sesler</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257264709</t>
+          <t>9786257264440</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Ekonomisi</t>
+          <t>Yalnızlık Melekleri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>415</v>
+        <v>230</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257264754</t>
+          <t>9786257264075</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Aslı’nın Hikayesi</t>
+          <t>Benim İzlerim</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257264105</t>
+          <t>9786257264068</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Toplantıdan Doğuma</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>345</v>
+        <v>235</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257264815</t>
+          <t>9786257908672</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Gerçek</t>
+          <t>Sevgi Ötesi Enerji</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>380</v>
+        <v>245</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257264624</t>
+          <t>9786257264792</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Siyon Bilgeleri 1</t>
+          <t>Ben’im Alaçatı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>295</v>
+        <v>260</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257023016</t>
+          <t>9786257264709</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Çetesi</t>
+          <t>Cesaret Ekonomisi</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>120</v>
+        <v>415</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257264099</t>
+          <t>9786257264754</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Esnaf Nasıl Olunur?</t>
+          <t>Aslı’nın Hikayesi</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>290</v>
+        <v>140</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257264013</t>
+          <t>9786257264105</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kent Şiirleri</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>245</v>
+        <v>345</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052048979</t>
+          <t>9786257264815</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
+          <t>Soğuk Gerçek</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257023085</t>
+          <t>9786257264624</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Dijitalde İz Bırakan 100 Lider</t>
+          <t>Siyon Bilgeleri 1</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257264310</t>
+          <t>9786257023016</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sizlere Ömür</t>
+          <t>Mutluluk Çetesi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>165</v>
+        <v>120</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257264327</t>
+          <t>9786257264099</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
+          <t>Başarılı Esnaf Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257264280</t>
+          <t>9786257264013</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>İnternet Sır Tutmaz</t>
+          <t>Kent Şiirleri</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786257264303</t>
+          <t>9786052048979</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Aktif Kaderci</t>
+          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>385</v>
+        <v>230</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257264150</t>
+          <t>9786257023085</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Yogası</t>
+          <t>Dijitalde İz Bırakan 100 Lider</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>495</v>
+        <v>265</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257908986</t>
+          <t>9786257264310</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış</t>
+          <t>İstanbul Sizlere Ömür</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>410</v>
+        <v>165</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257908160</t>
+          <t>9786257264327</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Cibinlik</t>
+          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257908139</t>
+          <t>9786257264280</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İyi ki</t>
+          <t>İnternet Sır Tutmaz</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>365</v>
+        <v>235</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257023986</t>
+          <t>9786257264303</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Renkli Akvaryum</t>
+          <t>Aktif Kaderci</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>130</v>
+        <v>385</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257908696</t>
+          <t>9786257264150</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Esrarı</t>
+          <t>Bilinç Yogası</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257264471</t>
+          <t>9786257908986</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Engellilerle İletişim</t>
+          <t>Tek Vuruşta Satış</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>360</v>
+        <v>410</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257264570</t>
+          <t>9786257908160</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Plastik Bebek</t>
+          <t>Cibinlik</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>265</v>
+        <v>165</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257264594</t>
+          <t>9786257908139</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Liderlik</t>
+          <t>İyi ki</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>245</v>
+        <v>365</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257264631</t>
+          <t>9786257023986</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
+          <t>Renkli Akvaryum</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>620</v>
+        <v>130</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257264464</t>
+          <t>9786257908696</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Zirvedeki Seni Bul</t>
+          <t>İsa Mesih'in Esrarı</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>195</v>
+        <v>480</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257908962</t>
+          <t>9786257264471</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Lojistik</t>
+          <t>Engellilerle İletişim</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257908351</t>
+          <t>9786257264570</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeni Evlilik İsteğiniz Var</t>
+          <t>Plastik Bebek</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257908177</t>
+          <t>9786257264594</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kazanma Sanatı</t>
+          <t>Pandemide Liderlik</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786052048948</t>
+          <t>9786257264631</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Trenli Gelinler</t>
+          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>255</v>
+        <v>620</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786052048955</t>
+          <t>9786257264464</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan Bağırsak</t>
+          <t>Zirvedeki Seni Bul</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>385</v>
+        <v>195</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257908849</t>
+          <t>9786257908962</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
+          <t>Kentsel Lojistik</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>185</v>
+        <v>340</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257023863</t>
+          <t>9786257908351</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
+          <t>Bir Yeni Evlilik İsteğiniz Var</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257908832</t>
+          <t>9786257908177</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Fikret Melih</t>
+          <t>Kazanma Sanatı</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>225</v>
+        <v>265</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257908368</t>
+          <t>9786052048948</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Yeniden Başlat</t>
+          <t>Trenli Gelinler</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>355</v>
+        <v>255</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786052048962</t>
+          <t>9786052048955</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Serçe Kuşu</t>
+          <t>Oyunbozan Bağırsak</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>445</v>
+        <v>385</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257023870</t>
+          <t>9786257908849</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Operasyonel Mükemmellik ve Saygı</t>
+          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>345</v>
+        <v>185</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257023887</t>
+          <t>9786257023863</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786056973208</t>
+          <t>9786257908832</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Fikret Melih</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>235</v>
+        <v>225</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786056973222</t>
+          <t>9786257908368</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Gölgeler</t>
+          <t>Hayatı Yeniden Başlat</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>315</v>
+        <v>355</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786052048993</t>
+          <t>9786052048962</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Nalbant'ın Oğlu</t>
+          <t>Serçe Kuşu</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>26</v>
+        <v>445</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786052048863</t>
+          <t>9786257023870</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ruh Sağlığında Güzellik</t>
+          <t>Operasyonel Mükemmellik ve Saygı</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786052048887</t>
+          <t>9786257023887</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Eril Beril'den Afrodit'e</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257023030</t>
+          <t>9786056973208</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Biri Evlilik Mi Dedi ?</t>
+          <t>İyi Misin?</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257023047</t>
+          <t>9786056973222</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Düş Yakamdan</t>
+          <t>Düşler ve Gölgeler</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257023054</t>
+          <t>9786052048993</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum</t>
+          <t>Nalbant'ın Oğlu</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>265</v>
+        <v>26</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786056973239</t>
+          <t>9786052048863</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yağ Sanatı</t>
+          <t>Çocuk Ruh Sağlığında Güzellik</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>195</v>
+        <v>345</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786056973291</t>
+          <t>9786052048887</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Tatil Tadında Kalın</t>
+          <t>Eril Beril'den Afrodit'e</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>365</v>
+        <v>215</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257023078</t>
+          <t>9786257023030</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Saklı Şarkılar</t>
+          <t>Biri Evlilik Mi Dedi ?</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>340</v>
+        <v>195</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257023061</t>
+          <t>9786257023047</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Aşılarım Tamam</t>
+          <t>Düş Yakamdan</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786056973253</t>
+          <t>9786257023054</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>İçimde Hoşcakaldın</t>
+          <t>Seni Anlıyorum</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>170</v>
+        <v>265</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257023023</t>
+          <t>9786056973239</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Aşina Duygular</t>
+          <t>Kurumsal Yağ Sanatı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786052048931</t>
+          <t>9786056973291</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Seo</t>
+          <t>Tatil Tadında Kalın</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>185</v>
+        <v>365</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786052048924</t>
+          <t>9786257023078</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Uzmanından Seo</t>
+          <t>Cebimde Saklı Şarkılar</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786052048788</t>
+          <t>9786257023061</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>Aşılarım Tamam</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
+          <t>9786056973253</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>İçimde Hoşcakaldın</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786257023023</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Aşina Duygular</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786052048931</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Seo</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786052048924</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Uzmanından Seo</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786052048788</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Pusula</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
           <t>9786255865557</t>
         </is>
       </c>
-      <c r="B435" s="1" t="inlineStr">
+      <c r="B440" s="1" t="inlineStr">
         <is>
           <t>Ellerin Hamurlu Karnın Aç</t>
         </is>
       </c>
-      <c r="C435" s="1">
+      <c r="C440" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>