--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,6625 +85,6685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255865922</t>
+          <t>9786255865991</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kütüphanesi</t>
+          <t>Daha Az Çalış Daha Çok Kazan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>470</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255865885</t>
+          <t>9786259030760</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gerilla Yönetim</t>
+          <t>Cebimde Hiçlik Aklımda Dünya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>530</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255865908</t>
+          <t>9786255865915</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Çağında Liderlik</t>
+          <t>Ene’l Aşk - Aşk Okulu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>380</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255865878</t>
+          <t>9786255865939</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Adada Bir Sabah</t>
+          <t>Derun</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255865892</t>
+          <t>9786255865922</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Astroloji</t>
+          <t>Aşk Kütüphanesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255865748</t>
+          <t>9786255865885</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Patent Hikayeleri 2 - Emekten İnovasyona Uzanan Gerçek Öyküler</t>
+          <t>Gerilla Yönetim</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>530</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255865656</t>
+          <t>9786255865908</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Patent Hikayeleri 1 - İhtiyaçtan Doğan İcatların Gerçek Öyküleri</t>
+          <t>Yapay Zeka Çağında Liderlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255865779</t>
+          <t>9786255865878</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Konut Satışının Anatomisi</t>
+          <t>Adada Bir Sabah</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>310</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255865762</t>
+          <t>9786255865892</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Malum</t>
+          <t>Psikolojik Astroloji</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>310</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255865786</t>
+          <t>9786255865748</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gen-Z İle Yüksek Performans Kültürü Yaratmak</t>
+          <t>Patent Hikayeleri 2 - Emekten İnovasyona Uzanan Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255865755</t>
+          <t>9786255865656</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Devrimi</t>
+          <t>Patent Hikayeleri 1 - İhtiyaçtan Doğan İcatların Gerçek Öyküleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>295</v>
+        <v>370</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255865670</t>
+          <t>9786255865779</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Istırap</t>
+          <t>Konut Satışının Anatomisi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255865663</t>
+          <t>9786255865762</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Meğersem Güneş Hep Balçıkla Sıvanırmış</t>
+          <t>Malum</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255865588</t>
+          <t>9786255865786</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anemonlar</t>
+          <t>Gen-Z İle Yüksek Performans Kültürü Yaratmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255865649</t>
+          <t>9786255865755</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Dünyasında Patent</t>
+          <t>Yapay Zeka Devrimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255865571</t>
+          <t>9786255865670</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kronos Bilgeliği</t>
+          <t>Istırap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>380</v>
+        <v>310</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255865564</t>
+          <t>9786255865663</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakanın Dört Mevsimi</t>
+          <t>Meğersem Güneş Hep Balçıkla Sıvanırmış</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255865458</t>
+          <t>9786255865588</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
+          <t>Anemonlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255865441</t>
+          <t>9786255865649</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kariyerime Doğru Adımlar</t>
+          <t>Geleceğin Dünyasında Patent</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>315</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255865434</t>
+          <t>9786255865571</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Atlasın Kızları</t>
+          <t>Kronos Bilgeliği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255865427</t>
+          <t>9786255865564</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yaşam Tasarımı</t>
+          <t>Beyaz Yakanın Dört Mevsimi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255865335</t>
+          <t>9786255865458</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>CEO Gibi Düşün</t>
+          <t>Yedi Kere Düş Sekiz Kere Kalk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255865366</t>
+          <t>9786255865441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
+          <t>Kariyerime Doğru Adımlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255865342</t>
+          <t>9786255865434</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kritik Kütle</t>
+          <t>Atlasın Kızları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255865373</t>
+          <t>9786255865427</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hatasız Lider Olmaz</t>
+          <t>Stratejik Yaşam Tasarımı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255865410</t>
+          <t>9786255865335</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Agentic Şirket</t>
+          <t>CEO Gibi Düşün</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255865403</t>
+          <t>9786255865366</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>123 Liderlik Mühendisliği</t>
+          <t>Samimiyet Mi? Sınır İhlali Mi?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>485</v>
+        <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255865359</t>
+          <t>9786255865342</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Temel Matematik</t>
+          <t>Kritik Kütle</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>460</v>
+        <v>390</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255865328</t>
+          <t>9786255865373</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlişki Frekansı</t>
+          <t>Hatasız Lider Olmaz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255865236</t>
+          <t>9786255865410</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeterince İyi Değilim Sandım</t>
+          <t>Agentic Şirket</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>315</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255865243</t>
+          <t>9786255865403</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Reçeteye Mizah Ekledim</t>
+          <t>123 Liderlik Mühendisliği</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>295</v>
+        <v>485</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255865250</t>
+          <t>9786255865359</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yolu</t>
+          <t>Temel Matematik</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256313880</t>
+          <t>9786255865328</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçekleri</t>
+          <t>İlişki Frekansı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256313897</t>
+          <t>9786255865236</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Yeterince İyi Değilim Sandım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256313903</t>
+          <t>9786255865243</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Sarıl Kendine</t>
+          <t>Reçeteye Mizah Ekledim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>295</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256313910</t>
+          <t>9786255865250</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>Dönüş Yolu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259674650</t>
+          <t>9786256313880</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sabır ve Emek</t>
+          <t>Kar Çiçekleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>295</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255865137</t>
+          <t>9786256313897</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>90 Günde Yazma Rehberi</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255865144</t>
+          <t>9786256313903</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kitabım Çok Satar Mı?</t>
+          <t>Sıkı Sarıl Kendine</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255865151</t>
+          <t>9786256313910</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255865090</t>
+          <t>9786259674650</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mucize Hafta Planlayıcı</t>
+          <t>Sabır ve Emek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>740</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255865120</t>
+          <t>9786255865137</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayatımı Kendim Boyadım</t>
+          <t>90 Günde Yazma Rehberi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255865069</t>
+          <t>9786255865144</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Beklenen</t>
+          <t>Kitabım Çok Satar Mı?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>385</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255865076</t>
+          <t>9786255865151</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada Ergen Şirketler</t>
+          <t>Gayrimenkul Meraklıları İçin Finansal Okuryazarlık</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255865083</t>
+          <t>9786255865090</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beni En Çok Ben İncittim</t>
+          <t>Mucize Hafta Planlayıcı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>255</v>
+        <v>740</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255865052</t>
+          <t>9786255865120</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sadece Yap</t>
+          <t>Hayatımı Kendim Boyadım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256313965</t>
+          <t>9786255865069</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kartları</t>
+          <t>Beklenen</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>777</v>
+        <v>385</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256313958</t>
+          <t>9786255865076</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Müminizm</t>
+          <t>Değişen Dünyada Ergen Şirketler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256313941</t>
+          <t>9786255865083</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
+          <t>Beni En Çok Ben İncittim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>370</v>
+        <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256313675</t>
+          <t>9786255865052</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Giysiler</t>
+          <t>Sadece Yap</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256313934</t>
+          <t>9786256313965</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Toz ve Zaman</t>
+          <t>Sarkaç Kartları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>777</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256313927</t>
+          <t>9786256313958</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Lideri Uyandır</t>
+          <t>Müminizm</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256313798</t>
+          <t>9786256313941</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Entrepreneurship And Crowdfunding</t>
+          <t>A’dan Z’ye Amazon’da Marka Yaratmanın Sırları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>440</v>
+        <v>370</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256313873</t>
+          <t>9786256313675</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
+          <t>Zamansız Giysiler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256313866</t>
+          <t>9786256313934</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kullanma Kılavuzu</t>
+          <t>Toz ve Zaman</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256313620</t>
+          <t>9786256313927</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kabil</t>
+          <t>İçindeki Lideri Uyandır</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>690</v>
+        <v>340</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256313682</t>
+          <t>9786256313798</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Özsöz/Aforizmalar-3</t>
+          <t>Entrepreneurship And Crowdfunding</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>215</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256313705</t>
+          <t>9786256313873</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
+          <t>Altın Kariyer Yolu/ Adım Adım Doğru Kariyer Planlama Rehberi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256313613</t>
+          <t>9786256313866</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Hayatı Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>790</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256313712</t>
+          <t>9786256313620</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Aşk Rehberi</t>
+          <t>Ahmet Kabil</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>270</v>
+        <v>690</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256313699</t>
+          <t>9786256313682</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Fısıltılar</t>
+          <t>Özsöz/Aforizmalar-3</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256313644</t>
+          <t>9786256313705</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilenciden Arta Kalan</t>
+          <t>İş Hayatında 50 Önemli Görgü Kuralı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256313651</t>
+          <t>9786256313613</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Masallar</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>790</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256313668</t>
+          <t>9786256313712</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse İle Herkesin Hikayesi</t>
+          <t>Kuantum Aşk Rehberi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256313606</t>
+          <t>9786256313699</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Deli Sarpa</t>
+          <t>Tılsımlı Fısıltılar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256313637</t>
+          <t>9786256313644</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Kurtuluş</t>
+          <t>Bir Dilenciden Arta Kalan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256313576</t>
+          <t>9786256313651</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
+          <t>Zamansız Masallar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>390</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256313552</t>
+          <t>9786256313668</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Mavi Vatan</t>
+          <t>Hiç Kimse İle Herkesin Hikayesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256313491</t>
+          <t>9786256313606</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yunus Diliyle Satış</t>
+          <t>Deli Sarpa</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256313484</t>
+          <t>9786256313637</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin İnsan Kaynakları</t>
+          <t>Kaos ve Kurtuluş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>470</v>
+        <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256313392</t>
+          <t>9786256313576</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
+          <t>Enneagram Kendimle Tanıştığıma Memnun Oldum</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>900</v>
+        <v>390</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256313477</t>
+          <t>9786256313552</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
+          <t>Türkiye ve Mavi Vatan</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>485</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256425224</t>
+          <t>9786256313491</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ertelemeden Önce Son Çıkış</t>
+          <t>Yunus Diliyle Satış</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256313354</t>
+          <t>9786256313484</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sürdürülebilirlik</t>
+          <t>Geleceğin İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256313347</t>
+          <t>9786256313392</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kökten İyileşme</t>
+          <t>Bayram Gibi Sev Yusuf Gibi Çalış Aslan Gibi Yaşa</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>590</v>
+        <v>900</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256313378</t>
+          <t>9786256313477</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Evren Beni Dinliyor</t>
+          <t>Emlak Ofisi Yönetimi Emlak Ofisi Yatırımcı ve Yöneticileri İçin Yönetim İlkeleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>275</v>
+        <v>485</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256313361</t>
+          <t>9786256425224</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İki Adın Öyküsü</t>
+          <t>Ertelemeden Önce Son Çıkış</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>195</v>
+        <v>380</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256313118</t>
+          <t>9786256313354</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
+          <t>Sosyal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256313101</t>
+          <t>9786256313347</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
+          <t>Kökten İyileşme</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>590</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256313057</t>
+          <t>9786256313378</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynin Sihirli Yolculuğu</t>
+          <t>Eyvah! Evren Beni Dinliyor</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>320</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256313071</t>
+          <t>9786256313361</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
+          <t>İki Adın Öyküsü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256313064</t>
+          <t>9786256313118</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
+          <t>Her Şey İnsana Bağlı Dijital Çağda Lider Olmak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>295</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256313095</t>
+          <t>9786256313101</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hatırladığım Sonbahar</t>
+          <t>Paranın Ruhu - Zenginlik ve Bilgelik Yolu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>135</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256313040</t>
+          <t>9786256313057</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
+          <t>Ebeveynin Sihirli Yolculuğu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256313033</t>
+          <t>9786256313071</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>CX Dünyası ve Geleceği (Ciltli)</t>
+          <t>İlkokulda Yaratıcı Drama Uygulamaları-1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>2250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256425675</t>
+          <t>9786256313064</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Zengin Olamadım?</t>
+          <t>Yeni Nesil Dijital Girişimci Olma Rehberi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256425941</t>
+          <t>9786256313095</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Değişimin Anahtarı</t>
+          <t>Hatırladığım Sonbahar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256425989</t>
+          <t>9786256313040</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Deliyi Yaratan Zaman</t>
+          <t>Foundational Principles Behind Cognitive- Behavioral Therapies</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256313026</t>
+          <t>9786256313033</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Bazlı Kitlesel Fonlama</t>
+          <t>CX Dünyası ve Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>440</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256425965</t>
+          <t>9786256425675</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Nasıl Zengin Olamadım?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256425804</t>
+          <t>9786256425941</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Vur Ama Öldürme</t>
+          <t>Değişimin Anahtarı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256425958</t>
+          <t>9786256425989</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Hayat Terapisi</t>
+          <t>Deliyi Yaratan Zaman</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256425811</t>
+          <t>9786256313026</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Bir Kimyacı</t>
+          <t>Sermaye Bazlı Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>440</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256425798</t>
+          <t>9786256425965</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Girişimci Kafasıyla Düşün</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256425781</t>
+          <t>9786256425804</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
+          <t>Vur Ama Öldürme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>145</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256425590</t>
+          <t>9786256425958</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Helikopter Bakışı</t>
+          <t>Hikayelerle Hayat Terapisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256425729</t>
+          <t>9786256425811</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Projesi</t>
+          <t>Sıradışı Bir Kimyacı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>295</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256425705</t>
+          <t>9786256425798</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hipnozla Dönüşüm Rehberi</t>
+          <t>Girişimci Kafasıyla Düşün</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>235</v>
+        <v>260</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256425699</t>
+          <t>9786256425781</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansman Felsefesi</t>
+          <t>Güneşin Ruhu - Japon Bilgeliği Işığında Kişisel Gelişim Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256425682</t>
+          <t>9786256425590</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zihnimdekiler</t>
+          <t>Helikopter Bakışı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256425712</t>
+          <t>9786256425729</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Kule</t>
+          <t>Sevgi Projesi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256425613</t>
+          <t>9786256425705</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kendi Sihrini Bulma Defteri</t>
+          <t>Hipnozla Dönüşüm Rehberi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>145</v>
+        <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256425606</t>
+          <t>9786256425699</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Teo ve Manu</t>
+          <t>İşletme Finansman Felsefesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>145</v>
+        <v>210</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256425583</t>
+          <t>9786256425682</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulunda Felsefe</t>
+          <t>Zihnimdekiler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>315</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256425569</t>
+          <t>9786256425712</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sen Kiloların Değilsin</t>
+          <t>Kağıttan Kule</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256425576</t>
+          <t>9786256425613</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Döngümüz ve Aile Dizimi</t>
+          <t>Kendi Sihrini Bulma Defteri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256425552</t>
+          <t>9786256425606</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Doğumu</t>
+          <t>Teo ve Manu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256425545</t>
+          <t>9786256425583</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
+          <t>Yönetim Kurulunda Felsefe</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>415</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256425514</t>
+          <t>9786256425569</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Herkese Benden Çay</t>
+          <t>Sen Kiloların Değilsin</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256425538</t>
+          <t>9786256425576</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Alaçatı’da</t>
+          <t>Yaşam Döngümüz ve Aile Dizimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>260</v>
+        <v>195</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256425507</t>
+          <t>9786256425552</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Panzehir</t>
+          <t>Mucizenin Doğumu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>125</v>
+        <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256425477</t>
+          <t>9786256425545</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Lüks Satış Teknikleri</t>
+          <t>Emlak Danışmanlığının Reklamsız Gerçekleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>195</v>
+        <v>415</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256425439</t>
+          <t>9786256425514</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Diyalogları</t>
+          <t>Herkese Benden Çay</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256425422</t>
+          <t>9786256425538</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sadece Evde Kalmışsınız</t>
+          <t>Bir Zamanlar Alaçatı’da</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256425385</t>
+          <t>9786256425507</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
+          <t>Panzehir</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>210</v>
+        <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256425378</t>
+          <t>9786256425477</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İyilik Takımı (Ciltli)</t>
+          <t>Lüks Satış Teknikleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256425323</t>
+          <t>9786256425439</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Akademisi</t>
+          <t>Pandemi Diyalogları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256425330</t>
+          <t>9786256425422</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Etnik Pazarlama</t>
+          <t>Sadece Evde Kalmışsınız</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256425200</t>
+          <t>9786256425385</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde-2</t>
+          <t>Kocam Değil Ama Hocam Olur Kendisi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>245</v>
+        <v>210</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256425132</t>
+          <t>9786256425378</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Rune Sembollerinin Uyanışı</t>
+          <t>İyilik Takımı (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256425194</t>
+          <t>9786256425323</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
+          <t>Yönetim Akademisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>245</v>
+        <v>325</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256425170</t>
+          <t>9786256425330</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
+          <t>Etnik Pazarlama</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256425156</t>
+          <t>9786256425200</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bizi Biz Yapan Hikayeler</t>
+          <t>Işığın Peşinde-2</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256425019</t>
+          <t>9786256425132</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Satışın NLP'si</t>
+          <t>Rune Sembollerinin Uyanışı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>275</v>
+        <v>320</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256425125</t>
+          <t>9786256425194</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Ayak</t>
+          <t>Başaranlar Kulübü - Kendi Gücüne İnanan Girişimciler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>215</v>
+        <v>245</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256425033</t>
+          <t>9786256425170</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Güney Kore Rüyası</t>
+          <t>Şimdi Yükseliş Zamanı - Dibe Vurmak Son Değil Başlangıçtır</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256425026</t>
+          <t>9786256425156</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Esen Kal İyi Yönet</t>
+          <t>Bizi Biz Yapan Hikayeler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258424980</t>
+          <t>9786256425019</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Güvercinleri</t>
+          <t>Satışın NLP'si</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>95</v>
+        <v>275</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256425002</t>
+          <t>9786256425125</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son</t>
+          <t>Çıplak Ayak</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>105</v>
+        <v>215</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258424973</t>
+          <t>9786256425033</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yönetimde Farklı Perspektifler</t>
+          <t>Güney Kore Rüyası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258424676</t>
+          <t>9786256425026</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Çocuk Hakları</t>
+          <t>Esen Kal İyi Yönet</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>165</v>
+        <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258424966</t>
+          <t>9786258424980</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Koltukla Zengin Olunur Mu?</t>
+          <t>Cehennem Güvercinleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258424614</t>
+          <t>9786256425002</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Herkes Hipnoz Öğrenebilir</t>
+          <t>İlk ve Son</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>220</v>
+        <v>105</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258424911</t>
+          <t>9786258424973</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Niyetleri Gerçekleştirme Rehberi</t>
+          <t>Yönetimde Farklı Perspektifler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>245</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258424850</t>
+          <t>9786258424676</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dijital Bir Adam</t>
+          <t>Tüm Yönleriyle Çocuk Hakları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>115</v>
+        <v>165</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258424751</t>
+          <t>9786258424966</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
+          <t>Bir Koltukla Zengin Olunur Mu?</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258424768</t>
+          <t>9786258424614</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Şifreleri</t>
+          <t>Herkes Hipnoz Öğrenebilir</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258424782</t>
+          <t>9786258424911</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Deneyimi</t>
+          <t>Niyetleri Gerçekleştirme Rehberi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>315</v>
+        <v>245</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258424485</t>
+          <t>9786258424850</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Objektif</t>
+          <t>Dijital Bir Adam</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258424690</t>
+          <t>9786258424751</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
+          <t>Gözyaşların Ne Renk? - İnsan En Çok Kendine İyi Gelir</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258424706</t>
+          <t>9786258424768</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Markaların Seyir Defteri</t>
+          <t>Şirketlerin Şifreleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258424652</t>
+          <t>9786258424782</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Zamanı</t>
+          <t>Çalışan Deneyimi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>65</v>
+        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258424379</t>
+          <t>9786258424485</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kedi Hikayesi</t>
+          <t>Objektif</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258424621</t>
+          <t>9786258424690</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
+          <t>A'dan Z'ye Gayrimenkul Danışmanlığı ve Yatırımı (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258424478</t>
+          <t>9786258424706</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Öğreniyorum</t>
+          <t>Markaların Seyir Defteri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>320</v>
+        <v>195</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258424096</t>
+          <t>9786258424652</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Cam Kırıkları</t>
+          <t>İhtimaller Zamanı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258424492</t>
+          <t>9786258424379</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Zamanı</t>
+          <t>Kedi Hikayesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258424461</t>
+          <t>9786258424621</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Olsun</t>
+          <t>Tevhide Dadı İle Tuvalet Alışkanlığı Kazanmak</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>175</v>
+        <v>295</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258424508</t>
+          <t>9786258424478</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>CEO Talks</t>
+          <t>Fransızca Öğreniyorum</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>460</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257264907</t>
+          <t>9786258424096</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Emanetçiler</t>
+          <t>Dilimde Cam Kırıkları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>315</v>
+        <v>105</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258424447</t>
+          <t>9786258424492</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Satış Bir İkna Eylemidir</t>
+          <t>Yıldız Zamanı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>195</v>
+        <v>110</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258424454</t>
+          <t>9786258424461</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bitersem Bitersin</t>
+          <t>Sağlık Olsun</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258424171</t>
+          <t>9786258424508</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Emlak Danışmanının 365 Günü</t>
+          <t>CEO Talks</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258424386</t>
+          <t>9786257264907</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Limitlerin Ötesinde</t>
+          <t>Emanetçiler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258424362</t>
+          <t>9786258424447</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Keçi</t>
+          <t>Satış Bir İkna Eylemidir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258424324</t>
+          <t>9786258424454</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yalaz</t>
+          <t>Bitersem Bitersin</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>125</v>
+        <v>295</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258424225</t>
+          <t>9786258424171</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kendinle Tanış Parayla Barış</t>
+          <t>Emlak Danışmanının 365 Günü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>345</v>
+        <v>360</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258424232</t>
+          <t>9786258424386</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Bir Mucize</t>
+          <t>Limitlerin Ötesinde</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258424256</t>
+          <t>9786258424362</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
+          <t>Çılgın Keçi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>260</v>
+        <v>185</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258424249</t>
+          <t>9786258424324</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
+          <t>Yalaz</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>230</v>
+        <v>125</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258424157</t>
+          <t>9786258424225</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>O İlk Alo</t>
+          <t>Kendinle Tanış Parayla Barış</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>220</v>
+        <v>345</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257264860</t>
+          <t>9786258424232</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kalmak Survive</t>
+          <t>Her Gün Bir Mucize</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>410</v>
+        <v>185</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258424126</t>
+          <t>9786258424256</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Her Gün 1 Adım</t>
+          <t>Blokzinciri Teknolojisi Ve Nft’ler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258424164</t>
+          <t>9786258424249</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yarının İşini Yarına Bırakma</t>
+          <t>İlişkilerin Gerçek Hikayesi - Doğru İlişkinin Formülü Sensin</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>410</v>
+        <v>230</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258424119</t>
+          <t>9786258424157</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Turnalar</t>
+          <t>O İlk Alo</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257264877</t>
+          <t>9786257264860</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>80/20 Satış Pazarlama</t>
+          <t>Hayatta Kalmak Survive</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>330</v>
+        <v>410</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257264921</t>
+          <t>9786258424126</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Oyunları</t>
+          <t>Her Gün 1 Adım</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257264853</t>
+          <t>9786258424164</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Kokusu</t>
+          <t>Yarının İşini Yarına Bırakma</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>290</v>
+        <v>410</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257264808</t>
+          <t>9786258424119</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yeni Neslin Rotası</t>
+          <t>Turnalar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257264846</t>
+          <t>9786257264877</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Victoria'nın Mezarı</t>
+          <t>80/20 Satış Pazarlama</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257264914</t>
+          <t>9786257264921</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sürdürülebilirlik</t>
+          <t>Kariyer Oyunları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>185</v>
+        <v>335</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257264891</t>
+          <t>9786257264853</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
+          <t>Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>185</v>
+        <v>290</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786056973284</t>
+          <t>9786257264808</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
+          <t>Yeni Neslin Rotası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>175</v>
+        <v>130</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052048719</t>
+          <t>9786257264846</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kaktüsler, Dikenler ve Çiçekler</t>
+          <t>Victoria'nın Mezarı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>215</v>
+        <v>345</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052048740</t>
+          <t>9786257264914</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Yurttan Sesler</t>
+          <t>Kurumsal Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052048580</t>
+          <t>9786257264891</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehri Düşünürken: İstanbul</t>
+          <t>İş'ın Sırrı - Başarılı Girişimciliğin Anahtarı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>315</v>
+        <v>185</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052048825</t>
+          <t>9786056973284</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
+          <t>Finans ve Sigorta Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>26.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052048627</t>
+          <t>9786052048719</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Engel</t>
+          <t>Kaktüsler, Dikenler ve Çiçekler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>355</v>
+        <v>215</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052048870</t>
+          <t>9786052048740</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Barselona</t>
+          <t>Anılarla Yurttan Sesler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>155</v>
+        <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786056973215</t>
+          <t>9786052048580</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hayal Melodileri</t>
+          <t>Bir Şehri Düşünürken: İstanbul</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052048450</t>
+          <t>9786052048825</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Heves Önemli Kısmet Şart</t>
+          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>295</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052048726</t>
+          <t>9786052048627</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Soğan Tadında Notlar</t>
+          <t>Altıncı Engel</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>195</v>
+        <v>355</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052048986</t>
+          <t>9786052048870</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Mümkün</t>
+          <t>Barselona</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052048511</t>
+          <t>9786056973215</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
+          <t>Hayal Melodileri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052048894</t>
+          <t>9786052048450</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
+          <t>Heves Önemli Kısmet Şart</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052048672</t>
+          <t>9786052048726</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Fanatik Müşteri Yaratmanın Yolları</t>
+          <t>Soğan Tadında Notlar</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052048634</t>
+          <t>9786052048986</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Böyle Şeyler Anlatılmaz</t>
+          <t>Her Şey Mümkün</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052048535</t>
+          <t>9786052048511</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Değer Odaklı Satış</t>
+          <t>Blokzinciri Teknolojisi ve Kripto Paraların Hayatımızdaki Yeni Yeri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>420</v>
+        <v>235</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052048900</t>
+          <t>9786052048894</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Temas - Diyalog İle Davranış Değişikliği</t>
+          <t>Kadın Sanayici Olmaz mı Dediniz?</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052048856</t>
+          <t>9786052048672</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Satış Bilgeliği</t>
+          <t>Fanatik Müşteri Yaratmanın Yolları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>440</v>
+        <v>195</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052048177</t>
+          <t>9786052048634</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
+          <t>Böyle Şeyler Anlatılmaz</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052048153</t>
+          <t>9786052048535</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Beyin Yönetmeni</t>
+          <t>Değer Odaklı Satış</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052048146</t>
+          <t>9786052048900</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ben de Konuşabilirim</t>
+          <t>Temas - Diyalog İle Davranış Değişikliği</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>340</v>
+        <v>195</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058825017</t>
+          <t>9786052048856</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tuna’dan Sakarya’ya</t>
+          <t>Satış Bilgeliği</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>17.59</v>
+        <v>440</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786056243608</t>
+          <t>9786052048177</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Aşk Senin Yüzün</t>
+          <t>Understanding Children And Childhood: Mental Health Perspectives Through Aesthetics, Art, Aad The Humanities</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786056243615</t>
+          <t>9786052048153</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Şifayı Beklerken</t>
+          <t>Beyin Yönetmeni</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056243684</t>
+          <t>9786052048146</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Bulutların Ötesinde</t>
+          <t>Ben de Konuşabilirim</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786056375163</t>
+          <t>9786058825017</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sizden Biri</t>
+          <t>Tuna’dan Sakarya’ya</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>160</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058825031</t>
+          <t>9786056243608</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sadece ve Sadece Sevgi</t>
+          <t>Şimdi Aşk Senin Yüzün</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786056243653</t>
+          <t>9786056243615</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Şarkısı</t>
+          <t>Şifayı Beklerken</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786058825055</t>
+          <t>9786056243684</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
+          <t>Sonsuz Bulutların Ötesinde</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786056375125</t>
+          <t>9786056375163</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kadın</t>
+          <t>Sizden Biri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058825062</t>
+          <t>9786058825031</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Yolunda Adım Adım</t>
+          <t>Sadece ve Sadece Sevgi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054910359</t>
+          <t>9786056243653</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ev</t>
+          <t>Ölümün Şarkısı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054910342</t>
+          <t>9786058825055</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Noktası</t>
+          <t>Kurumsallaşmamış Bir İşletmede Çatışma Analizi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054910199</t>
+          <t>9786056375125</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ve Yağmur Denize Yağar</t>
+          <t>Kırmızı Kadın</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054910205</t>
+          <t>9786058825062</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Öykü Yazmak Hikaye Anlatmak</t>
+          <t>Kariyer Yolunda Adım Adım</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>18.51</v>
+        <v>120</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054910069</t>
+          <t>9786054910359</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Dönme Dolap</t>
+          <t>Hayal Ev</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054910311</t>
+          <t>9786054910342</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdi Eşikte Bekleyen</t>
+          <t>Kaçış Noktası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054910304</t>
+          <t>9786054910199</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Felek ve Kukla</t>
+          <t>Ve Yağmur Denize Yağar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054910335</t>
+          <t>9786054910205</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sen Cenneti Bulmuşsun</t>
+          <t>Öykü Yazmak Hikaye Anlatmak</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>12.04</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054910168</t>
+          <t>9786054910069</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Araf'ın Yokluğu</t>
+          <t>Dönme Dolap</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054910175</t>
+          <t>9786054910311</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
+          <t>Yüreğimdi Eşikte Bekleyen</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054910137</t>
+          <t>9786054910304</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Diyalogları</t>
+          <t>Felek ve Kukla</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054910120</t>
+          <t>9786054910335</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Sen Cenneti Bulmuşsun</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>160</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054910151</t>
+          <t>9786054910168</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Satış Küpü</t>
+          <t>Araf'ın Yokluğu</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>385</v>
+        <v>140</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054910076</t>
+          <t>9786054910175</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Haziran Büyüsü</t>
+          <t>Satış Performansını Artırmanın En Etkili Yöntemi; Satış Koçluğu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054910090</t>
+          <t>9786054910137</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Biş Sessizliğindeki Çığlık</t>
+          <t>Yalnızlık Diyalogları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>17.59</v>
+        <v>140</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786056375170</t>
+          <t>9786054910120</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Sevdaya Zincir Vurulmaz</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054910021</t>
+          <t>9786054910151</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Alıntı Olmayan Sözler</t>
+          <t>Satış Küpü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>120</v>
+        <v>385</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054910274</t>
+          <t>9786054910076</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kariyerim Gelecek mi?</t>
+          <t>Haziran Büyüsü</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054910250</t>
+          <t>9786054910090</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Efeyiman</t>
+          <t>Biş Sessizliğindeki Çığlık</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>120</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054910267</t>
+          <t>9786056375170</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
+          <t>Sevdaya Zincir Vurulmaz</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>9.26</v>
+        <v>190</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052048658</t>
+          <t>9786054910021</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Çukurda Bir Sabah</t>
+          <t>Alıntı Olmayan Sözler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>165</v>
+        <v>120</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052048139</t>
+          <t>9786054910274</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Kariyerim Gelecek mi?</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>50.93</v>
+        <v>160</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052048108</t>
+          <t>9786054910250</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>El Yapımı Hayat</t>
+          <t>Efeyiman</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>205</v>
+        <v>120</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052048818</t>
+          <t>9786054910267</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Anları</t>
+          <t>Esma-ül Hüsna ile Ruhsal Rehberlik</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>165</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052048764</t>
+          <t>9786052048658</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Çukurda Bir Sabah</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052048566</t>
+          <t>9786052048139</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>115</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052048429</t>
+          <t>9786052048108</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Solu-Can</t>
+          <t>El Yapımı Hayat</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>165</v>
+        <v>205</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054910182</t>
+          <t>9786052048818</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yüzleri</t>
+          <t>Farkındalık Anları</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052048054</t>
+          <t>9786052048764</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Toplulukları İkna Sanatı</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>20.37</v>
+        <v>210</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052048849</t>
+          <t>9786052048566</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Satış Akademisi</t>
+          <t>Özsöz - Aforizmalar (2.Kitap - 1.Kitap)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>345</v>
+        <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052048801</t>
+          <t>9786052048429</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>B Planı</t>
+          <t>Solu-Can</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>295</v>
+        <v>165</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052048832</t>
+          <t>9786054910182</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektörü Satış El Kitabı</t>
+          <t>Kadın Yüzleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052048696</t>
+          <t>9786052048054</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
+          <t>Toplulukları İkna Sanatı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>145</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052048573</t>
+          <t>9786052048849</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
+          <t>Satış Akademisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>770</v>
+        <v>345</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789753490870</t>
+          <t>9786052048801</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Sinemacı Gözüyle</t>
+          <t>B Planı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>295</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052048443</t>
+          <t>9786052048832</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hipnotik Satış</t>
+          <t>Sağlık Sektörü Satış El Kitabı</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>440</v>
+        <v>125</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052048795</t>
+          <t>9786052048696</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Sokakta Satılmaz</t>
+          <t>Mücevher ve Pırlanta Satış Teknikleri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052048771</t>
+          <t>9786052048573</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
+          <t>Madelet - Bulutlara Dokunmak (Ciltli)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>165</v>
+        <v>770</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052048702</t>
+          <t>9789753490870</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiir</t>
+          <t>Sinemacı Gözüyle</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052048214</t>
+          <t>9786052048443</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Mezeci Çırağı</t>
+          <t>Hipnotik Satış</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>110</v>
+        <v>440</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052048207</t>
+          <t>9786052048795</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İz Yok Vukuat Yok</t>
+          <t>Demokrasi Sokakta Satılmaz</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>205</v>
+        <v>165</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052048191</t>
+          <t>9786052048771</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğin İşi Yap</t>
+          <t>Ekonomist Olmayanlar İçin Ekonomi Nasıl Yönetilir?</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>265</v>
+        <v>165</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052048160</t>
+          <t>9786052048702</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
+          <t>Ben Şiir</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>315</v>
+        <v>125</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052048047</t>
+          <t>9786052048214</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Detoks</t>
+          <t>Mezeci Çırağı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052048016</t>
+          <t>9786052048207</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>10 Yaşında Girişimci Olmak</t>
+          <t>İz Yok Vukuat Yok</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>185</v>
+        <v>205</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054910939</t>
+          <t>9786052048191</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hayata İçten Bakış</t>
+          <t>Sevdiğin İşi Yap</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>14.81</v>
+        <v>265</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052048023</t>
+          <t>9786052048160</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Başarının Vısa'sı</t>
+          <t>İşletmelerde Raporlama Ve Rapor Yazım Teknikleri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>195</v>
+        <v>315</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052048030</t>
+          <t>9786052048047</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
+          <t>Duygusal Detoks</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>145</v>
+        <v>220</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052048733</t>
+          <t>9786052048016</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Camino Günlüğüm</t>
+          <t>10 Yaşında Girişimci Olmak</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>210</v>
+        <v>185</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052048665</t>
+          <t>9786054910939</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tercüman</t>
+          <t>Hayata İçten Bakış</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>345</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052048641</t>
+          <t>9786052048023</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Atölye</t>
+          <t>Başarının Vısa'sı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052048467</t>
+          <t>9786052048030</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Önce Kendimi Sattım</t>
+          <t>Üniversite Sınavında Başarının Anahtarı Yürekten Adanmaktır</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>24.07</v>
+        <v>145</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052048078</t>
+          <t>9786052048733</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ruhuna Pansuman</t>
+          <t>Camino Günlüğüm</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052048603</t>
+          <t>9786052048665</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kulübü</t>
+          <t>Tercüman</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>195</v>
+        <v>345</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052048559</t>
+          <t>9786052048641</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İki Dize Arası</t>
+          <t>Atölye</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>145</v>
+        <v>215</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052048542</t>
+          <t>9786052048467</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın Bir Umut</t>
+          <t>Önce Kendimi Sattım</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>255</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052048405</t>
+          <t>9786052048078</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Erkek Atlası</t>
+          <t>Ruhuna Pansuman</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>195</v>
+        <v>110</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052048375</t>
+          <t>9786052048603</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Gayrimenkul Yatırımı</t>
+          <t>Mutluluk Kulübü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054910847</t>
+          <t>9786052048559</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Damdan Düşen Bilir...</t>
+          <t>İki Dize Arası</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>86</v>
+        <v>145</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052048481</t>
+          <t>9786052048542</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ortak Hadi Gel Batalım</t>
+          <t>İki Kadın Bir Umut</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052048504</t>
+          <t>9786052048405</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Ya Patron Duyarsa</t>
+          <t>Erkek Atlası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>145</v>
+        <v>195</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052048498</t>
+          <t>9786052048375</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dedemden Sonra</t>
+          <t>Sorularla Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>15.74</v>
+        <v>295</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054910977</t>
+          <t>9786054910847</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Yukarı Fırat Efsaneleri</t>
+          <t>Damdan Düşen Bilir...</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>145</v>
+        <v>86</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054910915</t>
+          <t>9786052048481</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Satış Psikolojisi</t>
+          <t>Ortak Hadi Gel Batalım</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054910878</t>
+          <t>9786052048504</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 2</t>
+          <t>Ya Patron Duyarsa</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>295</v>
+        <v>145</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054910861</t>
+          <t>9786052048498</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış 1</t>
+          <t>Dedemden Sonra</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>295</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052048528</t>
+          <t>9786054910977</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Zihin Haritaları</t>
+          <t>Yukarı Fırat Efsaneleri</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052048252</t>
+          <t>9786054910915</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Zahiri</t>
+          <t>Satış Psikolojisi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052048221</t>
+          <t>9786054910878</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Pardon Patron</t>
+          <t>Tek Vuruşta Satış 2</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052048245</t>
+          <t>9786054910861</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İş’te Oyunlaştırma</t>
+          <t>Tek Vuruşta Satış 1</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>210</v>
+        <v>295</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052048061</t>
+          <t>9786052048528</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Geçmemiş</t>
+          <t>Zihin Haritaları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>15.74</v>
+        <v>145</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054910731</t>
+          <t>9786052048252</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Miğferden Saksı</t>
+          <t>Zahiri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054910748</t>
+          <t>9786052048221</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Eylül'de Doğmak</t>
+          <t>Pardon Patron</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054910755</t>
+          <t>9786052048245</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>10 Numara Motivasyon</t>
+          <t>İş’te Oyunlaştırma</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052048436</t>
+          <t>9786052048061</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mina</t>
+          <t>Geçmiş Geçmemiş</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>315</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052048382</t>
+          <t>9786054910731</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Şilte</t>
+          <t>Miğferden Saksı</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>19.44</v>
+        <v>190</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052048238</t>
+          <t>9786054910748</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Gün Gibi Yeniden</t>
+          <t>Eylül'de Doğmak</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052048351</t>
+          <t>9786054910755</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>100 Milyonluk Araba</t>
+          <t>10 Numara Motivasyon</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>355</v>
+        <v>320</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052048344</t>
+          <t>9786052048436</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kök - Kişiye Özel Kariyer</t>
+          <t>Mina</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052048368</t>
+          <t>9786052048382</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kanatların Çırpınışı</t>
+          <t>Şilte</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>285</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054910823</t>
+          <t>9786052048238</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Koza</t>
+          <t>Gün Gibi Yeniden</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>77</v>
+        <v>170</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054910816</t>
+          <t>9786052048351</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Özlem'e Mektup</t>
+          <t>100 Milyonluk Araba</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>77</v>
+        <v>355</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054910717</t>
+          <t>9786052048344</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kodu</t>
+          <t>Kök - Kişiye Özel Kariyer</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>360</v>
+        <v>325</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052048276</t>
+          <t>9786052048368</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
+          <t>Kanatların Çırpınışı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>155</v>
+        <v>285</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052048122</t>
+          <t>9786054910823</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Defteri (Ciltli)</t>
+          <t>Koza</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>195</v>
+        <v>77</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052048085</t>
+          <t>9786054910816</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Koridor</t>
+          <t>Özlem'e Mektup</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054910687</t>
+          <t>9786054910717</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Çıkalım Gökyüzüne</t>
+          <t>Aşkın Kodu</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054910632</t>
+          <t>9786052048276</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Langa</t>
+          <t>Çağrı Merkezi Yöneticisi El Kitabı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>255</v>
+        <v>155</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054910656</t>
+          <t>9786052048122</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin Başarısızlık Rehberi</t>
+          <t>Mutluluk Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052048399</t>
+          <t>9786052048085</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Tersten Bakmak</t>
+          <t>Koridor</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>295</v>
+        <v>95</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052048092</t>
+          <t>9786054910687</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Satış Profesyoneli El Kitabı</t>
+          <t>Çıkalım Gökyüzüne</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054910984</t>
+          <t>9786054910632</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kitlesel Fonlama</t>
+          <t>Langa</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054910946</t>
+          <t>9786054910656</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Tayinlerle Anadolu</t>
+          <t>Yöneticinin Başarısızlık Rehberi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054910854</t>
+          <t>9786052048399</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Çaya Kaç Şeker</t>
+          <t>Tersten Bakmak</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>155</v>
+        <v>295</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054910922</t>
+          <t>9786052048092</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun Paris!</t>
+          <t>Satış Profesyoneli El Kitabı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054910953</t>
+          <t>9786054910984</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Şemşi Pasa Paşazı</t>
+          <t>Kitlesel Fonlama</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054910793</t>
+          <t>9786054910946</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Kahve Falı Sözlüğü</t>
+          <t>Tayinlerle Anadolu</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>9.17</v>
+        <v>180</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054910779</t>
+          <t>9786054910854</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Mümessil Oldum</t>
+          <t>Çaya Kaç Şeker</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054910571</t>
+          <t>9786054910922</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Alfa'nın Aşk Sırrı</t>
+          <t>Aşk Olsun Paris!</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>160</v>
+        <v>32</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054910441</t>
+          <t>9786054910953</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kulağına Küpe</t>
+          <t>Şemşi Pasa Paşazı</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054910038</t>
+          <t>9786054910793</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kobinin Gücü</t>
+          <t>Kahve Falı Sözlüğü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>55.56</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786056375194</t>
+          <t>9786054910779</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>4 Adımda Satış</t>
+          <t>Anne Ben Mümessil Oldum</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054910007</t>
+          <t>9786054910571</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
+          <t>Alfa'nın Aşk Sırrı</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786056243691</t>
+          <t>9786054910441</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde 41 Yıl</t>
+          <t>Kulağına Küpe</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786056243622</t>
+          <t>9786054910038</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Dündar Kılıç - Yakası Karanfilliler</t>
+          <t>Kobinin Gücü</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>120</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786058825024</t>
+          <t>9786056375194</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Darb-ı Meselleri Derledim 1</t>
+          <t>4 Adımda Satış</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786056243677</t>
+          <t>9786054910007</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
+          <t>Kendimizin Neresindeyiz? (Ciltli)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>24.07</v>
+        <v>160</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786058825048</t>
+          <t>9786056243691</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
+          <t>Gökyüzünde 41 Yıl</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>7.87</v>
+        <v>340</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786058825086</t>
+          <t>9786056243622</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Anadolu Fırtınası</t>
+          <t>Dündar Kılıç - Yakası Karanfilliler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786058825093</t>
+          <t>9786058825024</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Prezervatif</t>
+          <t>Darb-ı Meselleri Derledim 1</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786056375101</t>
+          <t>9786056243677</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Aliya</t>
+          <t>Bu Vatanın Çocuğu Ben Bir Deli Divane - Ümitli Yıllar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>160</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786056375132</t>
+          <t>9786058825048</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ağrı’nın Öteki Yüzü</t>
+          <t>Biri Yer Biri Bakmaz Dediğin Böyle Bir Yer Var mı? Bildiğin?</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>140</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054910991</t>
+          <t>9786058825086</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Ah Zavallı Erkekler</t>
+          <t>Avrupa’da Anadolu Fırtınası</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786052048009</t>
+          <t>9786058825093</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Aşk ve Prezervatif</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054910892</t>
+          <t>9786056375101</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Maral</t>
+          <t>Aliya</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054910663</t>
+          <t>9786056375132</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Nöro Satış</t>
+          <t>Ağrı’nın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>325</v>
+        <v>140</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054910885</t>
+          <t>9786054910991</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Hikayemin Adı Kırmızı</t>
+          <t>Ah Zavallı Erkekler</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>265</v>
+        <v>185</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054910762</t>
+          <t>9786052048009</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İdealist</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054910960</t>
+          <t>9786054910892</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Mürdüm Renkli Elbiseler</t>
+          <t>Maral</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>12.96</v>
+        <v>260</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054910908</t>
+          <t>9786054910663</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bırak Kalsın Küllerimiz</t>
+          <t>Nöro Satış</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>115</v>
+        <v>325</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054910830</t>
+          <t>9786054910885</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüşümden İzler</t>
+          <t>Hikayemin Adı Kırmızı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>77</v>
+        <v>265</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054910809</t>
+          <t>9786054910762</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>T-İnsan</t>
+          <t>İdealist</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>440</v>
+        <v>230</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054910670</t>
+          <t>9786054910960</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çekilin Ben Doktor Değilim</t>
+          <t>Mürdüm Renkli Elbiseler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>290</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054910724</t>
+          <t>9786054910908</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dökün Beni Yıldızlara</t>
+          <t>Bırak Kalsın Küllerimiz</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>160</v>
+        <v>115</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054910229</t>
+          <t>9786054910830</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
+          <t>Yürüyüşümden İzler</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>160</v>
+        <v>77</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054910601</t>
+          <t>9786054910809</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler</t>
+          <t>T-İnsan</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054910618</t>
+          <t>9786054910670</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
+          <t>Çekilin Ben Doktor Değilim</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786052048184</t>
+          <t>9786054910724</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
+          <t>Dökün Beni Yıldızlara</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054910694</t>
+          <t>9786054910229</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Kaygan Zemin</t>
+          <t>Psikolog Gözüyle: Kadın, Erkek, Çocuk, Aile, Toplum</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054910700</t>
+          <t>9786054910601</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Sonra Değil Şimdi</t>
+          <t>Gelincikler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>135</v>
+        <v>260</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054910557</t>
+          <t>9786054910618</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Şekillerle Sudoku</t>
+          <t>Yapçak Bi’şey Yok… Kim Demiş!</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054910472</t>
+          <t>9786052048184</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
+          <t>2 Saatte A’dan Z’ye Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054910564</t>
+          <t>9786054910694</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmayı Reddet</t>
+          <t>Dikkat Kaygan Zemin</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054910519</t>
+          <t>9786054910700</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Susmanın İki Yakası</t>
+          <t>Sonra Değil Şimdi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054910281</t>
+          <t>9786054910557</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Gayrimenkul Yatırımı</t>
+          <t>Şekillerle Sudoku</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>360</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054910236</t>
+          <t>9786054910472</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Üşüyorum</t>
+          <t>Da Vinci'nin Aynasında İkna: Satış Ustalarının İkna Sırları</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054910083</t>
+          <t>9786054910564</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>50 Yaş Gözüyle</t>
+          <t>Yaşlanmayı Reddet</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>154</v>
+        <v>180</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786056375149</t>
+          <t>9786054910519</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Darb- ı Meselleri Derledim - 2</t>
+          <t>Susmanın İki Yakası</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054910434</t>
+          <t>9786054910281</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Kodu - Numeroloji</t>
+          <t>Profesyonel Gayrimenkul Yatırımı</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054910427</t>
+          <t>9786054910236</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Karakalem Aşk</t>
+          <t>Üşüyorum</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054910328</t>
+          <t>9786054910083</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Dair</t>
+          <t>50 Yaş Gözüyle</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>160</v>
+        <v>154</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054910113</t>
+          <t>9786056375149</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ruh'unla Düşün</t>
+          <t>Darb- ı Meselleri Derledim - 2</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>20.37</v>
+        <v>140</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054910045</t>
+          <t>9786054910434</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Anla Eylül'ünü İçimin</t>
+          <t>Yaşam Kodu - Numeroloji</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054910052</t>
+          <t>9786054910427</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Çağrılmayan Yusuf</t>
+          <t>Karakalem Aşk</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786056243646</t>
+          <t>9786054910328</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Sihirli Güçleri</t>
+          <t>Dair</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786056243639</t>
+          <t>9786054910113</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Kilitli Sevda</t>
+          <t>Ruh'unla Düşün</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>140</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054910588</t>
+          <t>9786054910045</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Can</t>
+          <t>Anla Eylül'ünü İçimin</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054910243</t>
+          <t>9786054910052</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Mührüm Olsun Anka</t>
+          <t>Çağrılmayan Yusuf</t>
         </is>
       </c>
       <c r="C352" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054910106</t>
+          <t>9786056243646</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'dan Dönüş</t>
+          <t>Ruhun Sihirli Güçleri</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>385</v>
+        <v>90</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054910366</t>
+          <t>9786056243639</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Sen</t>
+          <t>Kilitli Sevda</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054910380</t>
+          <t>9786054910588</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Aşk-ı Can</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054910397</t>
+          <t>9786054910243</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>140 Karakterde Satış</t>
+          <t>Mührüm Olsun Anka</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054910373</t>
+          <t>9786054910106</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Boğazımdaki Yumrular</t>
+          <t>Balkanlar'dan Dönüş</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>17.13</v>
+        <v>385</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054910298</t>
+          <t>9786054910366</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Fadik</t>
+          <t>Adım Adım Sen</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786056375156</t>
+          <t>9786054910380</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Bedeli Sevgidir</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257908801</t>
+          <t>9786054910397</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>İki Teker Bir Kariyer</t>
+          <t>140 Karakterde Satış</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257908719</t>
+          <t>9786054910373</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Biz Sizi Ararız</t>
+          <t>Boğazımdaki Yumrular</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>140</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257908825</t>
+          <t>9786054910298</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Gelecekte Satış</t>
+          <t>Fadik</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257908818</t>
+          <t>9786056375156</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Başrolde Filiz Akın</t>
+          <t>Sevginin Bedeli Sevgidir</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>29</v>
+        <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257908702</t>
+          <t>9786257908801</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Halkçı Karma-Ekonomi Modeli</t>
+          <t>İki Teker Bir Kariyer</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>90</v>
+        <v>225</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257264693</t>
+          <t>9786257908719</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Şifa Kapıları</t>
+          <t>Biz Sizi Ararız</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786257264136</t>
+          <t>9786257908825</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Direksiyonuna Geç</t>
+          <t>Gelecekte Satış</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257264259</t>
+          <t>9786257908818</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>1 Liraya Holding Kurulur mu?</t>
+          <t>Başrolde Filiz Akın</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>165</v>
+        <v>29</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257264297</t>
+          <t>9786257908702</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Hap</t>
+          <t>Halkçı Karma-Ekonomi Modeli</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>185</v>
+        <v>90</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257264686</t>
+          <t>9786257264693</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Sanal Pavyonlar</t>
+          <t>Bedenin Şifa Kapıları</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>195</v>
+        <v>340</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257264662</t>
+          <t>9786257264136</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
+          <t>Hayatın Direksiyonuna Geç</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>285</v>
+        <v>475</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257264129</t>
+          <t>9786257264259</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Hikayeler</t>
+          <t>1 Liraya Holding Kurulur mu?</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>290</v>
+        <v>165</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257264457</t>
+          <t>9786257264297</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>Hap</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054910410</t>
+          <t>9786257264686</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
+          <t>Sanal Pavyonlar</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>130</v>
+        <v>195</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257264716</t>
+          <t>9786257264662</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Yeni Tanımı</t>
+          <t>Hayat Bir Kelebeğin Ömrü Kadar</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>215</v>
+        <v>285</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257264785</t>
+          <t>9786257264129</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Yola Çık</t>
+          <t>Yöneticilere Hikayeler</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257264082</t>
+          <t>9786257264457</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Start Up Yatırımcısının El Kitabı</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257264761</t>
+          <t>9786054910410</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Köklere Yolculuk</t>
+          <t>Küçük Mavi Kuş ve Kiraz Ağacı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257264839</t>
+          <t>9786257264716</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Yolu</t>
+          <t>Zekanın Yeni Tanımı</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257264822</t>
+          <t>9786257264785</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
+          <t>Yola Çık</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257264112</t>
+          <t>9786257264082</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Albümden Yükselen Sesler</t>
+          <t>Start Up Yatırımcısının El Kitabı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257264440</t>
+          <t>9786257264761</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Melekleri</t>
+          <t>Köklere Yolculuk</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257264075</t>
+          <t>9786257264839</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Benim İzlerim</t>
+          <t>Ruhun Yolu</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257264068</t>
+          <t>9786257264822</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Toplantıdan Doğuma</t>
+          <t>Kadim Bilgilerin Işığında Sayıların ve Renklerin Sırlı Dili</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>235</v>
+        <v>340</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257908672</t>
+          <t>9786257264112</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ötesi Enerji</t>
+          <t>Albümden Yükselen Sesler</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257264792</t>
+          <t>9786257264440</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Ben’im Alaçatı</t>
+          <t>Yalnızlık Melekleri</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257264709</t>
+          <t>9786257264075</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Ekonomisi</t>
+          <t>Benim İzlerim</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>415</v>
+        <v>235</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257264754</t>
+          <t>9786257264068</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Aslı’nın Hikayesi</t>
+          <t>Toplantıdan Doğuma</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257264105</t>
+          <t>9786257908672</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İş Mükemmelliği</t>
+          <t>Sevgi Ötesi Enerji</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>345</v>
+        <v>245</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257264815</t>
+          <t>9786257264792</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Gerçek</t>
+          <t>Ben’im Alaçatı</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257264624</t>
+          <t>9786257264709</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Siyon Bilgeleri 1</t>
+          <t>Cesaret Ekonomisi</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>295</v>
+        <v>415</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257023016</t>
+          <t>9786257264754</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Çetesi</t>
+          <t>Aslı’nın Hikayesi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257264099</t>
+          <t>9786257264105</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Esnaf Nasıl Olunur?</t>
+          <t>İş Mükemmelliği</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257264013</t>
+          <t>9786257264815</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kent Şiirleri</t>
+          <t>Soğuk Gerçek</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>245</v>
+        <v>380</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052048979</t>
+          <t>9786257264624</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
+          <t>Siyon Bilgeleri 1</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>230</v>
+        <v>295</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257023085</t>
+          <t>9786257023016</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Dijitalde İz Bırakan 100 Lider</t>
+          <t>Mutluluk Çetesi</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>265</v>
+        <v>120</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257264310</t>
+          <t>9786257264099</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sizlere Ömür</t>
+          <t>Başarılı Esnaf Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>165</v>
+        <v>290</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257264327</t>
+          <t>9786257264013</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
+          <t>Kent Şiirleri</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257264280</t>
+          <t>9786052048979</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İnternet Sır Tutmaz</t>
+          <t>Yeni Başlayanlar İçin Modelcilik Rehberi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257264303</t>
+          <t>9786257023085</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Aktif Kaderci</t>
+          <t>Dijitalde İz Bırakan 100 Lider</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>385</v>
+        <v>265</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257264150</t>
+          <t>9786257264310</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Yogası</t>
+          <t>İstanbul Sizlere Ömür</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>495</v>
+        <v>165</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257908986</t>
+          <t>9786257264327</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Tek Vuruşta Satış</t>
+          <t>Işığın Peşinde 1 - Karahan’ın Yolu</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>410</v>
+        <v>220</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257908160</t>
+          <t>9786257264280</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Cibinlik</t>
+          <t>İnternet Sır Tutmaz</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>165</v>
+        <v>235</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257908139</t>
+          <t>9786257264303</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>İyi ki</t>
+          <t>Aktif Kaderci</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>365</v>
+        <v>385</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257023986</t>
+          <t>9786257264150</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Renkli Akvaryum</t>
+          <t>Bilinç Yogası</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>130</v>
+        <v>495</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257908696</t>
+          <t>9786257908986</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Esrarı</t>
+          <t>Tek Vuruşta Satış</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>480</v>
+        <v>410</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257264471</t>
+          <t>9786257908160</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Engellilerle İletişim</t>
+          <t>Cibinlik</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>360</v>
+        <v>165</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257264570</t>
+          <t>9786257908139</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Plastik Bebek</t>
+          <t>İyi ki</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>265</v>
+        <v>365</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257264594</t>
+          <t>9786257023986</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Liderlik</t>
+          <t>Renkli Akvaryum</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786257264631</t>
+          <t>9786257908696</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
+          <t>İsa Mesih'in Esrarı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>620</v>
+        <v>480</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257264464</t>
+          <t>9786257264471</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Zirvedeki Seni Bul</t>
+          <t>Engellilerle İletişim</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>195</v>
+        <v>360</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257908962</t>
+          <t>9786257264570</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Lojistik</t>
+          <t>Plastik Bebek</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257908351</t>
+          <t>9786257264594</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeni Evlilik İsteğiniz Var</t>
+          <t>Pandemide Liderlik</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>175</v>
+        <v>245</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257908177</t>
+          <t>9786257264631</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kazanma Sanatı</t>
+          <t>Op. Dr. Esra Çabuk Cömert ile Gebeliğe Dair Her Şey</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>265</v>
+        <v>620</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786052048948</t>
+          <t>9786257264464</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Trenli Gelinler</t>
+          <t>Zirvedeki Seni Bul</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>255</v>
+        <v>195</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786052048955</t>
+          <t>9786257908962</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan Bağırsak</t>
+          <t>Kentsel Lojistik</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>385</v>
+        <v>340</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257908849</t>
+          <t>9786257908351</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
+          <t>Bir Yeni Evlilik İsteğiniz Var</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257023863</t>
+          <t>9786257908177</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
+          <t>Kazanma Sanatı</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257908832</t>
+          <t>9786052048948</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Fikret Melih</t>
+          <t>Trenli Gelinler</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>225</v>
+        <v>255</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257908368</t>
+          <t>9786052048955</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Yeniden Başlat</t>
+          <t>Oyunbozan Bağırsak</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>355</v>
+        <v>385</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786052048962</t>
+          <t>9786257908849</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Serçe Kuşu</t>
+          <t>Çiçekler Şarkı Söylemezken Uyanır</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>445</v>
+        <v>185</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257023870</t>
+          <t>9786257023863</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Operasyonel Mükemmellik ve Saygı</t>
+          <t>Bu Sabah Kiminle Uyandın? (İki Farklı Kapak Seçeneği)</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>345</v>
+        <v>175</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257023887</t>
+          <t>9786257908832</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Fikret Melih</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786056973208</t>
+          <t>9786257908368</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Hayatı Yeniden Başlat</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>235</v>
+        <v>355</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786056973222</t>
+          <t>9786052048962</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Gölgeler</t>
+          <t>Serçe Kuşu</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>315</v>
+        <v>445</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786052048993</t>
+          <t>9786257023870</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Nalbant'ın Oğlu</t>
+          <t>Operasyonel Mükemmellik ve Saygı</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>26</v>
+        <v>345</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786052048863</t>
+          <t>9786257023887</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ruh Sağlığında Güzellik</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>345</v>
+        <v>220</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786052048887</t>
+          <t>9786056973208</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Eril Beril'den Afrodit'e</t>
+          <t>İyi Misin?</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257023030</t>
+          <t>9786056973222</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Biri Evlilik Mi Dedi ?</t>
+          <t>Düşler ve Gölgeler</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>195</v>
+        <v>315</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257023047</t>
+          <t>9786052048993</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Düş Yakamdan</t>
+          <t>Nalbant'ın Oğlu</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>295</v>
+        <v>26</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257023054</t>
+          <t>9786052048863</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum</t>
+          <t>Çocuk Ruh Sağlığında Güzellik</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>265</v>
+        <v>345</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786056973239</t>
+          <t>9786052048887</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yağ Sanatı</t>
+          <t>Eril Beril'den Afrodit'e</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786056973291</t>
+          <t>9786257023030</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Tatil Tadında Kalın</t>
+          <t>Biri Evlilik Mi Dedi ?</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>365</v>
+        <v>195</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257023078</t>
+          <t>9786257023047</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Saklı Şarkılar</t>
+          <t>Düş Yakamdan</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>340</v>
+        <v>295</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257023061</t>
+          <t>9786257023054</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Aşılarım Tamam</t>
+          <t>Seni Anlıyorum</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786056973253</t>
+          <t>9786056973239</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>İçimde Hoşcakaldın</t>
+          <t>Kurumsal Yağ Sanatı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257023023</t>
+          <t>9786056973291</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Aşina Duygular</t>
+          <t>Tatil Tadında Kalın</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>220</v>
+        <v>365</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786052048931</t>
+          <t>9786257023078</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Seo</t>
+          <t>Cebimde Saklı Şarkılar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>185</v>
+        <v>340</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786052048924</t>
+          <t>9786257023061</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Uzmanından Seo</t>
+          <t>Aşılarım Tamam</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786052048788</t>
+          <t>9786056973253</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>İçimde Hoşcakaldın</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>265</v>
+        <v>170</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
+          <t>9786257023023</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Aşina Duygular</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786052048931</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Seo</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786052048924</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Uzmanından Seo</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786052048788</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Pusula</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
           <t>9786255865557</t>
         </is>
       </c>
-      <c r="B440" s="1" t="inlineStr">
+      <c r="B444" s="1" t="inlineStr">
         <is>
           <t>Ellerin Hamurlu Karnın Aç</t>
         </is>
       </c>
-      <c r="C440" s="1">
+      <c r="C444" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>