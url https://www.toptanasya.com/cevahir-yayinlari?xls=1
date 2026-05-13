--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -85,955 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944134675</t>
+          <t>9789944134699</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı</t>
+          <t>Hakikat Şiirleri &amp; Meditasyon Çalışmaları</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944134651</t>
+          <t>9786257325682</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hikmet’ül İrfan</t>
+          <t>Gönülden Süzülenler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944134644</t>
+          <t>9789944134675</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tirilye Sevdalıları</t>
+          <t>Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944134606</t>
+          <t>9789944134651</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Basit</t>
+          <t>Hikmet’ül İrfan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944134613</t>
+          <t>9789944134644</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kozmolojik Dizeler Deryası</t>
+          <t>Tirilye Sevdalıları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944134590</t>
+          <t>9789944134606</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ateşe, Suya, Toprağa</t>
+          <t>Basit</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944134583</t>
+          <t>9789944134613</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aspasia'nın Mantosu</t>
+          <t>Kozmolojik Dizeler Deryası</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944134149</t>
+          <t>9789944134590</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güllerin Mevsiminde Kış</t>
+          <t>Ateşe, Suya, Toprağa</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944134569</t>
+          <t>9789944134583</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Annemin Gözyaşları</t>
+          <t>Aspasia'nın Mantosu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944134576</t>
+          <t>9789944134149</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Varoluşu - 2</t>
+          <t>Güllerin Mevsiminde Kış</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944134538</t>
+          <t>9789944134569</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tek Yönlü Aşk</t>
+          <t>Annemin Gözyaşları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944134521</t>
+          <t>9789944134576</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dervishes Journey İnto Self-Mirror</t>
+          <t>Kainatın Varoluşu - 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944134545</t>
+          <t>9789944134538</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Binboğa’nın Koynunda Kalbime Yattım</t>
+          <t>Tek Yönlü Aşk</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944134453</t>
+          <t>9789944134521</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yar(A)</t>
+          <t>Dervishes Journey İnto Self-Mirror</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944134415</t>
+          <t>9789944134545</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mest-i Pervane</t>
+          <t>Binboğa’nın Koynunda Kalbime Yattım</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944134026</t>
+          <t>9789944134453</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Vakası ve Kerbela'nın İntikamı</t>
+          <t>Yar(A)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944134187</t>
+          <t>9789944134415</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kara Pirbat Ocağı</t>
+          <t>Mest-i Pervane</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>25</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944134156</t>
+          <t>9789944134026</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığı</t>
+          <t>Kerbela Vakası ve Kerbela'nın İntikamı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944134248</t>
+          <t>9789944134187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ömrünü Hediye Etti</t>
+          <t>Kara Pirbat Ocağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944134040</t>
+          <t>9789944134156</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Ninnileri</t>
+          <t>Gün Işığı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944134057</t>
+          <t>9789944134248</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Saklı Zaman Ayinleri</t>
+          <t>Ömrünü Hediye Etti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944134101</t>
+          <t>9789944134040</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dökülen Nağmeler</t>
+          <t>Ay Işığı Ninnileri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944134071</t>
+          <t>9789944134057</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gülbanglar</t>
+          <t>Saklı Zaman Ayinleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944134262</t>
+          <t>9789944134101</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Umutlar Hazan Döker</t>
+          <t>Gönülden Dökülen Nağmeler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944134255</t>
+          <t>9789944134071</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gün Sende Saklı</t>
+          <t>Gülbanglar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944134033</t>
+          <t>9789944134262</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler Tarihi ve Şah İsmail</t>
+          <t>Umutlar Hazan Döker</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>35</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944134200</t>
+          <t>9789944134255</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Gökte Sen Yerdesi</t>
+          <t>Gün Sende Saklı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944134422</t>
+          <t>9789944134033</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kısacıktı Boyu Elma Ağaçlarının</t>
+          <t>Mezhepler Tarihi ve Şah İsmail</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944134460</t>
+          <t>9789944134200</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Fincan Hayat</t>
+          <t>Tanrı Gökte Sen Yerdesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944134477</t>
+          <t>9789944134422</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tanışalım mı?</t>
+          <t>Kısacıktı Boyu Elma Ağaçlarının</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944134439</t>
+          <t>9789944134460</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Doğru</t>
+          <t>Bir Fincan Hayat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>490</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944134446</t>
+          <t>9789944134477</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aya, Güne, Gölgeye</t>
+          <t>Tanışalım mı?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944134385</t>
+          <t>9789944134439</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Erenlerin Yolundan</t>
+          <t>Sonsuza Doğru</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944134392</t>
+          <t>9789944134446</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Transım</t>
+          <t>Aya, Güne, Gölgeye</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944134002</t>
+          <t>9789944134385</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Odaya Ay Doğdu</t>
+          <t>Erenlerin Yolundan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944134095</t>
+          <t>9789944134392</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Çalım</t>
+          <t>Aşk-ı Transım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944134088</t>
+          <t>9789944134002</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevdam</t>
+          <t>Odaya Ay Doğdu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944134170</t>
+          <t>9789944134095</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'ya Doğan Güneş Hıdır Abdal Sultan Düşkünler Ocağı</t>
+          <t>Ölüme Çalım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>16</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944134194</t>
+          <t>9789944134088</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Lirikler ve Hüzünler</t>
+          <t>Benim Sevdam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944134217</t>
+          <t>9789944134170</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yusuflar Kitabı</t>
+          <t>Anadolu'ya Doğan Güneş Hıdır Abdal Sultan Düşkünler Ocağı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944134224</t>
+          <t>9789944134194</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eşik</t>
+          <t>Lirikler ve Hüzünler</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944134231</t>
+          <t>9789944134217</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kadim</t>
+          <t>Yusuflar Kitabı</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944134064</t>
+          <t>9789944134224</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Üç Noktaya Adanan Sözler</t>
+          <t>Eşik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944134125</t>
+          <t>9789944134231</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kırmızı Ayrılık Sarı</t>
+          <t>Kadim</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944134163</t>
+          <t>9789944134064</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hıdır Abdal Sultan ve Ocak Köyü</t>
+          <t>Üç Noktaya Adanan Sözler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>5.56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944134132</t>
+          <t>9789944134125</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Kur'an'a Bakışı</t>
+          <t>Aşk Kırmızı Ayrılık Sarı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>440</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944134279</t>
+          <t>9789944134163</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Benler</t>
+          <t>Hıdır Abdal Sultan ve Ocak Köyü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944134309</t>
+          <t>9789944134132</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Sinema</t>
+          <t>Aleviliğin Kur'an'a Bakışı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944134293</t>
+          <t>9789944134279</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sinope</t>
+          <t>Bendeki Benler</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944134316</t>
+          <t>9789944134309</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Mahfuz</t>
+          <t>Üçüncü Sinema</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944134347</t>
+          <t>9789944134293</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türk Sporunun Usta Mimarı Atatürk</t>
+          <t>Sinope</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>16</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944134323</t>
+          <t>9789944134316</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Bir Ağıt</t>
+          <t>Mahkum Mahfuz</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944134354</t>
+          <t>9789944134347</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rıza-i Hak (Ciltli)</t>
+          <t>Türk Sporunun Usta Mimarı Atatürk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944134330</t>
+          <t>9789944134323</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Haykırış</t>
+          <t>Dilsiz Bir Ağıt</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944134408</t>
+          <t>9789944134354</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilen Kurbağa Baladı</t>
+          <t>Rıza-i Hak (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752488557</t>
+          <t>9789944134330</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sevda Nefesleri</t>
+          <t>Mutluluğa Haykırış</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944134507</t>
+          <t>9789944134408</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmışlıklar Var</t>
+          <t>Terk Edilen Kurbağa Baladı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944134514</t>
+          <t>9789752488557</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Sevda Nefesleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944134491</t>
+          <t>9789944134507</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İslam Önderleri - Darağacında Alevi Ozanları</t>
+          <t>Yarım Kalmışlıklar Var</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>520</v>
+        <v>380</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944134118</t>
+          <t>9789944134514</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gül Teninde Aşk</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9789944134491</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte İslam Önderleri - Darağacında Alevi Ozanları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789944134118</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Gül Teninde Aşk</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9789944134484</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Toprak Haber Götürür</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C64" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>