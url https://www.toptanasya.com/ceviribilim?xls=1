--- v1 (2026-03-15)
+++ v2 (2026-05-05)
@@ -139,51 +139,51 @@
         <is>
           <t>9786059312073</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Rus Tiyatrosu</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059312059</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çevirmenin Yazar ve Kahraman Olarak Portresi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058499386</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sözden Temsile Çeviribilim</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058499317</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>