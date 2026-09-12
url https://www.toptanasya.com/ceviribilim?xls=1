--- v2 (2026-05-05)
+++ v3 (2026-09-12)
@@ -214,51 +214,51 @@
         <is>
           <t>9786059312516</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yapay Çeviri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058499393</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çeviri ve Diplomasi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059312486</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Pelikanları Beslemeyin Ellemeyin</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059312462</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -604,51 +604,51 @@
         <is>
           <t>9786058499300</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Goloye Pole, Gelibolu</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786058499362</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Tercüme Hatası!?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786058499379</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Mizahın Şifresi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058499355</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>