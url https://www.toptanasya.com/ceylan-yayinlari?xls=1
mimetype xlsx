--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,5995 +85,6055 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259671659</t>
+          <t>9786259671697</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tabiata Tahakküm ve Direniş</t>
+          <t>Ayvaz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259671628</t>
+          <t>9786259016801</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Sancısı</t>
+          <t>Oyalı Yazmalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257027993</t>
+          <t>9786259671673</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aryen Med Destanı</t>
+          <t>Hasan Hüseyin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259492810</t>
+          <t>9786259671680</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zembilfiros</t>
+          <t>Prangaya İnat</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259492803</t>
+          <t>9786259671659</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Stalin Bir İnsanın Gözünden Yeni Bir Dünya</t>
+          <t>Tabiata Tahakküm ve Direniş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259949390</t>
+          <t>9786259671628</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mehabad Kürt Cumhuriyeti (1945/46)</t>
+          <t>Dönüş Sancısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259949376</t>
+          <t>9786257027993</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Repertuwara Stranen Kurdi Bo Gîtarê</t>
+          <t>Aryen Med Destanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259954899</t>
+          <t>9786259492810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Suskun Şiirler - 1</t>
+          <t>Zembilfiros</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259954851</t>
+          <t>9786259492803</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıçlarla Gelecek Bahar</t>
+          <t>Stalin Bir İnsanın Gözünden Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057210470</t>
+          <t>9786259949390</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çernobil</t>
+          <t>Mehabad Kürt Cumhuriyeti (1945/46)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1100</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057070692</t>
+          <t>9786259949376</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kalemleriyle</t>
+          <t>Repertuwara Stranen Kurdi Bo Gîtarê</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057276698</t>
+          <t>9786259954899</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Diplomasız Entelektüel: Ahmede Hiso</t>
+          <t>Suskun Şiirler - 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057149770</t>
+          <t>9786259954851</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Che ile Yaşamım</t>
+          <t>Kırlangıçlarla Gelecek Bahar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9788752416239</t>
+          <t>9786057210470</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi'nin 100. Yılında Sosyalizmin Güncelliği</t>
+          <t>Çernobil</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055252403</t>
+          <t>9786057070692</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Yankılanan</t>
+          <t>Kendi Kalemleriyle</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>13</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752416208</t>
+          <t>9786057276698</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çınar ve Kuşlar</t>
+          <t>Diplomasız Entelektüel: Ahmede Hiso</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059038478</t>
+          <t>9786057149770</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan'ın Yol Maceraları</t>
+          <t>Che ile Yaşamım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>24</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059038294</t>
+          <t>9788752416239</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yenileceksiniz Bay Faşist</t>
+          <t>Ekim Devrimi'nin 100. Yılında Sosyalizmin Güncelliği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>20</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059038027</t>
+          <t>9786055252403</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Mekanda Bir Yudum Yaşam</t>
+          <t>Şafakta Yankılanan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055252229</t>
+          <t>9789752416208</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İçindeki Gölge</t>
+          <t>Çınar ve Kuşlar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055252199</t>
+          <t>9786059038478</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arman Dinazorlar Ülkesinde</t>
+          <t>Keloğlan'ın Yol Maceraları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055252328</t>
+          <t>9786059038294</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Pati İle Püskül</t>
+          <t>Yenileceksiniz Bay Faşist</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055252335</t>
+          <t>9786059038027</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Pati'nin Günleri</t>
+          <t>Kutsal Mekanda Bir Yudum Yaşam</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055252236</t>
+          <t>9786055252229</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Elma Şekerinden Masallar</t>
+          <t>Gecenin İçindeki Gölge</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055252243</t>
+          <t>9786055252199</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Fıstık Çamı</t>
+          <t>Arman Dinazorlar Ülkesinde</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055252434</t>
+          <t>9786055252328</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Faşizme Karşı Özgür Sanat</t>
+          <t>Pati İle Püskül</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055252205</t>
+          <t>9786055252335</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Babamın Kavunları</t>
+          <t>Pati'nin Günleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055252274</t>
+          <t>9786055252236</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kendini Beğenmiş Kuzu</t>
+          <t>Elma Şekerinden Masallar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055252298</t>
+          <t>9786055252243</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kuş</t>
+          <t>Fıstık Çamı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055252267</t>
+          <t>9786055252434</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Tombiş Tavşan</t>
+          <t>Faşizme Karşı Özgür Sanat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055252304</t>
+          <t>9786055252205</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kır Gezisi</t>
+          <t>Babamın Kavunları</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058527010</t>
+          <t>9786055252274</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsanda Yolculuk</t>
+          <t>Kendini Beğenmiş Kuzu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058527003</t>
+          <t>9786055252298</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ayrılık ve Zindan</t>
+          <t>Küçük Kuş</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758110346</t>
+          <t>9786055252267</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yangın Yeri Oğluma Terörist Dediler</t>
+          <t>Hayalci Tombiş Tavşan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056142512</t>
+          <t>9786055252304</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Suları</t>
+          <t>Kır Gezisi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758426331</t>
+          <t>9786058527010</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yediler Sekizlerde</t>
+          <t>İnsanda Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>4.63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756304594</t>
+          <t>9786058527003</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı Kırk Beş Geçe</t>
+          <t>Aşk Ayrılık ve Zindan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756304747</t>
+          <t>9789758110346</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Yasak</t>
+          <t>Yüreğim Yangın Yeri Oğluma Terörist Dediler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9799756304159</t>
+          <t>9786056142512</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Nine</t>
+          <t>Yeraltı Suları</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756304556</t>
+          <t>9789758426331</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Dede</t>
+          <t>Yediler Sekizlerde</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758426140</t>
+          <t>9789756304594</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Umudun Serüveni</t>
+          <t>Yaşamı Kırk Beş Geçe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758426713</t>
+          <t>9789756304747</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’den Avrupaya Göçün 40 Yılı</t>
+          <t>Yaşamak Yasak</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758110414</t>
+          <t>9799756304159</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi İç Pazarın Oluşma Süreci Cilt: 2 (1923-1950)</t>
+          <t>Uzaylı Nine</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>21.3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758426515</t>
+          <t>9789756304556</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 3 İç Pazar Oluşma Süreci (1950 - 1991) (Yöntem ve Teori Üzerine Hesaplaşma)</t>
+          <t>Uzaylı Dede</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758110407</t>
+          <t>9789758426140</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 1 İç Pazarın Oluşma Süreci Tarihsel Yaklaşım</t>
+          <t>Umudun Serüveni</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>21.3</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758426478</t>
+          <t>9789758426713</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler</t>
+          <t>Türkiye’den Avrupaya Göçün 40 Yılı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>7.41</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756304341</t>
+          <t>9789758110414</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tipi</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi İç Pazarın Oluşma Süreci Cilt: 2 (1923-1950)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>5</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758426300</t>
+          <t>9789758426515</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tel Örgülerin Dışında</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 3 İç Pazar Oluşma Süreci (1950 - 1991) (Yöntem ve Teori Üzerine Hesaplaşma)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799756304142</t>
+          <t>9789758110407</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 1 İç Pazarın Oluşma Süreci Tarihsel Yaklaşım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>3</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756304631</t>
+          <t>9789758426478</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Polemikler</t>
+          <t>Toplu Şiirler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9799758110291</t>
+          <t>9789756304341</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tanrıya Mektuplar</t>
+          <t>Tipi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>18.52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050650327</t>
+          <t>9789758426300</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sverdlov</t>
+          <t>Tel Örgülerin Dışında</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756304464</t>
+          <t>9799756304142</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sürgün İnsanları</t>
+          <t>Tekerlemeler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>5.56</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055252113</t>
+          <t>9789756304631</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Su Hayattır Satılamaz</t>
+          <t>Tanrıyla Polemikler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758426485</t>
+          <t>9799758110291</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi</t>
+          <t>Tanrıya Mektuplar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758110261</t>
+          <t>9786050650327</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Stalin Çelik İrade</t>
+          <t>Sverdlov</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>5.56</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758110186</t>
+          <t>9789756304464</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs M.Ö. 71 (Kır Liriği) Avis Jacienda Ad Mortem</t>
+          <t>Sürgün İnsanları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>3.7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756304327</t>
+          <t>9786055252113</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şiirde Dağ İzleği</t>
+          <t>Su Hayattır Satılamaz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756304273</t>
+          <t>9789758426485</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler Birliği’nde Kapitalizmin Restorasyonu</t>
+          <t>Su Gibi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799756304050</t>
+          <t>9789758110261</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Ülkesinde Sosyalizmin Zaferi İçin 1917-1947</t>
+          <t>Stalin Çelik İrade</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>12.04</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756304525</t>
+          <t>9789758110186</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Mevsimimdir</t>
+          <t>Spartaküs M.Ö. 71 (Kır Liriği) Avis Jacienda Ad Mortem</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>6.48</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756304471</t>
+          <t>9789756304327</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Umudi Yürekler</t>
+          <t>Şiirde Dağ İzleği</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756304570</t>
+          <t>9789756304273</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Başkaldıran Karanfili</t>
+          <t>Sovyetler Birliği’nde Kapitalizmin Restorasyonu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>6.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056142550</t>
+          <t>9799756304050</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sobadaki Şiirler</t>
+          <t>Sovyet Ülkesinde Sosyalizmin Zaferi İçin 1917-1947</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756304679</t>
+          <t>9789756304525</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm’in Tarihi Yıldızın Gölgesi</t>
+          <t>Sonbahar Mevsimimdir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>25</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054570003</t>
+          <t>9789756304471</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyabend</t>
+          <t>Umudi Yürekler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000089369</t>
+          <t>9789756304570</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarımız</t>
+          <t>Şafağın Başkaldıran Karanfili</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>30</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059038621</t>
+          <t>9786056142550</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tünel</t>
+          <t>Sobadaki Şiirler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057027993</t>
+          <t>9789756304679</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aryen Med Destanı</t>
+          <t>Siyonizm’in Tarihi Yıldızın Gölgesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000041708</t>
+          <t>9786054570003</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Güle Gözyaşı Düşünce</t>
+          <t>Siyabend</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059038362</t>
+          <t>3990000089369</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Rojava Hali</t>
+          <t>Kadınlarımız</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059038331</t>
+          <t>9786059038621</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çoban Munzur</t>
+          <t>Tünel</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9788752416246</t>
+          <t>9786057027993</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Elim Sende</t>
+          <t>Aryen Med Destanı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752416123</t>
+          <t>3990000041708</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Anlat Lan Nasıl Komünist Oldun?</t>
+          <t>Güle Gözyaşı Düşünce</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059038720</t>
+          <t>9786059038362</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hu Erenler</t>
+          <t>Devrimin Rojava Hali</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059038973</t>
+          <t>9786059038331</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Heval Marcello</t>
+          <t>Çoban Munzur</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000030958</t>
+          <t>9788752416246</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Efsane Zamanların Çocukları</t>
+          <t>Elim Sende</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>5</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000029072</t>
+          <t>9789752416123</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Anlat Lan Nasıl Komünist Oldun?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058527096</t>
+          <t>9786059038720</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kırda Nergizler Kimsesiz</t>
+          <t>Hu Erenler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057027986</t>
+          <t>9786059038973</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yangın Yeri</t>
+          <t>Heval Marcello</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054402069</t>
+          <t>3990000030958</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İslamcılığın Doğuşu : Osmanlı’dan Günümüze Türkiye’de Gelişimi</t>
+          <t>Efsane Zamanların Çocukları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>500</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059038218</t>
+          <t>3990000029072</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kevok ya da Özgürlük</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059038225</t>
+          <t>9786058527096</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarıma İstanbul'u Anlatıyorum</t>
+          <t>Kırda Nergizler Kimsesiz</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>24</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058527089</t>
+          <t>9786057027986</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Sabah Belki</t>
+          <t>Yüreğim Yangın Yeri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>4.63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752416093</t>
+          <t>9786054402069</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Sesi</t>
+          <t>İslamcılığın Doğuşu : Osmanlı’dan Günümüze Türkiye’de Gelişimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059038041</t>
+          <t>9786059038218</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Pratiğin Aynasında Sosyalizme Yeniden Bakmak</t>
+          <t>Kevok ya da Özgürlük</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>27.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059038188</t>
+          <t>9786059038225</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Evrimi ve Müzik</t>
+          <t>Çocuklarıma İstanbul'u Anlatıyorum</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>90</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058527058</t>
+          <t>9786058527089</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tespih</t>
+          <t>Bir Sabah Belki</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>30</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058527041</t>
+          <t>9789752416093</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şimal Yıldızı</t>
+          <t>Doğanın Sesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058527072</t>
+          <t>9786059038041</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Yatırıldı Yüreklerimiz</t>
+          <t>Teori ve Pratiğin Aynasında Sosyalizme Yeniden Bakmak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>28</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752416024</t>
+          <t>9786059038188</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mu'nun Cenneti</t>
+          <t>Duyguların Evrimi ve Müzik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752416017</t>
+          <t>9786058527058</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şapka ile Gaga'nın Yolculuğu</t>
+          <t>Tespih</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789752416000</t>
+          <t>9786058527041</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hecesini Onaran Çocuk</t>
+          <t>Şimal Yıldızı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059038997</t>
+          <t>9786058527072</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Güzelce'nin Sihirli Kanadı</t>
+          <t>Hüzne Yatırıldı Yüreklerimiz</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059038980</t>
+          <t>9789752416024</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayardan Çıkan Kurbağa</t>
+          <t>Mu'nun Cenneti</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789752416055</t>
+          <t>9789752416017</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Adı Hogır'dı</t>
+          <t>Mavi Şapka ile Gaga'nın Yolculuğu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752416048</t>
+          <t>9789752416000</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tembel Köyün Kara Koyunu</t>
+          <t>Hecesini Onaran Çocuk</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752416031</t>
+          <t>9786059038997</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Simitçi Simo</t>
+          <t>Güzelce'nin Sihirli Kanadı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059038690</t>
+          <t>9786059038980</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Şiir Yağmuru</t>
+          <t>Bilgisayardan Çıkan Kurbağa</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059038263</t>
+          <t>9789752416055</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Sızı</t>
+          <t>Adı Hogır'dı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059038485</t>
+          <t>9789752416048</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 4 / Anneannemin Gizemli Fotoğraf Kutusu - Fatih</t>
+          <t>Tembel Köyün Kara Koyunu</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059038539</t>
+          <t>9789752416031</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 5 / Bir Kuş Olup Dolaşsam:  Yavuz Selim</t>
+          <t>Simitçi Simo</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059038553</t>
+          <t>9786059038690</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Burcu Burcu İzmir</t>
+          <t>Çocuklardan Şiir Yağmuru</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059038522</t>
+          <t>9786059038263</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 3 / Baykuş, Bayankuş ve Diğer Bütün Kuşlar: Beyazıt</t>
+          <t>Bitmeyen Sızı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059038546</t>
+          <t>9786059038485</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 2 / Her Canlının Şehri İstanbul: Çemberlitaş</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 4 / Anneannemin Gizemli Fotoğraf Kutusu - Fatih</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059038492</t>
+          <t>9786059038539</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 1 / Deniz Kokulu Şehir: Sultanahmet</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 5 / Bir Kuş Olup Dolaşsam:  Yavuz Selim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059038508</t>
+          <t>9786059038553</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 6 / Nane Kokulu Dış Kasaba: Edirnekapı</t>
+          <t>Burcu Burcu İzmir</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059038058</t>
+          <t>9786059038522</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nuh'un Uçağı</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 3 / Baykuş, Bayankuş ve Diğer Bütün Kuşlar: Beyazıt</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059038140</t>
+          <t>9786059038546</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dağın Kadın Hali</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 2 / Her Canlının Şehri İstanbul: Çemberlitaş</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059038157</t>
+          <t>9786059038492</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmeye Pedagojik Bakış</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 1 / Deniz Kokulu Şehir: Sultanahmet</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055252397</t>
+          <t>9786059038508</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş Ben İbneyim</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 6 / Nane Kokulu Dış Kasaba: Edirnekapı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055252175</t>
+          <t>9786059038058</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yenikapı Tiyatrosu Oyunları</t>
+          <t>Nuh'un Uçağı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756304983</t>
+          <t>9786059038140</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Dağın Kadın Hali</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058527034</t>
+          <t>9786059038157</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Diren Çınar</t>
+          <t>Özgürleşmeye Pedagojik Bakış</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058527027</t>
+          <t>9786055252397</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kitap Hırsızı</t>
+          <t>Yoldaş Ben İbneyim</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059038706</t>
+          <t>9786055252175</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfına Mektuplar</t>
+          <t>Yenikapı Tiyatrosu Oyunları</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000031887</t>
+          <t>9789756304983</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hasankeyf - Kale Gölgesindeki Katil</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059038119</t>
+          <t>9786058527034</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Kuşlar</t>
+          <t>Diren Çınar</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059038843</t>
+          <t>9786058527027</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir Yuka Hikayesi</t>
+          <t>Kitap Hırsızı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>28</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055252430</t>
+          <t>9786059038706</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İğne Deliğinden Öyküler</t>
+          <t>İşçi Sınıfına Mektuplar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055252461</t>
+          <t>3990000031887</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Çocukları</t>
+          <t>Hasankeyf - Kale Gölgesindeki Katil</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059038348</t>
+          <t>9786059038119</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kuştur Uçar</t>
+          <t>Özgürlük ve Kuşlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059038133</t>
+          <t>9786059038843</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hangi Yaraya Baksam Acısı Kadın</t>
+          <t>Bir Yuka Hikayesi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059038072</t>
+          <t>9786055252430</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıça Kenti : Metropolis</t>
+          <t>İğne Deliğinden Öyküler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059038089</t>
+          <t>9786055252461</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'a Bahar Geldi</t>
+          <t>Yatırım Çocukları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059038102</t>
+          <t>9786059038348</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ne Güzeldi Çocukluğum</t>
+          <t>Kuştur Uçar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059038126</t>
+          <t>9786059038133</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Yolcuları</t>
+          <t>Hangi Yaraya Baksam Acısı Kadın</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>4.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059038171</t>
+          <t>9786059038072</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tezler</t>
+          <t>Ana Tanrıça Kenti : Metropolis</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000031586</t>
+          <t>9786059038089</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 7 / Barışa Yolculuk : Samatya</t>
+          <t>İstanbul'a Bahar Geldi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059038300</t>
+          <t>9786059038102</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Ne Güzeldi Çocukluğum</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000025615</t>
+          <t>9786059038126</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ayaklar</t>
+          <t>Güneşin Yolcuları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756304303</t>
+          <t>9786059038171</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Simor’un Canı Var mı?</t>
+          <t>Tezler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>4.63</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758426874</t>
+          <t>3990000031586</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Günlükleri</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 7 / Barışa Yolculuk : Samatya</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>2.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756304648</t>
+          <t>9786059038300</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sık Sorulan Sorular</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000012811</t>
+          <t>3990000025615</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ana</t>
+          <t>Yalın Ayaklar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758426539</t>
+          <t>9789756304303</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Seçkin’in Masalcı Ninesi</t>
+          <t>Simor’un Canı Var mı?</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1.85</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055252052</t>
+          <t>9789758426874</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sanatta İşlenebilecek Suç Yoktur</t>
+          <t>Sınıf Günlükleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>60</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758110278</t>
+          <t>9789756304648</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Rusya’yı Dönüştüren Beş Gün</t>
+          <t>Sık Sorulan Sorular</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>7.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786058706552</t>
+          <t>3990000012811</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Renkli Elbiseler</t>
+          <t>Sevgi Ana</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758110223</t>
+          <t>9789758426539</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Para ve Kapitalizm</t>
+          <t>Seçkin’in Masalcı Ninesi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9799756304210</t>
+          <t>9786055252052</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Özgür Zindan</t>
+          <t>Sanatta İşlenebilecek Suç Yoktur</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054570058</t>
+          <t>9789758110278</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Önce Merak Vardı</t>
+          <t>Rusya’yı Dönüştüren Beş Gün</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756304365</t>
+          <t>9786058706552</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzler Kervanı</t>
+          <t>Renkli Elbiseler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758426065</t>
+          <t>9789758110223</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Öldükleriyle Kalmadılar</t>
+          <t>Para ve Kapitalizm</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>40</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786058706583</t>
+          <t>9799756304210</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Günlüğü</t>
+          <t>Özgür Zindan</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789756304549</t>
+          <t>9786054570058</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Postmodernizmin Gerçek Yüzü</t>
+          <t>Önce Merak Vardı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756304822</t>
+          <t>9789756304365</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mitka’nın Gözyaşları</t>
+          <t>Ölümsüzler Kervanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9799756304104</t>
+          <t>9789758426065</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Memo: Gerillada Yaşam ve Aşk</t>
+          <t>Öldükleriyle Kalmadılar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>10.19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9799756304067</t>
+          <t>9786058706583</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Medyada Kadın</t>
+          <t>Öğretmenin Günlüğü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756304778</t>
+          <t>9789756304549</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Felsefe</t>
+          <t>Nietzsche ve Postmodernizmin Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058706545</t>
+          <t>9789756304822</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Sırrı</t>
+          <t>Mitka’nın Gözyaşları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758110155</t>
+          <t>9799756304104</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika Solu Kendini Sorguluyor</t>
+          <t>Memo: Gerillada Yaşam ve Aşk</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789758426881</t>
+          <t>9799756304067</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Lale Bahçesi Gibidir</t>
+          <t>Medyada Kadın</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9799756304098</t>
+          <t>9789756304778</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kül Rengi Suskunluk</t>
+          <t>Materyalist Felsefe</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>6.48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786056142598</t>
+          <t>9786058706545</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yazarlar Büyük Yazılar</t>
+          <t>Mağaranın Sırrı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9799758426729</t>
+          <t>9789758110155</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Toprağı</t>
+          <t>Latin Amerika Solu Kendini Sorguluyor</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756304396</t>
+          <t>9789758426881</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Roza</t>
+          <t>Lale Bahçesi Gibidir</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>9</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758426324</t>
+          <t>9799756304098</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Konuşsana Öyküler</t>
+          <t>Kül Rengi Suskunluk</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>2.59</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756304297</t>
+          <t>9786056142598</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Okul Bizim Yuvamız</t>
+          <t>Küçük Yazarlar Büyük Yazılar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>2.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756304266</t>
+          <t>9799758426729</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazın Şapkası Boyamalı Resim Kitabı</t>
+          <t>Kudüs Toprağı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758426584</t>
+          <t>9789756304396</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kolonya Kokulu Mendil</t>
+          <t>Roza</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>2.78</v>
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756304723</t>
+          <t>9789758426324</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm Sovyetler Sosyalizm</t>
+          <t>Konuşsana Öyküler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>12.04</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789759235161</t>
+          <t>9789756304297</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan İnternette</t>
+          <t>Okul Bizim Yuvamız</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>2.78</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056142543</t>
+          <t>9789756304266</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ay</t>
+          <t>Sihirbazın Şapkası Boyamalı Resim Kitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789756304846</t>
+          <t>9789758426584</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Dünya Krizi</t>
+          <t>Kolonya Kokulu Mendil</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>50</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9799756304418</t>
+          <t>9789756304723</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 5</t>
+          <t>Kemalizm Sovyetler Sosyalizm</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758426706</t>
+          <t>9789759235161</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 4</t>
+          <t>Keloğlan İnternette</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>9.26</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>3990000003765</t>
+          <t>9786056142543</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 3</t>
+          <t>Karanlık Ay</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000003764</t>
+          <t>9789756304846</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşit Olmayan Siyasi ve Ekonomik Gelişmenin ve Rekabetin Tarihi 2</t>
+          <t>Kapitalizmin Dünya Krizi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799756304135</t>
+          <t>9799756304418</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 1</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 5</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789756304761</t>
+          <t>9789758426706</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sınıf, Felsefe, İnsan</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 4</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789758110216</t>
+          <t>3990000003765</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Düğün</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 3</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9799756304074</t>
+          <t>3990000003764</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kan Tadı  Belgelerle ABD’nin Kara Kitabı</t>
+          <t>Kapitalizmde Eşit Olmayan Siyasi ve Ekonomik Gelişmenin ve Rekabetin Tarihi 2</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786056142529</t>
+          <t>9799756304135</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kan Kurumaz</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 1</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756304693</t>
+          <t>9789756304761</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kadife Kelebek</t>
+          <t>Sınıf, Felsefe, İnsan</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758110193</t>
+          <t>9789758110216</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfının Evladı Dimitrov</t>
+          <t>Kanlı Düğün</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756304563</t>
+          <t>9799756304074</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfının Anatomisi</t>
+          <t>Kan Tadı  Belgelerle ABD’nin Kara Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756304600</t>
+          <t>9786056142529</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İsviçre’de Türkiyeli Göçmenler</t>
+          <t>Kan Kurumaz</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789758426614</t>
+          <t>9789756304693</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İntifada Gerçeği</t>
+          <t>Kadife Kelebek</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990058426867</t>
+          <t>9789758110193</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yokuşu</t>
+          <t>İşçi Sınıfının Evladı Dimitrov</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054570034</t>
+          <t>9789756304563</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İlk Yaprağı Düştü Aşkın</t>
+          <t>İşçi Sınıfının Anatomisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055252069</t>
+          <t>9789756304600</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Bahar</t>
+          <t>İsviçre’de Türkiyeli Göçmenler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>20</v>
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789756304358</t>
+          <t>9789758426614</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Işığa Yolculuk</t>
+          <t>İntifada Gerçeği</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9799756304043</t>
+          <t>3990058426867</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hitler Oyuncağımı Çaldı</t>
+          <t>İnsan Yokuşu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054570041</t>
+          <t>9786054570034</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hiç Böyle Düşünmemişti</t>
+          <t>İlk Yaprağı Düştü Aşkın</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758110131</t>
+          <t>9786055252069</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Lenin 1. Cilt</t>
+          <t>İçimizdeki Bahar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058706538</t>
+          <t>9789756304358</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hayatım Güneş Dansım</t>
+          <t>Işığa Yolculuk</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>38</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789756304532</t>
+          <t>9799756304043</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Harman</t>
+          <t>Hitler Oyuncağımı Çaldı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758426560</t>
+          <t>9786054570041</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler</t>
+          <t>Hiç Böyle Düşünmemişti</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>2</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786056142574</t>
+          <t>9789758110131</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Yasaklamak</t>
+          <t>Her Yönüyle Lenin 1. Cilt</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786056142536</t>
+          <t>9786058706538</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ay</t>
+          <t>Hayatım Güneş Dansım</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>7.41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758426089</t>
+          <t>9789756304532</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Gözlerim Kayıp</t>
+          <t>Harman</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789758426133</t>
+          <t>9789758426560</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Gökmavisi Bir Türkü - Ozan Hasan Hüseyin 2. Kitap</t>
+          <t>Güvercinler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>13.89</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789756304433</t>
+          <t>9786056142574</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Gizli Günlükler</t>
+          <t>Güneşi Yasaklamak</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>1.85</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789756304334</t>
+          <t>9786056142536</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Güneydoğu Asya Vietnam’ın Efsanevi Gerilla Komutanı Giap</t>
+          <t>Gümüş Ay</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>14.81</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789756304662</t>
+          <t>9789758426089</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Gido</t>
+          <t>Gözlerim Kayıp</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756304518</t>
+          <t>9789758426133</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gidenlere Selam Olsun</t>
+          <t>Gökmavisi Bir Türkü - Ozan Hasan Hüseyin 2. Kitap</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789758110247</t>
+          <t>9789756304433</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>General Engels</t>
+          <t>Gizli Günlükler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>5.56</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058706569</t>
+          <t>9789756304334</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>Gizemli Güneydoğu Asya Vietnam’ın Efsanevi Gerilla Komutanı Giap</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>4.63</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789756304716</t>
+          <t>9789756304662</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gazap Rüzgarları</t>
+          <t>Gido</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789758110322</t>
+          <t>9789756304518</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Renginde Çelik Emekçiye Mektuplar</t>
+          <t>Gidenlere Selam Olsun</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>8.33</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789756304440</t>
+          <t>9789758110247</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Çevre Krizi</t>
+          <t>General Engels</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>6.48</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000013244</t>
+          <t>9786058706569</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Geleğen Aşk</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756304792</t>
+          <t>9789756304716</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Jeopolitika</t>
+          <t>Gazap Rüzgarları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>9.26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789756304808</t>
+          <t>9789758110322</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Adası</t>
+          <t>Erguvan Renginde Çelik Emekçiye Mektuplar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>6.48</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789758426416</t>
+          <t>9789756304440</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Düşkıranlar Tekelci Burjuva Kültürü Üzerine İncelemeler</t>
+          <t>Emperyalizm ve Çevre Krizi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055252106</t>
+          <t>3990000013244</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Düş Peşindeyim Düş Peşime</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789758110377</t>
+          <t>9789756304792</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sendikal Hareketinde İki Karşıt Çizgi</t>
+          <t>Emperyalist Küreselleşme ve Jeopolitika</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756304587</t>
+          <t>9789756304808</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Doğanın İsyanı</t>
+          <t>Düşlerin Adası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789756304624</t>
+          <t>9789758426416</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Girmek - Çıkmak</t>
+          <t>Düşkıranlar Tekelci Burjuva Kültürü Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756304709</t>
+          <t>9786055252106</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Sırrı</t>
+          <t>Düş Peşindeyim Düş Peşime</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789758110148</t>
+          <t>9789758110377</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Ado’nun Ölümsüzler Katında Yargılanması</t>
+          <t>Dünya Sendikal Hareketinde İki Karşıt Çizgi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758426287</t>
+          <t>9789756304587</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Derin Akıntılar</t>
+          <t>Doğanın İsyanı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756304280</t>
+          <t>9789756304624</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Demir Parmaklıklar Ortak Düşler Üç Dönem Üç Kuşak Kadınlar</t>
+          <t>Diyarbekir Girmek - Çıkmak</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9799756304197</t>
+          <t>9789756304709</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Kaleminden Çevre</t>
+          <t>Dicle’nin Sırrı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789758426669</t>
+          <t>9789758110148</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çocuk</t>
+          <t>Devrimci Ado’nun Ölümsüzler Katında Yargılanması</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>3</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789758426072</t>
+          <t>9789758426287</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Çingeneler</t>
+          <t>Derin Akıntılar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>9</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789758426249</t>
+          <t>9789756304280</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Cumartesi Öyküleri</t>
+          <t>Demir Parmaklıklar Ortak Düşler Üç Dönem Üç Kuşak Kadınlar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>7.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789756304655</t>
+          <t>9799756304197</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Che Sevgisi</t>
+          <t>Çocuğun Kaleminden Çevre</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789758426461</t>
+          <t>9789758426669</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Irmakların Ev Ödevi</t>
+          <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>6.48</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789758426676</t>
+          <t>9789758426072</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Burdur’da Başarılı Operasyon</t>
+          <t>Çingeneler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>12.96</v>
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9799756304319</t>
+          <t>9789758426249</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bulutların Şarkısı</t>
+          <t>Cumartesi Öyküleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9799756304128</t>
+          <t>9789756304655</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bizim Lise</t>
+          <t>Che Sevgisi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>10.19</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756304457</t>
+          <t>9789758426461</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çakır Devrim Hamalı</t>
+          <t>Irmakların Ev Ödevi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>80</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789756304389</t>
+          <t>9789758426676</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Büyük Soygun’da Medya</t>
+          <t>Burdur’da Başarılı Operasyon</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789758426355</t>
+          <t>9799756304319</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanın Bahar Kalsın</t>
+          <t>Bulutların Şarkısı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>4.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789756304495</t>
+          <t>9799756304128</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bir Şarkı Söyle Yeryüzü Olsun Yüzün</t>
+          <t>Bizim Lise</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>6.48</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789758426423</t>
+          <t>9789756304457</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Geziden Kalanlar Sosyalist Ülkelere Yolculuk</t>
+          <t>Bizim Çakır Devrim Hamalı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>12.96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789758426522</t>
+          <t>9789756304389</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrim Hamalı</t>
+          <t>Büyük Soygun’da Medya</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9799756304203</t>
+          <t>9789758426355</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bende Hüzün Şeker Nasıl Öyle</t>
+          <t>Bir Yanın Bahar Kalsın</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789758426027</t>
+          <t>9789756304495</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bataklık</t>
+          <t>Bir Şarkı Söyle Yeryüzü Olsun Yüzün</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>350</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758426317</t>
+          <t>9789758426423</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Bana Darılmayın</t>
+          <t>Bir Geziden Kalanlar Sosyalist Ülkelere Yolculuk</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758426157</t>
+          <t>9789758426522</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bahar Bizden Yana Bir İşçinin Yaşamı</t>
+          <t>Bir Devrim Hamalı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>3.24</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789755634402</t>
+          <t>9799756304203</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ayaklandı Gül Bahçeleri</t>
+          <t>Bende Hüzün Şeker Nasıl Öyle</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756304815</t>
+          <t>9789758426027</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ateşte Semah Dönenler</t>
+          <t>Bataklık</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>9.26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9799756304180</t>
+          <t>9789758426317</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Buz Ejderleri</t>
+          <t>Bana Darılmayın</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756304839</t>
+          <t>9789758426157</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ateist Tanrıyla Söyleşiler</t>
+          <t>Bahar Bizden Yana Bir İşçinin Yaşamı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>9.26</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789758426690</t>
+          <t>9789755634402</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Evrimi Cilt: 2</t>
+          <t>Ayaklandı Gül Bahçeleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756304242</t>
+          <t>9789756304815</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Evrimi</t>
+          <t>Ateşte Semah Dönenler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>170</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756304617</t>
+          <t>9799756304180</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hali</t>
+          <t>Ateş ve Buz Ejderleri</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055252090</t>
+          <t>9789756304839</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Asur Mührü</t>
+          <t>Ateist Tanrıyla Söyleşiler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756304372</t>
+          <t>9789758426690</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Arman Dinozorlar Ülkesinde</t>
+          <t>Aşkın Evrimi Cilt: 2</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9799758426842</t>
+          <t>9789756304242</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ali Ali</t>
+          <t>Aşkın Evrimi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>9.26</v>
+        <v>170</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756304488</t>
+          <t>9789756304617</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>5. Uluslararası Gözaltında Kayıplar Kurultayı 16-20 Mayıs 2006 Diyarbakır</t>
+          <t>Aşk Hali</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>7</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055252151</t>
+          <t>9786055252090</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>12 Günde 10 Memleket 12 Günde 10 Dilde Barış</t>
+          <t>Asur Mührü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789758110384</t>
+          <t>9789756304372</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>"Şiir Duvarı" Seçkiler</t>
+          <t>Arman Dinozorlar Ülkesinde</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786056142581</t>
+          <t>9799758426842</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Atın Adı Rüzgar</t>
+          <t>Ali Ali</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>2.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758426826</t>
+          <t>9789756304488</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Bekle Bizi İstanbul</t>
+          <t>5. Uluslararası Gözaltında Kayıplar Kurultayı 16-20 Mayıs 2006 Diyarbakır</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>12.04</v>
+        <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786058003422</t>
+          <t>9786055252151</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bir Çığlık</t>
+          <t>12 Günde 10 Memleket 12 Günde 10 Dilde Barış</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>70</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052416307</t>
+          <t>9789758110384</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik İşçisi Cemil Yıldız</t>
+          <t>"Şiir Duvarı" Seçkiler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056967603</t>
+          <t>9786056142581</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gül‘ün Defteri</t>
+          <t>Atın Adı Rüzgar</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>40</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789752416222</t>
+          <t>9789758426826</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>1918 Sovyet Anayasası</t>
+          <t>Bekle Bizi İstanbul</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>80</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789752416185</t>
+          <t>9786058003422</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Sarsan On Gün</t>
+          <t>Sessiz Bir Çığlık</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786259671642</t>
+          <t>9786052416307</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kısa Felsefe Tarihi - Marksist Felsefe ve Bilgi Teorisi</t>
+          <t>Kardeşlik İşçisi Cemil Yıldız</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786259671635</t>
+          <t>9786056967603</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Cüret İklim Çöküşünü Durdurmak için Devrimci Bir Kuram</t>
+          <t>Kırmızı Gül‘ün Defteri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786259671611</t>
+          <t>9789752416222</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Bir Kara Panter Efsanesi Assata</t>
+          <t>1918 Sovyet Anayasası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786259671604</t>
+          <t>9789752416185</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Inessa Armand- Bolşevikler ve Kadın Özgürlük Mücadelesi</t>
+          <t>Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786259492896</t>
+          <t>9786259671642</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Tek İstediğimiz Dünya</t>
+          <t>Kısa Felsefe Tarihi - Marksist Felsefe ve Bilgi Teorisi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786259492889</t>
+          <t>9786259671635</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ekolojik Devrim</t>
+          <t>Cüret İklim Çöküşünü Durdurmak için Devrimci Bir Kuram</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786259492872</t>
+          <t>9786259671611</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Arami Tabletleri</t>
+          <t>Bir Kara Panter Efsanesi Assata</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786259492858</t>
+          <t>9786259671604</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Haliç</t>
+          <t>Inessa Armand- Bolşevikler ve Kadın Özgürlük Mücadelesi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786259492841</t>
+          <t>9786259492896</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Savunmalar</t>
+          <t>Tek İstediğimiz Dünya</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786259492834</t>
+          <t>9786259492889</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Başak Başak Çoğalacağım</t>
+          <t>Kızıl Ekolojik Devrim</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786259492827</t>
+          <t>9786259492872</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız</t>
+          <t>Arami Tabletleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786259949321</t>
+          <t>9786259492858</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kalemleriyle Yazarların Odası 2</t>
+          <t>Haliç</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786259949383</t>
+          <t>9786259492841</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kolokolamsk Şehrinin Yaşamından Sıra Dışı Hikayeler</t>
+          <t>Sınırsız Savunmalar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786259954882</t>
+          <t>9786259492834</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kavganın Işıklı Yamaçlarında</t>
+          <t>Başak Başak Çoğalacağım</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786259949369</t>
+          <t>9786259492827</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Lenin’le Bakmak</t>
+          <t>Sınırsız</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786259954837</t>
+          <t>9786259949321</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Baklavalı Adalet Sarayı</t>
+          <t>Kendi Kalemleriyle Yazarların Odası 2</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786259949352</t>
+          <t>9786259949383</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Saçlı Kadın</t>
+          <t>Kolokolamsk Şehrinin Yaşamından Sıra Dışı Hikayeler</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786259949345</t>
+          <t>9786259954882</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Hurri Ari Destanı Mitanniler</t>
+          <t>Kavganın Işıklı Yamaçlarında</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057210487</t>
+          <t>9786259949369</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Ekim'in Kızıl Kadınları</t>
+          <t>Dünyaya Lenin’le Bakmak</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786259949307</t>
+          <t>9786259954837</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Komünden Kapitalizme: Çin Kırsalında Kolektif Üretimin Tasfiyesi</t>
+          <t>Yeşil Baklavalı Adalet Sarayı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057210494</t>
+          <t>9786259949352</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Berlin’de Bir Spartaküs: Rosa Luxemburg</t>
+          <t>Kızıl Saçlı Kadın</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057210456</t>
+          <t>9786259949345</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ayzenştayn</t>
+          <t>Hurri Ari Destanı Mitanniler</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057210463</t>
+          <t>9786057210487</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuzgun</t>
+          <t>Ekim'in Kızıl Kadınları</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057210449</t>
+          <t>9786259949307</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Yeryüzü</t>
+          <t>Komünden Kapitalizme: Çin Kırsalında Kolektif Üretimin Tasfiyesi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057210432</t>
+          <t>9786057210494</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sera Sıcağı</t>
+          <t>Berlin’de Bir Spartaküs: Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057210425</t>
+          <t>9786057210456</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Babamı Savunuyorum</t>
+          <t>Kızıl Ayzenştayn</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057210418</t>
+          <t>9786057210463</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Herbaryum</t>
+          <t>Kara Kuzgun</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057210401</t>
+          <t>9786057210449</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Marx ve Yeryüzü</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057027955</t>
+          <t>9786057210432</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Modern Köleler Kiralık İşçilerin Hikayesi</t>
+          <t>Sera Sıcağı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057149763</t>
+          <t>9786057210425</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bu Son Akşam</t>
+          <t>Babamı Savunuyorum</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057149794</t>
+          <t>9786057210418</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Devrimin Kadın Yüzü</t>
+          <t>Herbaryum</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>280</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057149787</t>
+          <t>9786057210401</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İklim Krizi Nasıl Çözülür? Kapitalist ve Ekososyalist Çözüm Stratejileri</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057149756</t>
+          <t>9786057027955</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan 38’e Dersim Siyasası</t>
+          <t>Modern Köleler Kiralık İşçilerin Hikayesi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057149749</t>
+          <t>9786057149763</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Yatırıldı Yüreklerimiz</t>
+          <t>Bu Son Akşam</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057149732</t>
+          <t>9786057149794</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Amber Çiçeği</t>
+          <t>Küba’da Devrimin Kadın Yüzü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057149718</t>
+          <t>9786057149787</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Halkın Yeşil Yeni Düzeni</t>
+          <t>İklim Krizi Nasıl Çözülür? Kapitalist ve Ekososyalist Çözüm Stratejileri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057149725</t>
+          <t>9786057149756</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Umut Ektik Maviliklere</t>
+          <t>Osmanlı’dan 38’e Dersim Siyasası</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057149701</t>
+          <t>9786057149749</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Tarih Masıla</t>
+          <t>Hüzne Yatırıldı Yüreklerimiz</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057070685</t>
+          <t>9786057149732</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Masal</t>
+          <t>Amber Çiçeği</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057070678</t>
+          <t>9786057149718</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Bile Yaşamak</t>
+          <t>Halkın Yeşil Yeni Düzeni</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057440266</t>
+          <t>9786057149725</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Umut Ektik Maviliklere</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057440242</t>
+          <t>9786057149701</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Korona Pençesinde 68 Gün</t>
+          <t>Kayıp Tarih Masıla</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057070661</t>
+          <t>9786057070685</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Sovyetler Birliğinde Kürtler 1917 - 1956</t>
+          <t>Kayıp Masal</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057440235</t>
+          <t>9786057070678</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Narı Çalsam Gölgene</t>
+          <t>Bir Gün Bile Yaşamak</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789752416109</t>
+          <t>9786057440266</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarımız: Sofrada Yeri Ağzında Dili Olmayan</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057070654</t>
+          <t>9786057440242</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro: Kendi Gerçeğini Yaratan Efsane</t>
+          <t>Korona Pençesinde 68 Gün</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786056967610</t>
+          <t>9786057070661</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Altında Çarmıha Gerilenler - Börklüce Mustafa</t>
+          <t>Sosyalist Sovyetler Birliğinde Kürtler 1917 - 1956</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786056967634</t>
+          <t>9786057440235</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Kadın Devrimciler</t>
+          <t>Narı Çalsam Gölgene</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786056967627</t>
+          <t>9789752416109</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Işık Yüzümüze Vursun</t>
+          <t>Kadınlarımız: Sofrada Yeri Ağzında Dili Olmayan</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789752416277</t>
+          <t>9786057070654</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>İktidar</t>
+          <t>Fidel Castro: Kendi Gerçeğini Yaratan Efsane</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059038317</t>
+          <t>9786056967610</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Çocukları</t>
+          <t>Güneşin Altında Çarmıha Gerilenler - Börklüce Mustafa</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059038232</t>
+          <t>9786056967634</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bir Dersim Hikayesi : Kül ve Duman</t>
+          <t>İtalyan Kadın Devrimciler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059038393</t>
+          <t>9786056967627</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Işık Yüzümüze Vursun</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059038782</t>
+          <t>9789752416277</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair</t>
+          <t>İktidar</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059038836</t>
+          <t>9786059038317</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yazılı Sözler</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059038737</t>
+          <t>9786059038232</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Bu Tadı Seviyor mu?</t>
+          <t>Bir Dersim Hikayesi : Kül ve Duman</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055252359</t>
+          <t>9786059038393</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Soluk Soluğa</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059038591</t>
+          <t>9786059038782</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Dinler Halklar İsyanlar - Alternatif Tarih Okumaları</t>
+          <t>Yaşama Dair</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059038683</t>
+          <t>9786059038836</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'daki Türkiye Kökenli Göçmenlerin Sorunlarına Genel Bir Bakış</t>
+          <t>Umuda Yazılı Sözler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059038676</t>
+          <t>9786059038737</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş P38</t>
+          <t>Türkiye Bu Tadı Seviyor mu?</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059038713</t>
+          <t>9786055252359</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tarih Okumaları 2 - Emek Tarihi</t>
+          <t>Soluk Soluğa</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059038324</t>
+          <t>9786059038591</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ayaklanmalar Çağı</t>
+          <t>Dinler Halklar İsyanlar - Alternatif Tarih Okumaları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789752416079</t>
+          <t>9786059038683</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kürtler ve Stalin</t>
+          <t>Avrupa'daki Türkiye Kökenli Göçmenlerin Sorunlarına Genel Bir Bakış</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059038256</t>
+          <t>9786059038676</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Alevi Rönesansı</t>
+          <t>Yoldaş P38</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059038584</t>
+          <t>9786059038713</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yüzüme Bak</t>
+          <t>Alternatif Tarih Okumaları 2 - Emek Tarihi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756304969</t>
+          <t>9786059038324</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Portakal Ağacında Oturan Kadın</t>
+          <t>Ayaklanmalar Çağı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752416130</t>
+          <t>9789752416079</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Fısıldayan Zeytin Ağacı</t>
+          <t>Kürtler ve Stalin</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789752416154</t>
+          <t>9786059038256</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>21R11Ş - Barış</t>
+          <t>Kızılbaş Alevi Rönesansı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789752416147</t>
+          <t>9786059038584</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Lenin’le Altı Yıl</t>
+          <t>Yüzüme Bak</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059038966</t>
+          <t>9789756304969</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Dava Dosyası: Devrimin Rojava Hali</t>
+          <t>Portakal Ağacında Oturan Kadın</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059038942</t>
+          <t>9789752416130</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Dava Dosyası: Dağın Kadın Hali</t>
+          <t>Fısıldayan Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059038034</t>
+          <t>9789752416154</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>1960'lardan Günümüze Türkiye'de  İslami Hareket</t>
+          <t>21R11Ş - Barış</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059038904</t>
+          <t>9789752416147</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Kutsiye Bozoklar Toplu Eserler (11 Kitap Takım)</t>
+          <t>Lenin’le Altı Yıl</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1800</v>
+        <v>230</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059038577</t>
+          <t>9786059038966</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Dava Dosyası: Devrimin Rojava Hali</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789752416086</t>
+          <t>9786059038942</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Deniz</t>
+          <t>Dava Dosyası: Dağın Kadın Hali</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059038744</t>
+          <t>9786059038034</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Kadın İnsan</t>
+          <t>1960'lardan Günümüze Türkiye'de  İslami Hareket</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059038751</t>
+          <t>9786059038904</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm İnsan Hayat</t>
+          <t>Kutsiye Bozoklar Toplu Eserler (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>230</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059038195</t>
+          <t>9786059038577</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kopaseke</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786059038249</t>
+          <t>9789752416086</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin: Yolculuk, Felsefe, İsyan</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059038065</t>
+          <t>9786059038744</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Kutsiye Bozoklar : Kelepçeye İnat Hayat</t>
+          <t>Sosyalizm Kadın İnsan</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059038355</t>
+          <t>9786059038751</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Gecikmiş Bir Yüzleşme Ermeni Soykırımı</t>
+          <t>Sosyalizm İnsan Hayat</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059038959</t>
+          <t>9786059038195</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Satır Arası Erkeklik</t>
+          <t>Kopaseke</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059038867</t>
+          <t>9786059038249</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Salavat Tepe</t>
+          <t>Şeyh Bedreddin: Yolculuk, Felsefe, İsyan</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059038850</t>
+          <t>9786059038065</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Nurcu Hareket ve Kürt Nurculuğu</t>
+          <t>Kutsiye Bozoklar : Kelepçeye İnat Hayat</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059038935</t>
+          <t>9786059038355</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Halamın Sakızları</t>
+          <t>Gecikmiş Bir Yüzleşme Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059038881</t>
+          <t>9786059038959</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Oynayan Balıklar</t>
+          <t>Satır Arası Erkeklik</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059038928</t>
+          <t>9786059038867</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Cinsel Devrim</t>
+          <t>Salavat Tepe</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059038874</t>
+          <t>9786059038850</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Düş Yarım Kalmayacak</t>
+          <t>Nurcu Hareket ve Kürt Nurculuğu</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059038898</t>
+          <t>9786059038935</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Başlayan Kavga</t>
+          <t>Halamın Sakızları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059038164</t>
+          <t>9786059038881</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşları</t>
+          <t>Ay Işığında Oynayan Balıklar</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055252182</t>
+          <t>9786059038928</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Umut Direniyor</t>
+          <t>Marksizm ve Cinsel Devrim</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059038638</t>
+          <t>9786059038874</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Taş Atan Çocuklar Büyüdü, Anlatıyor: Benim Türk Arkadaşlarım da Var</t>
+          <t>Hiçbir Düş Yarım Kalmayacak</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059038560</t>
+          <t>9786059038898</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Pembeden Başka Renkler</t>
+          <t>Başlayan Kavga</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059038287</t>
+          <t>9786059038164</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kibrit Çöpüdür Dünyanın</t>
+          <t>Çakıl Taşları</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786058527065</t>
+          <t>9786055252182</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Ayaklar Baş Olsun Diye</t>
+          <t>Umut Direniyor</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059038829</t>
+          <t>9786059038638</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Mücadele</t>
+          <t>Taş Atan Çocuklar Büyüdü, Anlatıyor: Benim Türk Arkadaşlarım da Var</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055252076</t>
+          <t>9786059038560</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Resmi İdeoloji ve Kemalizm</t>
+          <t>Pembeden Başka Renkler</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059038003</t>
+          <t>9786059038287</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Mahpus Yılmaz Güney</t>
+          <t>Kadın Kibrit Çöpüdür Dünyanın</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055252083</t>
+          <t>9786058527065</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Komünist İmam</t>
+          <t>Ayaklar Baş Olsun Diye</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059038812</t>
+          <t>9786059038829</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kavga Düştü Payıma</t>
+          <t>Sanat ve Mücadele</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055252045</t>
+          <t>9786055252076</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Karpit</t>
+          <t>Resmi İdeoloji ve Kemalizm</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756304754</t>
+          <t>9786059038003</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Kapital’e Ek: Dolaysız Üretim Sürecinin Sonuçları</t>
+          <t>Mahpus Yılmaz Güney</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059038799</t>
+          <t>9786055252083</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Hep Aynı İnatla</t>
+          <t>Komünist İmam</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789758426294</t>
+          <t>9786059038812</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Kavga Düştü Payıma</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059038805</t>
+          <t>9786055252045</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Ellerinden Tutmak</t>
+          <t>Karpit</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059038768</t>
+          <t>9789756304754</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Hangi Kültür</t>
+          <t>Kapital’e Ek: Dolaysız Üretim Sürecinin Sonuçları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059038775</t>
+          <t>9786059038799</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm Küreselleşme ve Yalanlar</t>
+          <t>Hep Aynı İnatla</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789756304686</t>
+          <t>9789758426294</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Düşle Gerçek Arasında</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789756304785</t>
+          <t>9786059038805</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprak Onları Unutmaz</t>
+          <t>Hayatı Ellerinden Tutmak</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9799756304425</t>
+          <t>9786059038768</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>ABD Ortadoğu Türkiye</t>
+          <t>Hangi Kültür</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057027979</t>
+          <t>9786059038775</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağından Ezgi’ye Mektuplar</t>
+          <t>Emperyalizm Küreselleşme ve Yalanlar</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756304938</t>
+          <t>9789756304686</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Adanmış Bir Ömür: Clara Zetkin</t>
+          <t>Düşle Gerçek Arasında</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786050650341</t>
+          <t>9789756304785</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Romancının Serüveni - Fakir Baykurt’un Kaleminin İzinde</t>
+          <t>Bu Toprak Onları Unutmaz</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057070647</t>
+          <t>9799756304425</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Ali Aktaş</t>
+          <t>ABD Ortadoğu Türkiye</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057070609</t>
+          <t>9786057027979</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Düş Yolcuları</t>
+          <t>Gökkuşağından Ezgi’ye Mektuplar</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057027962</t>
+          <t>9789756304938</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yoldaşım ve Öğretmenim Stalin</t>
+          <t>Adanmış Bir Ömür: Clara Zetkin</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786058003415</t>
+          <t>9786050650341</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık Rüyası</t>
+          <t>Romancının Serüveni - Fakir Baykurt’un Kaleminin İzinde</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057070616</t>
+          <t>9786057070647</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Devrimi Beklerken</t>
+          <t>Ali Aktaş</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057027931</t>
+          <t>9786057070609</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Baykuşlar Çetesi</t>
+          <t>Düş Yolcuları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786050650310</t>
+          <t>9786057027962</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Monika Ertl - Che’nin intikamını Alan Kadın</t>
+          <t>Yoldaşım ve Öğretmenim Stalin</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786050650334</t>
+          <t>9786058003415</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Mendil</t>
+          <t>Kırmızı Işık Rüyası</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057027924</t>
+          <t>9786057070616</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Said İsyanı</t>
+          <t>Devrimi Beklerken</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057027917</t>
+          <t>9786057027931</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Kendi İçine Düşen Deli</t>
+          <t>Baykuşlar Çetesi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786050650389</t>
+          <t>9786050650310</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Buzul Kentin Yazanları</t>
+          <t>Monika Ertl - Che’nin intikamını Alan Kadın</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786050650372</t>
+          <t>9786050650334</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Fiilleri</t>
+          <t>Mendil</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786050650396</t>
+          <t>9786057027924</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>İliklerime Dek Çığlık</t>
+          <t>Şeyh Said İsyanı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057027900</t>
+          <t>9786057027917</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Sus Beni Ölüm</t>
+          <t>Kendi İçine Düşen Deli</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786050311419</t>
+          <t>9786050650389</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Mektup Bizden Selam Söyle</t>
+          <t>Buzul Kentin Yazanları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786050638356</t>
+          <t>9786050650372</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Acıları Ortaktı</t>
+          <t>Geçmiş Zaman Fiilleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786050650365</t>
+          <t>9786050650396</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Makezagona Sovyetan Ya 1918'an</t>
+          <t>İliklerime Dek Çığlık</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057027948</t>
+          <t>9786057027900</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Halden Hale Kelimeler</t>
+          <t>Sus Beni Ölüm</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786056967658</t>
+          <t>9786050311419</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Profilden Lenin</t>
+          <t>Mektup Bizden Selam Söyle</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786050650358</t>
+          <t>9786050638356</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Dersim’de Bir Köy Karvan</t>
+          <t>Acıları Ortaktı</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789752416253</t>
+          <t>9786050650365</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Makarenko - Yaşamı ve Eserleri</t>
+          <t>Makezagona Sovyetan Ya 1918'an</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786058003439</t>
+          <t>9786057027948</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Varoluşsal Krizi</t>
+          <t>Halden Hale Kelimeler</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789752416215</t>
+          <t>9786056967658</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yılları</t>
+          <t>Profilden Lenin</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059038423</t>
+          <t>9786050650358</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi</t>
+          <t>Dersim’de Bir Köy Karvan</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789752416284</t>
+          <t>9789752416253</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Esma</t>
+          <t>Makarenko - Yaşamı ve Eserleri</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789752416291</t>
+          <t>9786058003439</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi'nin Kızıl Şafağı</t>
+          <t>Kapitalizmin Varoluşsal Krizi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052082041</t>
+          <t>9789752416215</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ve Çeliğe Su Verildi</t>
+          <t>Devrim Yılları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789752416178</t>
+          <t>9786059038423</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yapmalı?</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789758426607</t>
+          <t>9789752416284</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Uçuş</t>
+          <t>Esma</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789752416161</t>
+          <t>9789752416291</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Ekim Devrimi'nin Kızıl Şafağı</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
+          <t>9786052082041</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Ve Çeliğe Su Verildi</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9789752416178</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Yapmalı?</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9789758426607</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığa Uçuş</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9789752416161</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Ana</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
           <t>9789758110070</t>
         </is>
       </c>
-      <c r="B398" s="1" t="inlineStr">
+      <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Alyoşa'nın Bayırı - Hasat</t>
         </is>
       </c>
-      <c r="C398" s="1">
+      <c r="C402" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>