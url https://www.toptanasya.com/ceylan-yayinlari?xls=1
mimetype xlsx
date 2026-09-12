--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -85,6055 +85,6070 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259671697</t>
+          <t>9786259016825</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ayvaz</t>
+          <t>Yaşam Ağında Emperyalizm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259016801</t>
+          <t>9786259671697</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Oyalı Yazmalar</t>
+          <t>Ayvaz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259671673</t>
+          <t>9786259016801</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hasan Hüseyin</t>
+          <t>Oyalı Yazmalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259671680</t>
+          <t>9786259671673</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Prangaya İnat</t>
+          <t>Hasan Hüseyin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259671659</t>
+          <t>9786259671680</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tabiata Tahakküm ve Direniş</t>
+          <t>Prangaya İnat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259671628</t>
+          <t>9786259671659</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Sancısı</t>
+          <t>Tabiata Tahakküm ve Direniş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257027993</t>
+          <t>9786259671628</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aryen Med Destanı</t>
+          <t>Dönüş Sancısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259492810</t>
+          <t>9786257027993</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zembilfiros</t>
+          <t>Aryen Med Destanı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259492803</t>
+          <t>9786259492810</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Stalin Bir İnsanın Gözünden Yeni Bir Dünya</t>
+          <t>Zembilfiros</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259949390</t>
+          <t>9786259492803</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mehabad Kürt Cumhuriyeti (1945/46)</t>
+          <t>Stalin Bir İnsanın Gözünden Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259949376</t>
+          <t>9786259949390</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Repertuwara Stranen Kurdi Bo Gîtarê</t>
+          <t>Mehabad Kürt Cumhuriyeti (1945/46)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259954899</t>
+          <t>9786259949376</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Suskun Şiirler - 1</t>
+          <t>Repertuwara Stranen Kurdi Bo Gîtarê</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259954851</t>
+          <t>9786259954899</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıçlarla Gelecek Bahar</t>
+          <t>Suskun Şiirler - 1</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057210470</t>
+          <t>9786259954851</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çernobil</t>
+          <t>Kırlangıçlarla Gelecek Bahar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057070692</t>
+          <t>9786057210470</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kalemleriyle</t>
+          <t>Çernobil</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057276698</t>
+          <t>9786057070692</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Diplomasız Entelektüel: Ahmede Hiso</t>
+          <t>Kendi Kalemleriyle</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057149770</t>
+          <t>9786057276698</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Che ile Yaşamım</t>
+          <t>Diplomasız Entelektüel: Ahmede Hiso</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9788752416239</t>
+          <t>9786057149770</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi'nin 100. Yılında Sosyalizmin Güncelliği</t>
+          <t>Che ile Yaşamım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055252403</t>
+          <t>9788752416239</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Yankılanan</t>
+          <t>Ekim Devrimi'nin 100. Yılında Sosyalizmin Güncelliği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>13</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752416208</t>
+          <t>9786055252403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çınar ve Kuşlar</t>
+          <t>Şafakta Yankılanan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059038478</t>
+          <t>9789752416208</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan'ın Yol Maceraları</t>
+          <t>Çınar ve Kuşlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059038294</t>
+          <t>9786059038478</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yenileceksiniz Bay Faşist</t>
+          <t>Keloğlan'ın Yol Maceraları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059038027</t>
+          <t>9786059038294</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Mekanda Bir Yudum Yaşam</t>
+          <t>Yenileceksiniz Bay Faşist</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055252229</t>
+          <t>9786059038027</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gecenin İçindeki Gölge</t>
+          <t>Kutsal Mekanda Bir Yudum Yaşam</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055252199</t>
+          <t>9786055252229</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Arman Dinazorlar Ülkesinde</t>
+          <t>Gecenin İçindeki Gölge</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055252328</t>
+          <t>9786055252199</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Pati İle Püskül</t>
+          <t>Arman Dinazorlar Ülkesinde</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055252335</t>
+          <t>9786055252328</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Pati'nin Günleri</t>
+          <t>Pati İle Püskül</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055252236</t>
+          <t>9786055252335</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elma Şekerinden Masallar</t>
+          <t>Pati'nin Günleri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055252243</t>
+          <t>9786055252236</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Fıstık Çamı</t>
+          <t>Elma Şekerinden Masallar</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055252434</t>
+          <t>9786055252243</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Faşizme Karşı Özgür Sanat</t>
+          <t>Fıstık Çamı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055252205</t>
+          <t>9786055252434</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Babamın Kavunları</t>
+          <t>Faşizme Karşı Özgür Sanat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055252274</t>
+          <t>9786055252205</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kendini Beğenmiş Kuzu</t>
+          <t>Babamın Kavunları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055252298</t>
+          <t>9786055252274</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kuş</t>
+          <t>Kendini Beğenmiş Kuzu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>4.63</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055252267</t>
+          <t>9786055252298</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Tombiş Tavşan</t>
+          <t>Küçük Kuş</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055252304</t>
+          <t>9786055252267</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kır Gezisi</t>
+          <t>Hayalci Tombiş Tavşan</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058527010</t>
+          <t>9786055252304</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsanda Yolculuk</t>
+          <t>Kır Gezisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058527003</t>
+          <t>9786058527010</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ayrılık ve Zindan</t>
+          <t>İnsanda Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>4.63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758110346</t>
+          <t>9786058527003</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yangın Yeri Oğluma Terörist Dediler</t>
+          <t>Aşk Ayrılık ve Zindan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056142512</t>
+          <t>9789758110346</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Suları</t>
+          <t>Yüreğim Yangın Yeri Oğluma Terörist Dediler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758426331</t>
+          <t>9786056142512</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yediler Sekizlerde</t>
+          <t>Yeraltı Suları</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756304594</t>
+          <t>9789758426331</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı Kırk Beş Geçe</t>
+          <t>Yediler Sekizlerde</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756304747</t>
+          <t>9789756304594</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Yasak</t>
+          <t>Yaşamı Kırk Beş Geçe</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>12.04</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9799756304159</t>
+          <t>9789756304747</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Nine</t>
+          <t>Yaşamak Yasak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>4.63</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756304556</t>
+          <t>9799756304159</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Dede</t>
+          <t>Uzaylı Nine</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758426140</t>
+          <t>9789756304556</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Umudun Serüveni</t>
+          <t>Uzaylı Dede</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758426713</t>
+          <t>9789758426140</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’den Avrupaya Göçün 40 Yılı</t>
+          <t>Umudun Serüveni</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>10.19</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758110414</t>
+          <t>9789758426713</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi İç Pazarın Oluşma Süreci Cilt: 2 (1923-1950)</t>
+          <t>Türkiye’den Avrupaya Göçün 40 Yılı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>21.3</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758426515</t>
+          <t>9789758110414</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 3 İç Pazar Oluşma Süreci (1950 - 1991) (Yöntem ve Teori Üzerine Hesaplaşma)</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi İç Pazarın Oluşma Süreci Cilt: 2 (1923-1950)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>23.15</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758110407</t>
+          <t>9789758426515</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 1 İç Pazarın Oluşma Süreci Tarihsel Yaklaşım</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 3 İç Pazar Oluşma Süreci (1950 - 1991) (Yöntem ve Teori Üzerine Hesaplaşma)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>21.3</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758426478</t>
+          <t>9789758110407</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler</t>
+          <t>Türkiye’de Kapitalizmin Gelişmesi Cilt: 1 İç Pazarın Oluşma Süreci Tarihsel Yaklaşım</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>7.41</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756304341</t>
+          <t>9789758426478</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tipi</t>
+          <t>Toplu Şiirler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>5</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758426300</t>
+          <t>9789756304341</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tel Örgülerin Dışında</t>
+          <t>Tipi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>4.63</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9799756304142</t>
+          <t>9789758426300</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler</t>
+          <t>Tel Örgülerin Dışında</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756304631</t>
+          <t>9799756304142</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Polemikler</t>
+          <t>Tekerlemeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9799758110291</t>
+          <t>9789756304631</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tanrıya Mektuplar</t>
+          <t>Tanrıyla Polemikler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050650327</t>
+          <t>9799758110291</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sverdlov</t>
+          <t>Tanrıya Mektuplar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756304464</t>
+          <t>9786050650327</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sürgün İnsanları</t>
+          <t>Sverdlov</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>5.56</v>
+        <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055252113</t>
+          <t>9789756304464</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Su Hayattır Satılamaz</t>
+          <t>Sürgün İnsanları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758426485</t>
+          <t>9786055252113</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi</t>
+          <t>Su Hayattır Satılamaz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>4.63</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758110261</t>
+          <t>9789758426485</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Stalin Çelik İrade</t>
+          <t>Su Gibi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758110186</t>
+          <t>9789758110261</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs M.Ö. 71 (Kır Liriği) Avis Jacienda Ad Mortem</t>
+          <t>Stalin Çelik İrade</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>3.7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756304327</t>
+          <t>9789758110186</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şiirde Dağ İzleği</t>
+          <t>Spartaküs M.Ö. 71 (Kır Liriği) Avis Jacienda Ad Mortem</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>9.26</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756304273</t>
+          <t>9789756304327</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler Birliği’nde Kapitalizmin Restorasyonu</t>
+          <t>Şiirde Dağ İzleği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9799756304050</t>
+          <t>9789756304273</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Ülkesinde Sosyalizmin Zaferi İçin 1917-1947</t>
+          <t>Sovyetler Birliği’nde Kapitalizmin Restorasyonu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756304525</t>
+          <t>9799756304050</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Mevsimimdir</t>
+          <t>Sovyet Ülkesinde Sosyalizmin Zaferi İçin 1917-1947</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6.48</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756304471</t>
+          <t>9789756304525</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Umudi Yürekler</t>
+          <t>Sonbahar Mevsimimdir</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756304570</t>
+          <t>9789756304471</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Başkaldıran Karanfili</t>
+          <t>Umudi Yürekler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056142550</t>
+          <t>9789756304570</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sobadaki Şiirler</t>
+          <t>Şafağın Başkaldıran Karanfili</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756304679</t>
+          <t>9786056142550</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm’in Tarihi Yıldızın Gölgesi</t>
+          <t>Sobadaki Şiirler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054570003</t>
+          <t>9789756304679</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Siyabend</t>
+          <t>Siyonizm’in Tarihi Yıldızın Gölgesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000089369</t>
+          <t>9786054570003</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarımız</t>
+          <t>Siyabend</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>30</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059038621</t>
+          <t>3990000089369</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tünel</t>
+          <t>Kadınlarımız</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057027993</t>
+          <t>9786059038621</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aryen Med Destanı</t>
+          <t>Tünel</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000041708</t>
+          <t>9786057027993</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Güle Gözyaşı Düşünce</t>
+          <t>Aryen Med Destanı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059038362</t>
+          <t>3990000041708</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Rojava Hali</t>
+          <t>Güle Gözyaşı Düşünce</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059038331</t>
+          <t>9786059038362</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çoban Munzur</t>
+          <t>Devrimin Rojava Hali</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9788752416246</t>
+          <t>9786059038331</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Elim Sende</t>
+          <t>Çoban Munzur</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>230</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752416123</t>
+          <t>9788752416246</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Anlat Lan Nasıl Komünist Oldun?</t>
+          <t>Elim Sende</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059038720</t>
+          <t>9789752416123</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hu Erenler</t>
+          <t>Anlat Lan Nasıl Komünist Oldun?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059038973</t>
+          <t>9786059038720</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Heval Marcello</t>
+          <t>Hu Erenler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000030958</t>
+          <t>9786059038973</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Efsane Zamanların Çocukları</t>
+          <t>Heval Marcello</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000029072</t>
+          <t>3990000030958</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Efsane Zamanların Çocukları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058527096</t>
+          <t>3990000029072</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kırda Nergizler Kimsesiz</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057027986</t>
+          <t>9786058527096</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yangın Yeri</t>
+          <t>Kırda Nergizler Kimsesiz</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054402069</t>
+          <t>9786057027986</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İslamcılığın Doğuşu : Osmanlı’dan Günümüze Türkiye’de Gelişimi</t>
+          <t>Yüreğim Yangın Yeri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059038218</t>
+          <t>9786054402069</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kevok ya da Özgürlük</t>
+          <t>İslamcılığın Doğuşu : Osmanlı’dan Günümüze Türkiye’de Gelişimi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>4.63</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059038225</t>
+          <t>9786059038218</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarıma İstanbul'u Anlatıyorum</t>
+          <t>Kevok ya da Özgürlük</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>24</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058527089</t>
+          <t>9786059038225</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Sabah Belki</t>
+          <t>Çocuklarıma İstanbul'u Anlatıyorum</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>4.63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789752416093</t>
+          <t>9786058527089</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Sesi</t>
+          <t>Bir Sabah Belki</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059038041</t>
+          <t>9789752416093</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Pratiğin Aynasında Sosyalizme Yeniden Bakmak</t>
+          <t>Doğanın Sesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>27.78</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059038188</t>
+          <t>9786059038041</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Evrimi ve Müzik</t>
+          <t>Teori ve Pratiğin Aynasında Sosyalizme Yeniden Bakmak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>90</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058527058</t>
+          <t>9786059038188</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tespih</t>
+          <t>Duyguların Evrimi ve Müzik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058527041</t>
+          <t>9786058527058</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şimal Yıldızı</t>
+          <t>Tespih</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>4.63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058527072</t>
+          <t>9786058527041</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Yatırıldı Yüreklerimiz</t>
+          <t>Şimal Yıldızı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>28</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789752416024</t>
+          <t>9786058527072</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mu'nun Cenneti</t>
+          <t>Hüzne Yatırıldı Yüreklerimiz</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789752416017</t>
+          <t>9789752416024</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şapka ile Gaga'nın Yolculuğu</t>
+          <t>Mu'nun Cenneti</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752416000</t>
+          <t>9789752416017</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hecesini Onaran Çocuk</t>
+          <t>Mavi Şapka ile Gaga'nın Yolculuğu</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059038997</t>
+          <t>9789752416000</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Güzelce'nin Sihirli Kanadı</t>
+          <t>Hecesini Onaran Çocuk</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059038980</t>
+          <t>9786059038997</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayardan Çıkan Kurbağa</t>
+          <t>Güzelce'nin Sihirli Kanadı</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752416055</t>
+          <t>9786059038980</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Adı Hogır'dı</t>
+          <t>Bilgisayardan Çıkan Kurbağa</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789752416048</t>
+          <t>9789752416055</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tembel Köyün Kara Koyunu</t>
+          <t>Adı Hogır'dı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752416031</t>
+          <t>9789752416048</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Simitçi Simo</t>
+          <t>Tembel Köyün Kara Koyunu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059038690</t>
+          <t>9789752416031</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Şiir Yağmuru</t>
+          <t>Simitçi Simo</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059038263</t>
+          <t>9786059038690</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Sızı</t>
+          <t>Çocuklardan Şiir Yağmuru</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059038485</t>
+          <t>9786059038263</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 4 / Anneannemin Gizemli Fotoğraf Kutusu - Fatih</t>
+          <t>Bitmeyen Sızı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059038539</t>
+          <t>9786059038485</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 5 / Bir Kuş Olup Dolaşsam:  Yavuz Selim</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 4 / Anneannemin Gizemli Fotoğraf Kutusu - Fatih</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059038553</t>
+          <t>9786059038539</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Burcu Burcu İzmir</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 5 / Bir Kuş Olup Dolaşsam:  Yavuz Selim</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059038522</t>
+          <t>9786059038553</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 3 / Baykuş, Bayankuş ve Diğer Bütün Kuşlar: Beyazıt</t>
+          <t>Burcu Burcu İzmir</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059038546</t>
+          <t>9786059038522</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 2 / Her Canlının Şehri İstanbul: Çemberlitaş</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 3 / Baykuş, Bayankuş ve Diğer Bütün Kuşlar: Beyazıt</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059038492</t>
+          <t>9786059038546</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 1 / Deniz Kokulu Şehir: Sultanahmet</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 2 / Her Canlının Şehri İstanbul: Çemberlitaş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059038508</t>
+          <t>9786059038492</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 6 / Nane Kokulu Dış Kasaba: Edirnekapı</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 1 / Deniz Kokulu Şehir: Sultanahmet</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059038058</t>
+          <t>9786059038508</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nuh'un Uçağı</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 6 / Nane Kokulu Dış Kasaba: Edirnekapı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059038140</t>
+          <t>9786059038058</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dağın Kadın Hali</t>
+          <t>Nuh'un Uçağı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059038157</t>
+          <t>9786059038140</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmeye Pedagojik Bakış</t>
+          <t>Dağın Kadın Hali</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055252397</t>
+          <t>9786059038157</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş Ben İbneyim</t>
+          <t>Özgürleşmeye Pedagojik Bakış</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055252175</t>
+          <t>9786055252397</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yenikapı Tiyatrosu Oyunları</t>
+          <t>Yoldaş Ben İbneyim</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756304983</t>
+          <t>9786055252175</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Yenikapı Tiyatrosu Oyunları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058527034</t>
+          <t>9789756304983</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Diren Çınar</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058527027</t>
+          <t>9786058527034</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kitap Hırsızı</t>
+          <t>Diren Çınar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059038706</t>
+          <t>9786058527027</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfına Mektuplar</t>
+          <t>Kitap Hırsızı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000031887</t>
+          <t>9786059038706</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hasankeyf - Kale Gölgesindeki Katil</t>
+          <t>İşçi Sınıfına Mektuplar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059038119</t>
+          <t>3990000031887</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Kuşlar</t>
+          <t>Hasankeyf - Kale Gölgesindeki Katil</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059038843</t>
+          <t>9786059038119</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bir Yuka Hikayesi</t>
+          <t>Özgürlük ve Kuşlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055252430</t>
+          <t>9786059038843</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İğne Deliğinden Öyküler</t>
+          <t>Bir Yuka Hikayesi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055252461</t>
+          <t>9786055252430</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Çocukları</t>
+          <t>İğne Deliğinden Öyküler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059038348</t>
+          <t>9786055252461</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kuştur Uçar</t>
+          <t>Yatırım Çocukları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059038133</t>
+          <t>9786059038348</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hangi Yaraya Baksam Acısı Kadın</t>
+          <t>Kuştur Uçar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059038072</t>
+          <t>9786059038133</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıça Kenti : Metropolis</t>
+          <t>Hangi Yaraya Baksam Acısı Kadın</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059038089</t>
+          <t>9786059038072</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'a Bahar Geldi</t>
+          <t>Ana Tanrıça Kenti : Metropolis</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059038102</t>
+          <t>9786059038089</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ne Güzeldi Çocukluğum</t>
+          <t>İstanbul'a Bahar Geldi</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059038126</t>
+          <t>9786059038102</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Yolcuları</t>
+          <t>Ne Güzeldi Çocukluğum</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059038171</t>
+          <t>9786059038126</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tezler</t>
+          <t>Güneşin Yolcuları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>28</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000031586</t>
+          <t>9786059038171</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yedi Tepe İstanbul Öyküleri - 7 / Barışa Yolculuk : Samatya</t>
+          <t>Tezler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>9.26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059038300</t>
+          <t>3990000031586</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Yedi Tepe İstanbul Öyküleri - 7 / Barışa Yolculuk : Samatya</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000025615</t>
+          <t>9786059038300</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ayaklar</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756304303</t>
+          <t>3990000025615</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Simor’un Canı Var mı?</t>
+          <t>Yalın Ayaklar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758426874</t>
+          <t>9789756304303</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Günlükleri</t>
+          <t>Simor’un Canı Var mı?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756304648</t>
+          <t>9789758426874</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sık Sorulan Sorular</t>
+          <t>Sınıf Günlükleri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>35</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000012811</t>
+          <t>9789756304648</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ana</t>
+          <t>Sık Sorulan Sorular</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>4.63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758426539</t>
+          <t>3990000012811</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Seçkin’in Masalcı Ninesi</t>
+          <t>Sevgi Ana</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>1.85</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055252052</t>
+          <t>9789758426539</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sanatta İşlenebilecek Suç Yoktur</t>
+          <t>Seçkin’in Masalcı Ninesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758110278</t>
+          <t>9786055252052</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Rusya’yı Dönüştüren Beş Gün</t>
+          <t>Sanatta İşlenebilecek Suç Yoktur</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>7.41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058706552</t>
+          <t>9789758110278</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Renkli Elbiseler</t>
+          <t>Rusya’yı Dönüştüren Beş Gün</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758110223</t>
+          <t>9786058706552</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Para ve Kapitalizm</t>
+          <t>Renkli Elbiseler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9799756304210</t>
+          <t>9789758110223</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Özgür Zindan</t>
+          <t>Para ve Kapitalizm</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>4.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054570058</t>
+          <t>9799756304210</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Önce Merak Vardı</t>
+          <t>Özgür Zindan</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756304365</t>
+          <t>9786054570058</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzler Kervanı</t>
+          <t>Önce Merak Vardı</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758426065</t>
+          <t>9789756304365</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Öldükleriyle Kalmadılar</t>
+          <t>Ölümsüzler Kervanı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058706583</t>
+          <t>9789758426065</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Günlüğü</t>
+          <t>Öldükleriyle Kalmadılar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756304549</t>
+          <t>9786058706583</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Postmodernizmin Gerçek Yüzü</t>
+          <t>Öğretmenin Günlüğü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756304822</t>
+          <t>9789756304549</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mitka’nın Gözyaşları</t>
+          <t>Nietzsche ve Postmodernizmin Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>6.48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9799756304104</t>
+          <t>9789756304822</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Memo: Gerillada Yaşam ve Aşk</t>
+          <t>Mitka’nın Gözyaşları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>10.19</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9799756304067</t>
+          <t>9799756304104</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Medyada Kadın</t>
+          <t>Memo: Gerillada Yaşam ve Aşk</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756304778</t>
+          <t>9799756304067</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Felsefe</t>
+          <t>Medyada Kadın</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786058706545</t>
+          <t>9789756304778</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Sırrı</t>
+          <t>Materyalist Felsefe</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>4.63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789758110155</t>
+          <t>9786058706545</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika Solu Kendini Sorguluyor</t>
+          <t>Mağaranın Sırrı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758426881</t>
+          <t>9789758110155</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Lale Bahçesi Gibidir</t>
+          <t>Latin Amerika Solu Kendini Sorguluyor</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9799756304098</t>
+          <t>9789758426881</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kül Rengi Suskunluk</t>
+          <t>Lale Bahçesi Gibidir</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056142598</t>
+          <t>9799756304098</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yazarlar Büyük Yazılar</t>
+          <t>Kül Rengi Suskunluk</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9799758426729</t>
+          <t>9786056142598</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Toprağı</t>
+          <t>Küçük Yazarlar Büyük Yazılar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756304396</t>
+          <t>9799758426729</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Roza</t>
+          <t>Kudüs Toprağı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>9</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758426324</t>
+          <t>9789756304396</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Konuşsana Öyküler</t>
+          <t>Roza</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>2.59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756304297</t>
+          <t>9789758426324</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Okul Bizim Yuvamız</t>
+          <t>Konuşsana Öyküler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>2.78</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756304266</t>
+          <t>9789756304297</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazın Şapkası Boyamalı Resim Kitabı</t>
+          <t>Okul Bizim Yuvamız</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>4.63</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758426584</t>
+          <t>9789756304266</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kolonya Kokulu Mendil</t>
+          <t>Sihirbazın Şapkası Boyamalı Resim Kitabı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789756304723</t>
+          <t>9789758426584</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm Sovyetler Sosyalizm</t>
+          <t>Kolonya Kokulu Mendil</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>12.04</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789759235161</t>
+          <t>9789756304723</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan İnternette</t>
+          <t>Kemalizm Sovyetler Sosyalizm</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>2.78</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786056142543</t>
+          <t>9789759235161</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ay</t>
+          <t>Keloğlan İnternette</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>9.26</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789756304846</t>
+          <t>9786056142543</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Dünya Krizi</t>
+          <t>Karanlık Ay</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799756304418</t>
+          <t>9789756304846</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 5</t>
+          <t>Kapitalizmin Dünya Krizi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789758426706</t>
+          <t>9799756304418</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 4</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 5</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>3990000003765</t>
+          <t>9789758426706</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 3</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 4</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000003764</t>
+          <t>3990000003765</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşit Olmayan Siyasi ve Ekonomik Gelişmenin ve Rekabetin Tarihi 2</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 3</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9799756304135</t>
+          <t>3990000003764</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 1</t>
+          <t>Kapitalizmde Eşit Olmayan Siyasi ve Ekonomik Gelişmenin ve Rekabetin Tarihi 2</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756304761</t>
+          <t>9799756304135</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sınıf, Felsefe, İnsan</t>
+          <t>Kapitalizmde Eşitsiz Gelişmenin ve Rekabetin Tarihi 1</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758110216</t>
+          <t>9789756304761</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Düğün</t>
+          <t>Sınıf, Felsefe, İnsan</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9799756304074</t>
+          <t>9789758110216</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kan Tadı  Belgelerle ABD’nin Kara Kitabı</t>
+          <t>Kanlı Düğün</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>25</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786056142529</t>
+          <t>9799756304074</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kan Kurumaz</t>
+          <t>Kan Tadı  Belgelerle ABD’nin Kara Kitabı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789756304693</t>
+          <t>9786056142529</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kadife Kelebek</t>
+          <t>Kan Kurumaz</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>4.63</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789758110193</t>
+          <t>9789756304693</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfının Evladı Dimitrov</t>
+          <t>Kadife Kelebek</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>120</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789756304563</t>
+          <t>9789758110193</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfının Anatomisi</t>
+          <t>İşçi Sınıfının Evladı Dimitrov</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789756304600</t>
+          <t>9789756304563</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İsviçre’de Türkiyeli Göçmenler</t>
+          <t>İşçi Sınıfının Anatomisi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789758426614</t>
+          <t>9789756304600</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İntifada Gerçeği</t>
+          <t>İsviçre’de Türkiyeli Göçmenler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>11.11</v>
+        <v>140</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990058426867</t>
+          <t>9789758426614</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yokuşu</t>
+          <t>İntifada Gerçeği</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>8</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054570034</t>
+          <t>3990058426867</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İlk Yaprağı Düştü Aşkın</t>
+          <t>İnsan Yokuşu</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>4.63</v>
+        <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055252069</t>
+          <t>9786054570034</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Bahar</t>
+          <t>İlk Yaprağı Düştü Aşkın</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756304358</t>
+          <t>9786055252069</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Işığa Yolculuk</t>
+          <t>İçimizdeki Bahar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9799756304043</t>
+          <t>9789756304358</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hitler Oyuncağımı Çaldı</t>
+          <t>Işığa Yolculuk</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>25</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054570041</t>
+          <t>9799756304043</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Hiç Böyle Düşünmemişti</t>
+          <t>Hitler Oyuncağımı Çaldı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758110131</t>
+          <t>9786054570041</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Lenin 1. Cilt</t>
+          <t>Hiç Böyle Düşünmemişti</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058706538</t>
+          <t>9789758110131</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hayatım Güneş Dansım</t>
+          <t>Her Yönüyle Lenin 1. Cilt</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>38</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756304532</t>
+          <t>9786058706538</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Harman</t>
+          <t>Hayatım Güneş Dansım</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>4.63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789758426560</t>
+          <t>9789756304532</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler</t>
+          <t>Harman</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>2</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786056142574</t>
+          <t>9789758426560</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Yasaklamak</t>
+          <t>Güvercinler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>7.41</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786056142536</t>
+          <t>9786056142574</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ay</t>
+          <t>Güneşi Yasaklamak</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789758426089</t>
+          <t>9786056142536</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Gözlerim Kayıp</t>
+          <t>Gümüş Ay</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789758426133</t>
+          <t>9789758426089</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gökmavisi Bir Türkü - Ozan Hasan Hüseyin 2. Kitap</t>
+          <t>Gözlerim Kayıp</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789756304433</t>
+          <t>9789758426133</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Gizli Günlükler</t>
+          <t>Gökmavisi Bir Türkü - Ozan Hasan Hüseyin 2. Kitap</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>1.85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756304334</t>
+          <t>9789756304433</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Güneydoğu Asya Vietnam’ın Efsanevi Gerilla Komutanı Giap</t>
+          <t>Gizli Günlükler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>14.81</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789756304662</t>
+          <t>9789756304334</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gido</t>
+          <t>Gizemli Güneydoğu Asya Vietnam’ın Efsanevi Gerilla Komutanı Giap</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>7.41</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789756304518</t>
+          <t>9789756304662</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Gidenlere Selam Olsun</t>
+          <t>Gido</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789758110247</t>
+          <t>9789756304518</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>General Engels</t>
+          <t>Gidenlere Selam Olsun</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>5.56</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058706569</t>
+          <t>9789758110247</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>General Engels</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756304716</t>
+          <t>9786058706569</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gazap Rüzgarları</t>
+          <t>Geleğen Aşk</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>8</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789758110322</t>
+          <t>9789756304716</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Renginde Çelik Emekçiye Mektuplar</t>
+          <t>Gazap Rüzgarları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>8.33</v>
+        <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789756304440</t>
+          <t>9789758110322</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Çevre Krizi</t>
+          <t>Erguvan Renginde Çelik Emekçiye Mektuplar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>6.48</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000013244</t>
+          <t>9789756304440</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Emperyalizm ve Çevre Krizi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>8.33</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789756304792</t>
+          <t>3990000013244</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Jeopolitika</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756304808</t>
+          <t>9789756304792</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Adası</t>
+          <t>Emperyalist Küreselleşme ve Jeopolitika</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789758426416</t>
+          <t>9789756304808</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Düşkıranlar Tekelci Burjuva Kültürü Üzerine İncelemeler</t>
+          <t>Düşlerin Adası</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055252106</t>
+          <t>9789758426416</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Düş Peşindeyim Düş Peşime</t>
+          <t>Düşkıranlar Tekelci Burjuva Kültürü Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789758110377</t>
+          <t>9786055252106</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sendikal Hareketinde İki Karşıt Çizgi</t>
+          <t>Düş Peşindeyim Düş Peşime</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>8.33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789756304587</t>
+          <t>9789758110377</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Doğanın İsyanı</t>
+          <t>Dünya Sendikal Hareketinde İki Karşıt Çizgi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756304624</t>
+          <t>9789756304587</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Girmek - Çıkmak</t>
+          <t>Doğanın İsyanı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789756304709</t>
+          <t>9789756304624</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Sırrı</t>
+          <t>Diyarbekir Girmek - Çıkmak</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789758110148</t>
+          <t>9789756304709</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Ado’nun Ölümsüzler Katında Yargılanması</t>
+          <t>Dicle’nin Sırrı</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789758426287</t>
+          <t>9789758110148</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Derin Akıntılar</t>
+          <t>Devrimci Ado’nun Ölümsüzler Katında Yargılanması</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789756304280</t>
+          <t>9789758426287</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Demir Parmaklıklar Ortak Düşler Üç Dönem Üç Kuşak Kadınlar</t>
+          <t>Derin Akıntılar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>23.15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9799756304197</t>
+          <t>9789756304280</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Kaleminden Çevre</t>
+          <t>Demir Parmaklıklar Ortak Düşler Üç Dönem Üç Kuşak Kadınlar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789758426669</t>
+          <t>9799756304197</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çocuk</t>
+          <t>Çocuğun Kaleminden Çevre</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789758426072</t>
+          <t>9789758426669</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çingeneler</t>
+          <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789758426249</t>
+          <t>9789758426072</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Cumartesi Öyküleri</t>
+          <t>Çingeneler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>7.41</v>
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756304655</t>
+          <t>9789758426249</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Che Sevgisi</t>
+          <t>Cumartesi Öyküleri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758426461</t>
+          <t>9789756304655</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Irmakların Ev Ödevi</t>
+          <t>Che Sevgisi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789758426676</t>
+          <t>9789758426461</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Burdur’da Başarılı Operasyon</t>
+          <t>Irmakların Ev Ödevi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>12.96</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9799756304319</t>
+          <t>9789758426676</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bulutların Şarkısı</t>
+          <t>Burdur’da Başarılı Operasyon</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9799756304128</t>
+          <t>9799756304319</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bizim Lise</t>
+          <t>Bulutların Şarkısı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>10.19</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756304457</t>
+          <t>9799756304128</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çakır Devrim Hamalı</t>
+          <t>Bizim Lise</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>80</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789756304389</t>
+          <t>9789756304457</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Büyük Soygun’da Medya</t>
+          <t>Bizim Çakır Devrim Hamalı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>4.63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789758426355</t>
+          <t>9789756304389</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanın Bahar Kalsın</t>
+          <t>Büyük Soygun’da Medya</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756304495</t>
+          <t>9789758426355</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bir Şarkı Söyle Yeryüzü Olsun Yüzün</t>
+          <t>Bir Yanın Bahar Kalsın</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758426423</t>
+          <t>9789756304495</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Bir Geziden Kalanlar Sosyalist Ülkelere Yolculuk</t>
+          <t>Bir Şarkı Söyle Yeryüzü Olsun Yüzün</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>12.96</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758426522</t>
+          <t>9789758426423</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrim Hamalı</t>
+          <t>Bir Geziden Kalanlar Sosyalist Ülkelere Yolculuk</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>15.74</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9799756304203</t>
+          <t>9789758426522</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Bende Hüzün Şeker Nasıl Öyle</t>
+          <t>Bir Devrim Hamalı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>6.48</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789758426027</t>
+          <t>9799756304203</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bataklık</t>
+          <t>Bende Hüzün Şeker Nasıl Öyle</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>350</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789758426317</t>
+          <t>9789758426027</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bana Darılmayın</t>
+          <t>Bataklık</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>4.63</v>
+        <v>350</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758426157</t>
+          <t>9789758426317</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bahar Bizden Yana Bir İşçinin Yaşamı</t>
+          <t>Bana Darılmayın</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>3.24</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789755634402</t>
+          <t>9789758426157</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Ayaklandı Gül Bahçeleri</t>
+          <t>Bahar Bizden Yana Bir İşçinin Yaşamı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756304815</t>
+          <t>9789755634402</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Ateşte Semah Dönenler</t>
+          <t>Ayaklandı Gül Bahçeleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9799756304180</t>
+          <t>9789756304815</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Buz Ejderleri</t>
+          <t>Ateşte Semah Dönenler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756304839</t>
+          <t>9799756304180</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Ateist Tanrıyla Söyleşiler</t>
+          <t>Ateş ve Buz Ejderleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758426690</t>
+          <t>9789756304839</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Evrimi Cilt: 2</t>
+          <t>Ateist Tanrıyla Söyleşiler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756304242</t>
+          <t>9789758426690</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Evrimi</t>
+          <t>Aşkın Evrimi Cilt: 2</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>170</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756304617</t>
+          <t>9789756304242</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hali</t>
+          <t>Aşkın Evrimi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>4.63</v>
+        <v>170</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055252090</t>
+          <t>9789756304617</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Asur Mührü</t>
+          <t>Aşk Hali</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756304372</t>
+          <t>9786055252090</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Arman Dinozorlar Ülkesinde</t>
+          <t>Asur Mührü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9799758426842</t>
+          <t>9789756304372</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ali Ali</t>
+          <t>Arman Dinozorlar Ülkesinde</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789756304488</t>
+          <t>9799758426842</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>5. Uluslararası Gözaltında Kayıplar Kurultayı 16-20 Mayıs 2006 Diyarbakır</t>
+          <t>Ali Ali</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>7</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055252151</t>
+          <t>9789756304488</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>12 Günde 10 Memleket 12 Günde 10 Dilde Barış</t>
+          <t>5. Uluslararası Gözaltında Kayıplar Kurultayı 16-20 Mayıs 2006 Diyarbakır</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>6.48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758110384</t>
+          <t>9786055252151</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>"Şiir Duvarı" Seçkiler</t>
+          <t>12 Günde 10 Memleket 12 Günde 10 Dilde Barış</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056142581</t>
+          <t>9789758110384</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Atın Adı Rüzgar</t>
+          <t>"Şiir Duvarı" Seçkiler</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758426826</t>
+          <t>9786056142581</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Bekle Bizi İstanbul</t>
+          <t>Atın Adı Rüzgar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>12.04</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058003422</t>
+          <t>9789758426826</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bir Çığlık</t>
+          <t>Bekle Bizi İstanbul</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>70</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052416307</t>
+          <t>9786058003422</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik İşçisi Cemil Yıldız</t>
+          <t>Sessiz Bir Çığlık</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056967603</t>
+          <t>9786052416307</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gül‘ün Defteri</t>
+          <t>Kardeşlik İşçisi Cemil Yıldız</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789752416222</t>
+          <t>9786056967603</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>1918 Sovyet Anayasası</t>
+          <t>Kırmızı Gül‘ün Defteri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789752416185</t>
+          <t>9789752416222</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Sarsan On Gün</t>
+          <t>1918 Sovyet Anayasası</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786259671642</t>
+          <t>9789752416185</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kısa Felsefe Tarihi - Marksist Felsefe ve Bilgi Teorisi</t>
+          <t>Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786259671635</t>
+          <t>9786259671642</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Cüret İklim Çöküşünü Durdurmak için Devrimci Bir Kuram</t>
+          <t>Kısa Felsefe Tarihi - Marksist Felsefe ve Bilgi Teorisi</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786259671611</t>
+          <t>9786259671635</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Bir Kara Panter Efsanesi Assata</t>
+          <t>Cüret İklim Çöküşünü Durdurmak için Devrimci Bir Kuram</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786259671604</t>
+          <t>9786259671611</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Inessa Armand- Bolşevikler ve Kadın Özgürlük Mücadelesi</t>
+          <t>Bir Kara Panter Efsanesi Assata</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786259492896</t>
+          <t>9786259671604</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Tek İstediğimiz Dünya</t>
+          <t>Inessa Armand- Bolşevikler ve Kadın Özgürlük Mücadelesi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786259492889</t>
+          <t>9786259492896</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ekolojik Devrim</t>
+          <t>Tek İstediğimiz Dünya</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786259492872</t>
+          <t>9786259492889</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Arami Tabletleri</t>
+          <t>Kızıl Ekolojik Devrim</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786259492858</t>
+          <t>9786259492872</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Haliç</t>
+          <t>Arami Tabletleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786259492841</t>
+          <t>9786259492858</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Savunmalar</t>
+          <t>Haliç</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786259492834</t>
+          <t>9786259492841</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Başak Başak Çoğalacağım</t>
+          <t>Sınırsız Savunmalar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786259492827</t>
+          <t>9786259492834</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız</t>
+          <t>Başak Başak Çoğalacağım</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786259949321</t>
+          <t>9786259492827</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kalemleriyle Yazarların Odası 2</t>
+          <t>Sınırsız</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786259949383</t>
+          <t>9786259949321</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kolokolamsk Şehrinin Yaşamından Sıra Dışı Hikayeler</t>
+          <t>Kendi Kalemleriyle Yazarların Odası 2</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786259954882</t>
+          <t>9786259949383</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kavganın Işıklı Yamaçlarında</t>
+          <t>Kolokolamsk Şehrinin Yaşamından Sıra Dışı Hikayeler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786259949369</t>
+          <t>9786259954882</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Lenin’le Bakmak</t>
+          <t>Kavganın Işıklı Yamaçlarında</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786259954837</t>
+          <t>9786259949369</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Baklavalı Adalet Sarayı</t>
+          <t>Dünyaya Lenin’le Bakmak</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786259949352</t>
+          <t>9786259954837</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Saçlı Kadın</t>
+          <t>Yeşil Baklavalı Adalet Sarayı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786259949345</t>
+          <t>9786259949352</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Hurri Ari Destanı Mitanniler</t>
+          <t>Kızıl Saçlı Kadın</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057210487</t>
+          <t>9786259949345</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ekim'in Kızıl Kadınları</t>
+          <t>Hurri Ari Destanı Mitanniler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786259949307</t>
+          <t>9786057210487</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Komünden Kapitalizme: Çin Kırsalında Kolektif Üretimin Tasfiyesi</t>
+          <t>Ekim'in Kızıl Kadınları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057210494</t>
+          <t>9786259949307</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Berlin’de Bir Spartaküs: Rosa Luxemburg</t>
+          <t>Komünden Kapitalizme: Çin Kırsalında Kolektif Üretimin Tasfiyesi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057210456</t>
+          <t>9786057210494</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ayzenştayn</t>
+          <t>Berlin’de Bir Spartaküs: Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057210463</t>
+          <t>9786057210456</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuzgun</t>
+          <t>Kızıl Ayzenştayn</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057210449</t>
+          <t>9786057210463</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Yeryüzü</t>
+          <t>Kara Kuzgun</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057210432</t>
+          <t>9786057210449</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sera Sıcağı</t>
+          <t>Marx ve Yeryüzü</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057210425</t>
+          <t>9786057210432</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Babamı Savunuyorum</t>
+          <t>Sera Sıcağı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057210418</t>
+          <t>9786057210425</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Herbaryum</t>
+          <t>Babamı Savunuyorum</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>2000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057210401</t>
+          <t>9786057210418</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Herbaryum</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057027955</t>
+          <t>9786057210401</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Modern Köleler Kiralık İşçilerin Hikayesi</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057149763</t>
+          <t>9786057027955</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Bu Son Akşam</t>
+          <t>Modern Köleler Kiralık İşçilerin Hikayesi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057149794</t>
+          <t>9786057149763</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Devrimin Kadın Yüzü</t>
+          <t>Bu Son Akşam</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057149787</t>
+          <t>9786057149794</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>İklim Krizi Nasıl Çözülür? Kapitalist ve Ekososyalist Çözüm Stratejileri</t>
+          <t>Küba’da Devrimin Kadın Yüzü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057149756</t>
+          <t>9786057149787</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan 38’e Dersim Siyasası</t>
+          <t>İklim Krizi Nasıl Çözülür? Kapitalist ve Ekososyalist Çözüm Stratejileri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057149749</t>
+          <t>9786057149756</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Yatırıldı Yüreklerimiz</t>
+          <t>Osmanlı’dan 38’e Dersim Siyasası</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057149732</t>
+          <t>9786057149749</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Amber Çiçeği</t>
+          <t>Hüzne Yatırıldı Yüreklerimiz</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057149718</t>
+          <t>9786057149732</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Halkın Yeşil Yeni Düzeni</t>
+          <t>Amber Çiçeği</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057149725</t>
+          <t>9786057149718</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Umut Ektik Maviliklere</t>
+          <t>Halkın Yeşil Yeni Düzeni</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057149701</t>
+          <t>9786057149725</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Tarih Masıla</t>
+          <t>Umut Ektik Maviliklere</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057070685</t>
+          <t>9786057149701</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Masal</t>
+          <t>Kayıp Tarih Masıla</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057070678</t>
+          <t>9786057070685</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Bile Yaşamak</t>
+          <t>Kayıp Masal</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057440266</t>
+          <t>9786057070678</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Bir Gün Bile Yaşamak</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057440242</t>
+          <t>9786057440266</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Korona Pençesinde 68 Gün</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057070661</t>
+          <t>9786057440242</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Sovyetler Birliğinde Kürtler 1917 - 1956</t>
+          <t>Korona Pençesinde 68 Gün</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057440235</t>
+          <t>9786057070661</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Narı Çalsam Gölgene</t>
+          <t>Sosyalist Sovyetler Birliğinde Kürtler 1917 - 1956</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789752416109</t>
+          <t>9786057440235</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarımız: Sofrada Yeri Ağzında Dili Olmayan</t>
+          <t>Narı Çalsam Gölgene</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057070654</t>
+          <t>9789752416109</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro: Kendi Gerçeğini Yaratan Efsane</t>
+          <t>Kadınlarımız: Sofrada Yeri Ağzında Dili Olmayan</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786056967610</t>
+          <t>9786057070654</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Altında Çarmıha Gerilenler - Börklüce Mustafa</t>
+          <t>Fidel Castro: Kendi Gerçeğini Yaratan Efsane</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786056967634</t>
+          <t>9786056967610</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Kadın Devrimciler</t>
+          <t>Güneşin Altında Çarmıha Gerilenler - Börklüce Mustafa</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786056967627</t>
+          <t>9786056967634</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Işık Yüzümüze Vursun</t>
+          <t>İtalyan Kadın Devrimciler</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789752416277</t>
+          <t>9786056967627</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>İktidar</t>
+          <t>Işık Yüzümüze Vursun</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059038317</t>
+          <t>9789752416277</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Çocukları</t>
+          <t>İktidar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059038232</t>
+          <t>9786059038317</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bir Dersim Hikayesi : Kül ve Duman</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059038393</t>
+          <t>9786059038232</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Bir Dersim Hikayesi : Kül ve Duman</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059038782</t>
+          <t>9786059038393</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059038836</t>
+          <t>9786059038782</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yazılı Sözler</t>
+          <t>Yaşama Dair</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059038737</t>
+          <t>9786059038836</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Bu Tadı Seviyor mu?</t>
+          <t>Umuda Yazılı Sözler</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055252359</t>
+          <t>9786059038737</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Soluk Soluğa</t>
+          <t>Türkiye Bu Tadı Seviyor mu?</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059038591</t>
+          <t>9786055252359</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Dinler Halklar İsyanlar - Alternatif Tarih Okumaları</t>
+          <t>Soluk Soluğa</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059038683</t>
+          <t>9786059038591</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'daki Türkiye Kökenli Göçmenlerin Sorunlarına Genel Bir Bakış</t>
+          <t>Dinler Halklar İsyanlar - Alternatif Tarih Okumaları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059038676</t>
+          <t>9786059038683</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş P38</t>
+          <t>Avrupa'daki Türkiye Kökenli Göçmenlerin Sorunlarına Genel Bir Bakış</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059038713</t>
+          <t>9786059038676</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tarih Okumaları 2 - Emek Tarihi</t>
+          <t>Yoldaş P38</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059038324</t>
+          <t>9786059038713</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Ayaklanmalar Çağı</t>
+          <t>Alternatif Tarih Okumaları 2 - Emek Tarihi</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752416079</t>
+          <t>9786059038324</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kürtler ve Stalin</t>
+          <t>Ayaklanmalar Çağı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059038256</t>
+          <t>9789752416079</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Alevi Rönesansı</t>
+          <t>Kürtler ve Stalin</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059038584</t>
+          <t>9786059038256</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yüzüme Bak</t>
+          <t>Kızılbaş Alevi Rönesansı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789756304969</t>
+          <t>9786059038584</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Portakal Ağacında Oturan Kadın</t>
+          <t>Yüzüme Bak</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789752416130</t>
+          <t>9789756304969</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Fısıldayan Zeytin Ağacı</t>
+          <t>Portakal Ağacında Oturan Kadın</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789752416154</t>
+          <t>9789752416130</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>21R11Ş - Barış</t>
+          <t>Fısıldayan Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789752416147</t>
+          <t>9789752416154</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Lenin’le Altı Yıl</t>
+          <t>21R11Ş - Barış</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059038966</t>
+          <t>9789752416147</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dava Dosyası: Devrimin Rojava Hali</t>
+          <t>Lenin’le Altı Yıl</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059038942</t>
+          <t>9786059038966</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Dava Dosyası: Dağın Kadın Hali</t>
+          <t>Dava Dosyası: Devrimin Rojava Hali</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059038034</t>
+          <t>9786059038942</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>1960'lardan Günümüze Türkiye'de  İslami Hareket</t>
+          <t>Dava Dosyası: Dağın Kadın Hali</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059038904</t>
+          <t>9786059038034</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Kutsiye Bozoklar Toplu Eserler (11 Kitap Takım)</t>
+          <t>1960'lardan Günümüze Türkiye'de  İslami Hareket</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>1800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059038577</t>
+          <t>9786059038904</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Kutsiye Bozoklar Toplu Eserler (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>280</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789752416086</t>
+          <t>9786059038577</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Deniz</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059038744</t>
+          <t>9789752416086</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Kadın İnsan</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059038751</t>
+          <t>9786059038744</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm İnsan Hayat</t>
+          <t>Sosyalizm Kadın İnsan</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059038195</t>
+          <t>9786059038751</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Kopaseke</t>
+          <t>Sosyalizm İnsan Hayat</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059038249</t>
+          <t>9786059038195</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin: Yolculuk, Felsefe, İsyan</t>
+          <t>Kopaseke</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059038065</t>
+          <t>9786059038249</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kutsiye Bozoklar : Kelepçeye İnat Hayat</t>
+          <t>Şeyh Bedreddin: Yolculuk, Felsefe, İsyan</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059038355</t>
+          <t>9786059038065</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Gecikmiş Bir Yüzleşme Ermeni Soykırımı</t>
+          <t>Kutsiye Bozoklar : Kelepçeye İnat Hayat</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059038959</t>
+          <t>9786059038355</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Satır Arası Erkeklik</t>
+          <t>Gecikmiş Bir Yüzleşme Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059038867</t>
+          <t>9786059038959</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Salavat Tepe</t>
+          <t>Satır Arası Erkeklik</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059038850</t>
+          <t>9786059038867</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Nurcu Hareket ve Kürt Nurculuğu</t>
+          <t>Salavat Tepe</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059038935</t>
+          <t>9786059038850</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Halamın Sakızları</t>
+          <t>Nurcu Hareket ve Kürt Nurculuğu</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059038881</t>
+          <t>9786059038935</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Oynayan Balıklar</t>
+          <t>Halamın Sakızları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059038928</t>
+          <t>9786059038881</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Cinsel Devrim</t>
+          <t>Ay Işığında Oynayan Balıklar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059038874</t>
+          <t>9786059038928</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Düş Yarım Kalmayacak</t>
+          <t>Marksizm ve Cinsel Devrim</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059038898</t>
+          <t>9786059038874</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Başlayan Kavga</t>
+          <t>Hiçbir Düş Yarım Kalmayacak</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059038164</t>
+          <t>9786059038898</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşları</t>
+          <t>Başlayan Kavga</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055252182</t>
+          <t>9786059038164</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Umut Direniyor</t>
+          <t>Çakıl Taşları</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059038638</t>
+          <t>9786055252182</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Taş Atan Çocuklar Büyüdü, Anlatıyor: Benim Türk Arkadaşlarım da Var</t>
+          <t>Umut Direniyor</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059038560</t>
+          <t>9786059038638</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Pembeden Başka Renkler</t>
+          <t>Taş Atan Çocuklar Büyüdü, Anlatıyor: Benim Türk Arkadaşlarım da Var</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059038287</t>
+          <t>9786059038560</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kibrit Çöpüdür Dünyanın</t>
+          <t>Pembeden Başka Renkler</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786058527065</t>
+          <t>9786059038287</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ayaklar Baş Olsun Diye</t>
+          <t>Kadın Kibrit Çöpüdür Dünyanın</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059038829</t>
+          <t>9786058527065</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Mücadele</t>
+          <t>Ayaklar Baş Olsun Diye</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055252076</t>
+          <t>9786059038829</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Resmi İdeoloji ve Kemalizm</t>
+          <t>Sanat ve Mücadele</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059038003</t>
+          <t>9786055252076</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Mahpus Yılmaz Güney</t>
+          <t>Resmi İdeoloji ve Kemalizm</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055252083</t>
+          <t>9786059038003</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Komünist İmam</t>
+          <t>Mahpus Yılmaz Güney</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059038812</t>
+          <t>9786055252083</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Kavga Düştü Payıma</t>
+          <t>Komünist İmam</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786055252045</t>
+          <t>9786059038812</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Karpit</t>
+          <t>Kavga Düştü Payıma</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756304754</t>
+          <t>9786055252045</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kapital’e Ek: Dolaysız Üretim Sürecinin Sonuçları</t>
+          <t>Karpit</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059038799</t>
+          <t>9789756304754</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hep Aynı İnatla</t>
+          <t>Kapital’e Ek: Dolaysız Üretim Sürecinin Sonuçları</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789758426294</t>
+          <t>9786059038799</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Hep Aynı İnatla</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059038805</t>
+          <t>9789758426294</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Ellerinden Tutmak</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059038768</t>
+          <t>9786059038805</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Hangi Kültür</t>
+          <t>Hayatı Ellerinden Tutmak</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059038775</t>
+          <t>9786059038768</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm Küreselleşme ve Yalanlar</t>
+          <t>Hangi Kültür</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756304686</t>
+          <t>9786059038775</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Düşle Gerçek Arasında</t>
+          <t>Emperyalizm Küreselleşme ve Yalanlar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789756304785</t>
+          <t>9789756304686</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprak Onları Unutmaz</t>
+          <t>Düşle Gerçek Arasında</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9799756304425</t>
+          <t>9789756304785</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>ABD Ortadoğu Türkiye</t>
+          <t>Bu Toprak Onları Unutmaz</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057027979</t>
+          <t>9799756304425</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağından Ezgi’ye Mektuplar</t>
+          <t>ABD Ortadoğu Türkiye</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789756304938</t>
+          <t>9786057027979</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Adanmış Bir Ömür: Clara Zetkin</t>
+          <t>Gökkuşağından Ezgi’ye Mektuplar</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786050650341</t>
+          <t>9789756304938</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Romancının Serüveni - Fakir Baykurt’un Kaleminin İzinde</t>
+          <t>Adanmış Bir Ömür: Clara Zetkin</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057070647</t>
+          <t>9786050650341</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Ali Aktaş</t>
+          <t>Romancının Serüveni - Fakir Baykurt’un Kaleminin İzinde</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057070609</t>
+          <t>9786057070647</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Düş Yolcuları</t>
+          <t>Ali Aktaş</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057027962</t>
+          <t>9786057070609</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yoldaşım ve Öğretmenim Stalin</t>
+          <t>Düş Yolcuları</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786058003415</t>
+          <t>9786057027962</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık Rüyası</t>
+          <t>Yoldaşım ve Öğretmenim Stalin</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057070616</t>
+          <t>9786058003415</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Devrimi Beklerken</t>
+          <t>Kırmızı Işık Rüyası</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057027931</t>
+          <t>9786057070616</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Baykuşlar Çetesi</t>
+          <t>Devrimi Beklerken</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786050650310</t>
+          <t>9786057027931</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Monika Ertl - Che’nin intikamını Alan Kadın</t>
+          <t>Baykuşlar Çetesi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786050650334</t>
+          <t>9786050650310</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Mendil</t>
+          <t>Monika Ertl - Che’nin intikamını Alan Kadın</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057027924</t>
+          <t>9786050650334</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Said İsyanı</t>
+          <t>Mendil</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057027917</t>
+          <t>9786057027924</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kendi İçine Düşen Deli</t>
+          <t>Şeyh Said İsyanı</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786050650389</t>
+          <t>9786057027917</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Buzul Kentin Yazanları</t>
+          <t>Kendi İçine Düşen Deli</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786050650372</t>
+          <t>9786050650389</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Fiilleri</t>
+          <t>Buzul Kentin Yazanları</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786050650396</t>
+          <t>9786050650372</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İliklerime Dek Çığlık</t>
+          <t>Geçmiş Zaman Fiilleri</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057027900</t>
+          <t>9786050650396</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Sus Beni Ölüm</t>
+          <t>İliklerime Dek Çığlık</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786050311419</t>
+          <t>9786057027900</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Mektup Bizden Selam Söyle</t>
+          <t>Sus Beni Ölüm</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786050638356</t>
+          <t>9786050311419</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Acıları Ortaktı</t>
+          <t>Mektup Bizden Selam Söyle</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786050650365</t>
+          <t>9786050638356</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Makezagona Sovyetan Ya 1918'an</t>
+          <t>Acıları Ortaktı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057027948</t>
+          <t>9786050650365</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Halden Hale Kelimeler</t>
+          <t>Makezagona Sovyetan Ya 1918'an</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>280</v>
+        <v>70</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786056967658</t>
+          <t>9786057027948</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Profilden Lenin</t>
+          <t>Halden Hale Kelimeler</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786050650358</t>
+          <t>9786056967658</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Dersim’de Bir Köy Karvan</t>
+          <t>Profilden Lenin</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789752416253</t>
+          <t>9786050650358</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Makarenko - Yaşamı ve Eserleri</t>
+          <t>Dersim’de Bir Köy Karvan</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786058003439</t>
+          <t>9789752416253</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Varoluşsal Krizi</t>
+          <t>Makarenko - Yaşamı ve Eserleri</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789752416215</t>
+          <t>9786058003439</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yılları</t>
+          <t>Kapitalizmin Varoluşsal Krizi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059038423</t>
+          <t>9789752416215</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi</t>
+          <t>Devrim Yılları</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789752416284</t>
+          <t>9786059038423</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Esma</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789752416291</t>
+          <t>9789752416284</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi'nin Kızıl Şafağı</t>
+          <t>Esma</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052082041</t>
+          <t>9789752416291</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Ve Çeliğe Su Verildi</t>
+          <t>Ekim Devrimi'nin Kızıl Şafağı</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789752416178</t>
+          <t>9786052082041</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yapmalı?</t>
+          <t>Ve Çeliğe Su Verildi</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789758426607</t>
+          <t>9789752416178</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Uçuş</t>
+          <t>Nasıl Yapmalı?</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789752416161</t>
+          <t>9789758426607</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>İnsanlığa Uçuş</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
+          <t>9789752416161</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Ana</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
           <t>9789758110070</t>
         </is>
       </c>
-      <c r="B402" s="1" t="inlineStr">
+      <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Alyoşa'nın Bayırı - Hasat</t>
         </is>
       </c>
-      <c r="C402" s="1">
+      <c r="C403" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>