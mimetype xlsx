--- v0 (2026-03-16)
+++ v1 (2026-07-03)
@@ -109,66 +109,66 @@
         <is>
           <t>9786057131195</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ulu Çınarların Gölgesinde Bursa</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>4440000004138</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kafdağı Masallar Ülkesi 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4440000004137</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kafdağı Masallar Ülkesi 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057131140</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Taşların Dilinden İstanbul</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057131119</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>