--- v2 (2026-03-15)
+++ v3 (2026-05-05)
@@ -259,51 +259,51 @@
         <is>
           <t>9786255995926</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin (s.a.v) Tevhid Mücadelesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258081565</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bana Yazıldı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057053244</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kudüs’ün Minik Muhafızları</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786255995773</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>