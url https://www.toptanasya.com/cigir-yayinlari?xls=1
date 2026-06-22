--- v3 (2026-05-05)
+++ v4 (2026-06-22)
@@ -574,51 +574,51 @@
         <is>
           <t>9786057110428</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Garp'ın Gökkubbesi Altında Türkler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057117076</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Boşluk</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>3330000115891</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Burhan Bozgeyik Tüm Eserleri - 10 Kitap</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>2850</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786052154755</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>