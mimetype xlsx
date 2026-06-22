--- v1 (2026-03-15)
+++ v2 (2026-06-22)
@@ -319,126 +319,126 @@
         <is>
           <t>9786056558627</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Her Yönüyle İzdivaç ve Mahremiyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056903397</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Haram Lokma</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056903335</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>En Güzel Dualar (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056903373</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Dinmeyen Gözyaşları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056903328</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Büyük İbadet Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056903366</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Beklenen Sabah</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056903380</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kutsal Çile</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058040717</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Derin Uyku</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>