--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -289,51 +289,51 @@
         <is>
           <t>9786058284272</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Her Yönüyle İzdivaç ve Mahremiyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786050637113</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Muamelatlı İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056558627</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Her Yönüyle İzdivaç ve Mahremiyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056903397</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>