--- v2 (2026-03-15)
+++ v3 (2026-05-05)
@@ -2554,51 +2554,51 @@
         <is>
           <t>9789759189259</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Masal Odaları (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786051181264</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Masal Masal Matitas</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9789759189211</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Masal Adası (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786051181417</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>