--- v3 (2026-05-05)
+++ v4 (2026-09-12)
@@ -6019,111 +6019,111 @@
         <is>
           <t>9786051185187</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>Vefakar Eş Hz. Hatice - Peygamberimizin Mutlu Yuvası 1</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>9786051183879</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>Kayıp Cüzdan - Deyimlerle Öyküler</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>9789759189891</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>Sevimli Hayvan Boyama</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>9789758771417</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>Cankız</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>9786051185156</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>İlmin Öncüsü Hz. Aişe - Peygamberimizin Mutlu Yuvası 4</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>9786051182797</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>40 Öykü 40 Değer Sosyal İlişkiler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>9786051185163</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Gül Goncası Hz. Fatıma - Peygamberimizin Mutlu Yuvası 3</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>9786051183008</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
@@ -6169,1116 +6169,1116 @@
         <is>
           <t>9786051180977</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Sözlüğüm -  İklim ve Mevsimler (Ciltli)</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>9786051181646</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Araba ve Taşıt Boyama</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>9786051183978</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>Gazi Osman Paşa - Anadolu Yiğitleri 4</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>9786051183961</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>Nene Hatun - Anadolu Yiğitleri 3</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>9786051183954</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>Seyit Onbaşı - Anadolu Yiğitleri 2</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>9786051183947</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>Ulubatlı Hasan - Anadolu Yiğitleri 1</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>9789759189860</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Hayvan Boyama</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>9789759189853</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>Rakamları Boyama</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>9789759189877</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Meyve ve Çiçek Boyama</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>9789759189884</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>Harfleri Boyama</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>9786051183268</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>Genç Balıkçı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>9786051181851</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>Düşün ve Dikkat Et 2 (8-9 Yaş)</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>9789758771455</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>Kara Kedi</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>9786051183909</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>9789759139223</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>Kur’an Okumayı Öğreniyorum</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>9786051181226</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Dünyasından Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>9786051184111</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin En Güzel Bilmeceler</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>9786051184128</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>En Komik Okul Fıkraları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>9786051185309</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>Üşengeç Kanguru - Orman Günlükleri 2</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>9786051185347</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>Takıntılı Akbaba - Orman Günlükleri 6</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>9786051185323</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>Sabırsız Kaplumbağa</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>9786051185330</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>Pasaklı Papağan</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>9786051185392</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>Orman Günlükleri Seti - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>9786051185293</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>Küçümseyen Ayı</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>9786051185354</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>Kendini Beğenen Zürafa - Orman Günlükleri 7</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>9786051185361</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>Aşırı Meraklı Serçe</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>9786051185385</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>Alaycı Sincap - Orman Günlükleri 10</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>9786051185378</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>Açgözlü Martı - Orman Günlükleri 9</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>9786051185316</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>Orman Günlükleri Cimri Fare</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>9786051185217</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>Sabır Timsali Hz. Ümmü Seleme - Peygamberimizin Mutlu Yuvası 5</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>9786051185279</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>Haydi Sevgi Örelim</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>9786051184722</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>Yıldız ve Ay</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>9786051184715</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>Çocuk Diliyle Biricik Peygamberim</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>9786051183848</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>Saygılı Olmak - Cici Çocuklar (Büyük Boy)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>9786051183855</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Kırmızı Araba (Büyük Boy)</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>9786051183732</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>Zor Yarış - Deyimlerle Öyküler</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>9786051183916</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>Paylaşmak Güzeldir - Can Kardeşler 1</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>9786051183435</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>Bir Helva Pişirtemedim</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>9786051183459</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>Tavşanın Suyunun Suyu</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>9786051183374</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>Balin Kız ile Annesi</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>9786051182988</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>Öğretmen Vudi</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>9786051182971</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>Gazeteci Bambum</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>9786051182964</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>İtfaiyeci Şanti</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>9786051182902</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Ressam Robot Robi</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>9786051182810</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Nasıl Canavar Oldum</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>9786051182858</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Güneşli Günler</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>9786051182827</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Doğa ve Sen</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>9786051182834</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Çiçekler ve Hamdi Dede</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>9786051182865</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Arılar ve Çiçekler</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>9786051182841</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>Miniklere Öyküler - Anneler ve Yavruları</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>9786051183251</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>Yaşlı Ninenin Duası</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>9786051182070</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>Masallar Ülkesi 7 -Orman Çocuğu</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>9786051181660</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>Kral Aslan Kara Korsan’a Karşı (Ciltli)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>9786051181332</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>Köyde Bir Hafta</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>9789758771578</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>Kırk Güvercin</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>9789758771400</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>Hoşnigar</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>9786051181288</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>Eğlendiren, Öğreten Bilmeceler</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>9786051181059</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Sözlüğüm - Yaya Kuralları</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>9789759189907</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Labirent Boyama</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>9789758771011</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>Çocuğumla Her Güne Bir Dua (Ciltli)</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>9786051182117</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>Masallar Ülkesi 2 - Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>9786051180281</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>Biricik Dinim İslam</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>9786051182001</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>Masallar Ülkesi 1 - Aslan ile Fare</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>9789758771424</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>Anka Kuşu</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>9789758771615</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>Altın Sesli Bülbül</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>9789758771431</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>Allem Kallem</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>9786051182308</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>Meyve ve Sebzelerin Oyunu</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>9786051182940</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>Resimli Sözlüğüm (5-7 Yaş) (Ciltli)</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>9786051182933</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>Resimli Sözlüğüm - Tanımak İstiyorum (3-5 Yaş) (Ciltli)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>9789758771288</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>Mavi Göl</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>9786051181066</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Sözlüğüm - Sporlar</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>9786051181035</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Sözlüğüm - Sayılar (Ciltli)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>9789759189921</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Resim Boyama</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>9789758771257</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>Bulut Çocuk</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>9789758771479</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
@@ -7294,46 +7294,46 @@
         <is>
           <t>9789758771592</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>Oduncunun Topuzu</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>9786051182315</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Masal Bulutu (Ciltli)</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>