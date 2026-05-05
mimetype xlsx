--- v1 (2026-01-27)
+++ v2 (2026-05-05)
@@ -85,415 +85,2515 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259298719</t>
+          <t>9786259298771</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kavun İle Karpuzun Dostluğu</t>
+          <t>Uçan Masallar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259659091</t>
+          <t>9786259298757</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Marito’nun Zaferi</t>
+          <t>Kayıp Kelimelerin Peşinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259298702</t>
+          <t>9786259298740</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kur Gerçek Olsun Loyda</t>
+          <t>Sumud - Filistin'e Uzanan Bir El</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052152423</t>
+          <t>9786259588353</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cihan Devleti Osmanlılar 2</t>
+          <t>Tastamam</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257413138</t>
+          <t>9786259588360</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mamzel Lili’nin Sıradışı Türkiye Gezisi</t>
+          <t>Uykusuz Gülce</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259940144</t>
+          <t>9786259588339</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Minik Eller Allah’a Yöneliyor</t>
+          <t>Maral Ana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786353329609</t>
+          <t>9786259588308</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberlerim</t>
+          <t>Büyü De Gör</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057245298</t>
+          <t>9786259588322</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ashab-ı Kehf Mağara Arkadaşları</t>
+          <t>Dori And Alex</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057245274</t>
+          <t>9786259855592</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hamza ile Zeynep</t>
+          <t>Yeter ki İste Loyda</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057901484</t>
+          <t>9786259855523</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kurban Bayramı</t>
+          <t>Küçük Kayısı Ağacı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057901156</t>
+          <t>9786259855547</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tombul Köstebeğin Tuzağı</t>
+          <t>Eller Masanın Üstünde</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057901170</t>
+          <t>9786259855585</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yarış Arabası</t>
+          <t>Anne Bana Geleneğimi Anlat</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057901507</t>
+          <t>9786259855530</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kaçanı Kovala</t>
+          <t>Düş Sandığı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052152881</t>
+          <t>9786259855554</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca'nın Bisikleti</t>
+          <t>Çantamdaki Çılgın Kelimeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257009171</t>
+          <t>9786259855509</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Orman Dostlarından Hikayeler</t>
+          <t>Fanatik Tayfa Şampiyon Aslanın Peşinde</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259940182</t>
+          <t>9786259855516</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Manistan</t>
+          <t>Sihirli Geçit</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259659077</t>
+          <t>9786259940106</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kucaklaşma</t>
+          <t>Bahçıvan Dede ve Minik Dostları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259659060</t>
+          <t>9786259940199</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karıncam Orkestra Şefi</t>
+          <t>Balıklar Ağaçta Yaşar mı?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259940120</t>
+          <t>9786259940175</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kulaklarımızın İçi Neden Delik?</t>
+          <t>Büyük Türk Sultanı Gazneli Mahmud’dan Hikayeler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057307040</t>
+          <t>9786259940168</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar 2 - Tabiata Yolculuk</t>
+          <t>Ninem Korkut’un Bahçesi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057307057</t>
+          <t>9786259940151</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kuşun Kanadında</t>
+          <t>Bizim Çocuklar-4 Zombilere Karşı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057901491</t>
+          <t>9786259940137</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kızarmak İstemeyen Domates</t>
+          <t>Gökten Bir Ay Düştü Üzerimize</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052152874</t>
+          <t>9786059940113</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gazete Okuyan Tavuk</t>
+          <t>Kuşlar Her Şeyi Anneme Söylüyor</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057901552</t>
+          <t>9786057245281</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dürüstlük Cebimden Başlar</t>
+          <t>Yeni Dünyam Bir Taşınma Hikayesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9786057245267</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bugün Okulda Ne Oldu Biliyor Musun?</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786057245229</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Dedelerimin Toprağında Filizlendim</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786057245243</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Küllü ve Hava Durumu</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057307088</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Mollus'ca Mutluluk</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057245236</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Küllü ve Çevre Temizliği</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057245250</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Küllü ve Yeryüzü Şekilleri</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057245212</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Üzgün Pabuçlar</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057245205</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Hikaye Saati</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057307095</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Çocuklar-3</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057307071</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Yer Gök Otobüsüm</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057307064</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Parası Çiçekten Olan Ülke - Para Masalı</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057307026</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Mete ile Ali Millet Kütüphanesi'nde</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057307033</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Mete ile Ali Ok Atmayı Öğreniyor</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786057307019</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mete ile Ali Ayasofya'da</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786057307002</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Çocuklar - 1</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786258205015</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Taşıyan Kuş</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786258422894</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>İlk Kıblem Mescid-i Aksa</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786258422221</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Acaba Bu Neyin Gölgesi?</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786257413985</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerimin Süsü Biricik Peygamberim</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786052152843</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Fırlama Kedi Zimzo</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786257413589</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Beslenme Çantasıyla Gelen Dostluk</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786257413749</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Şişedeki Sır</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057901989</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğin Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057901897</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Ceylan Yavrusu</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057901958</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Savaşçı Balık Siyam</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057901910</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Ceviz Ağacındaki Prenses</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057901934</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Yaralı Kartal Yavrusu</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057901903</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Kahraman Umut</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057901965</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Özgür Kanat</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786057901941</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Şampiyon Yunus</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786057901927</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Koşan Çocuk</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786052152355</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Keremşah İle Arkadaşları</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786052152379</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Ömerin İyiliği</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786053252546</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Cihan Devleti Osmanlılar 1</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786052152836</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Ömrüm Kelebek</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789754736137</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Gazete Okuyan Tavuk</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786353201400</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Masal Yurdu</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786353247200</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Masal Dünyası</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786353248900</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Keloğlan ve Solmayan Güller Çocuk Kulübü</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786353239700</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Keloğlan İle Açgözlü Hükümdar</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786353246500</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Ay Çöreği</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786353253300</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Ümmü Nine</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059477758</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Peygamberlerim</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786353259500</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Ümmü Nine 2</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789756353899</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Örneğim Peygamberim</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059853026</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Dünyamızı Aydınlatanlar</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786059477932</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Paçanya Krallığı</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786059686105</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hayal Dünyam</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786059686143</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Harun Reşid ve Abbasiler</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786052152362</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Yusuf'un Sevdiğine Mektubu</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786059853309</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Şehitler Mahşeri Çanakkale</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786059477956</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Çiçek Kız Meryem - Barış'ın Uçurtması</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059853545</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059853668</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Ambarı - Altın Çocuklara Altın Hikayeler</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059853194</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Kerbela Şehidi Hz. Hüseyin</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059853217</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Örnek Bir Yönetici Ömer Bin Abdülaziz</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059853170</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Torunu Hz. Hasan</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786059853187</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Ömer ve Adaleti</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786059853163</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Sadakat Örneği Hz. Ebubekir</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786059853200</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerin Utandığı İnsan Hz. Osman</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786054913831</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Allah’ın Arslanı Hz. Ali</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059853842</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Tarık Bin Ziyad ve Endülüs</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786059477116</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan ve Selçuklular</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786059686990</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Biraz da Tebessüm</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059477017</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan İlginç Notlar</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786257009225</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>İmdaaat Babam Sigara İçiyor</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786257009218</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüz Arkadaşlık Bahar ile Gül</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059477949</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Çiçek Kız Meryem - Dilek Yıldızı</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786257009928</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Gündüz Gece Masalları (9 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059853927</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Besmele İle Başladım Kitabıma Yol Aldım</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786257324922</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Bitmeyen Kitap</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786257324021</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bana Hikaye Anlat</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786257324014</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bana Sevgiyi Anlat</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786257324038</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bana Dinimi Anlat</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786257324007</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bana Tarihimi Anlat</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786257324045</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Anne Bana Başarıyı Anlat</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786257324632</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Namaz Kılsak Ne Mi Olur?</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786257009973</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ninem Korkut'tan Kuş Tüyü Masallar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786257009287</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Temizlik Kuralları Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786057901873</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Dostlar</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786057901859</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Çınar Köyde Film Çekiyor</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786257324588</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kitap Keyfi</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786052152812</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Dev Korsanlara Karşı</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786257324229</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Şiir Enbiya</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786257324465</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>40 Hadis 40 Hadise</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786057901538</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Gül Çiçek Öğretmenim</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786057901477</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Karıncalar</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786057901163</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786057901569</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Deprem Var Dişimde Doktor Yok mu!</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786057901453</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Yaprak Biriktirdim Oldu</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786257009553</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Rüyalı Mantar</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786257324885</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Selim'in Kırmızı Bisikleti</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786257324892</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786057901972</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli Arı - Başarı Masalları</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786257009904</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Zümrüt Prenses  – Gündüz Gece Masalları 9</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786257009867</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Tilki ile Aslan – Gündüz Gece Masalları 5</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786257009881</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Vodo Bebek – Gündüz Gece Masalları 7</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786257009850</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Süpürge Saçlı Kız – Gündüz Gece Masalları 4</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786257009898</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Zev – Gündüz Gece Masalları 8</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786257009829</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Pınar – Gündüz Gece Masalları 1</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786257009836</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Çömlekçi - Gündüz Gece Masalları 2</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786059477314</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Üç Bilmece Bir Şiir</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786257009874</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Üç Bilezik – Gündüz Gece Masalları 6</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786257009843</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>İki Gözlü Çeşme  – Gündüz Gece Masalları 3</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786257324441</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Üç Balığın Hikayesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786257009263</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Ayak İzlerinin Peşinde</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786257009270</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Kabuğum Çoook Ağır</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057901385</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Cihan Devleti Osmanlılar 3</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057901392</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Cihan Devleti Osmanlılar 4</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786052152867</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Kuzularla Saklambaç</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786057901590</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Artık O Bayan Kuş</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786057901460</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Dönme Dolap</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786257413022</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Baba Parkı</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786059477963</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Tayın Zaferi</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786059477772</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Akifçe: Okumak - Yazmak - Yaşamak</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786259298733</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Sen Dua Et Duvar Yok Olur</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786259298719</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Kavun İle Karpuzun Dostluğu</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786259659091</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Marito’nun Zaferi</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786259298702</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Kur Gerçek Olsun Loyda</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786052152423</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Cihan Devleti Osmanlılar 2</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786257413138</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Mamzel Lili’nin Sıradışı Türkiye Gezisi</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786259940144</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Minik Eller Allah’a Yöneliyor</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786353329609</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Peygamberlerim</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057245298</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Ashab-ı Kehf Mağara Arkadaşları</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786057245274</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Hamza ile Zeynep</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786057901484</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Kurban Bayramı</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786057901156</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Tombul Köstebeğin Tuzağı</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786057901170</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Yarış Arabası</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786057901507</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Kaçanı Kovala</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786052152881</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca'nın Bisikleti</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786257009171</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Orman Dostlarından Hikayeler</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786259940182</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Manistan</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786259659077</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Kucaklaşma</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786259659060</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Karıncam Orkestra Şefi</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786259940120</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Kulaklarımızın İçi Neden Delik?</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786057307040</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Çocuklar 2 - Tabiata Yolculuk</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786057307057</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Kuşun Kanadında</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786057901491</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Kızarmak İstemeyen Domates</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052152874</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Gazete Okuyan Tavuk</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786057901552</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Dürüstlük Cebimden Başlar</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
           <t>9786059477284</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Piraynak’la Okulu Sevmeyen Çocuk</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C166" s="1">
         <v>145</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>