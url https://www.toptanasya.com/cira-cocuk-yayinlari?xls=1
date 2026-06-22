--- v2 (2026-05-05)
+++ v3 (2026-06-22)
@@ -85,2515 +85,2560 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259298771</t>
+          <t>9786259298795</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uçan Masallar</t>
+          <t>Yiğit Zaman Yolcusu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259298757</t>
+          <t>9786259298764</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kelimelerin Peşinde</t>
+          <t>Memiş Düşündü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259298740</t>
+          <t>9786259298788</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sumud - Filistin'e Uzanan Bir El</t>
+          <t>Minik Kahramanlar İş Başında</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259588353</t>
+          <t>9786259298771</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tastamam</t>
+          <t>Uçan Masallar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259588360</t>
+          <t>9786259298757</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uykusuz Gülce</t>
+          <t>Kayıp Kelimelerin Peşinde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259588339</t>
+          <t>9786259298740</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Maral Ana</t>
+          <t>Sumud - Filistin'e Uzanan Bir El</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259588308</t>
+          <t>9786259588353</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Büyü De Gör</t>
+          <t>Tastamam</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259588322</t>
+          <t>9786259588360</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dori And Alex</t>
+          <t>Uykusuz Gülce</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259855592</t>
+          <t>9786259588339</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki İste Loyda</t>
+          <t>Maral Ana</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259855523</t>
+          <t>9786259588308</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kayısı Ağacı</t>
+          <t>Büyü De Gör</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259855547</t>
+          <t>9786259588322</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Eller Masanın Üstünde</t>
+          <t>Dori And Alex</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259855585</t>
+          <t>9786259855592</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Geleneğimi Anlat</t>
+          <t>Yeter ki İste Loyda</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259855530</t>
+          <t>9786259855523</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Düş Sandığı</t>
+          <t>Küçük Kayısı Ağacı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259855554</t>
+          <t>9786259855547</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çantamdaki Çılgın Kelimeler</t>
+          <t>Eller Masanın Üstünde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259855509</t>
+          <t>9786259855585</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fanatik Tayfa Şampiyon Aslanın Peşinde</t>
+          <t>Anne Bana Geleneğimi Anlat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259855516</t>
+          <t>9786259855530</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Geçit</t>
+          <t>Düş Sandığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259940106</t>
+          <t>9786259855554</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvan Dede ve Minik Dostları</t>
+          <t>Çantamdaki Çılgın Kelimeler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259940199</t>
+          <t>9786259855509</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Balıklar Ağaçta Yaşar mı?</t>
+          <t>Fanatik Tayfa Şampiyon Aslanın Peşinde</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259940175</t>
+          <t>9786259855516</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Sultanı Gazneli Mahmud’dan Hikayeler</t>
+          <t>Sihirli Geçit</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259940168</t>
+          <t>9786259940106</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ninem Korkut’un Bahçesi</t>
+          <t>Bahçıvan Dede ve Minik Dostları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259940151</t>
+          <t>9786259940199</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar-4 Zombilere Karşı</t>
+          <t>Balıklar Ağaçta Yaşar mı?</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259940137</t>
+          <t>9786259940175</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gökten Bir Ay Düştü Üzerimize</t>
+          <t>Büyük Türk Sultanı Gazneli Mahmud’dan Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059940113</t>
+          <t>9786259940168</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Her Şeyi Anneme Söylüyor</t>
+          <t>Ninem Korkut’un Bahçesi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057245281</t>
+          <t>9786259940151</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünyam Bir Taşınma Hikayesi</t>
+          <t>Bizim Çocuklar-4 Zombilere Karşı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057245267</t>
+          <t>9786259940137</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anne Bugün Okulda Ne Oldu Biliyor Musun?</t>
+          <t>Gökten Bir Ay Düştü Üzerimize</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057245229</t>
+          <t>9786059940113</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dedelerimin Toprağında Filizlendim</t>
+          <t>Kuşlar Her Şeyi Anneme Söylüyor</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057245243</t>
+          <t>9786057245281</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Küllü ve Hava Durumu</t>
+          <t>Yeni Dünyam Bir Taşınma Hikayesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057307088</t>
+          <t>9786057245267</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mollus'ca Mutluluk</t>
+          <t>Anne Bugün Okulda Ne Oldu Biliyor Musun?</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057245236</t>
+          <t>9786057245229</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küllü ve Çevre Temizliği</t>
+          <t>Dedelerimin Toprağında Filizlendim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057245250</t>
+          <t>9786057245243</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Küllü ve Yeryüzü Şekilleri</t>
+          <t>Küllü ve Hava Durumu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057245212</t>
+          <t>9786057307088</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Üzgün Pabuçlar</t>
+          <t>Mollus'ca Mutluluk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057245205</t>
+          <t>9786057245236</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Saati</t>
+          <t>Küllü ve Çevre Temizliği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057307095</t>
+          <t>9786057245250</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar-3</t>
+          <t>Küllü ve Yeryüzü Şekilleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057307071</t>
+          <t>9786057245212</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Otobüsüm</t>
+          <t>Üzgün Pabuçlar</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057307064</t>
+          <t>9786057245205</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Parası Çiçekten Olan Ülke - Para Masalı</t>
+          <t>Hikaye Saati</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057307026</t>
+          <t>9786057307095</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mete ile Ali Millet Kütüphanesi'nde</t>
+          <t>Bizim Çocuklar-3</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057307033</t>
+          <t>9786057307071</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mete ile Ali Ok Atmayı Öğreniyor</t>
+          <t>Yer Gök Otobüsüm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057307019</t>
+          <t>9786057307064</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mete ile Ali Ayasofya'da</t>
+          <t>Parası Çiçekten Olan Ülke - Para Masalı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057307002</t>
+          <t>9786057307026</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar - 1</t>
+          <t>Mete ile Ali Millet Kütüphanesi'nde</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258205015</t>
+          <t>9786057307033</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Taşıyan Kuş</t>
+          <t>Mete ile Ali Ok Atmayı Öğreniyor</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258422894</t>
+          <t>9786057307019</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İlk Kıblem Mescid-i Aksa</t>
+          <t>Mete ile Ali Ayasofya'da</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258422221</t>
+          <t>9786057307002</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Acaba Bu Neyin Gölgesi?</t>
+          <t>Bizim Çocuklar - 1</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257413985</t>
+          <t>9786258205015</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimin Süsü Biricik Peygamberim</t>
+          <t>Sevgi Taşıyan Kuş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052152843</t>
+          <t>9786258422894</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fırlama Kedi Zimzo</t>
+          <t>İlk Kıblem Mescid-i Aksa</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257413589</t>
+          <t>9786258422221</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Çantasıyla Gelen Dostluk</t>
+          <t>Acaba Bu Neyin Gölgesi?</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257413749</t>
+          <t>9786257413985</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şişedeki Sır</t>
+          <t>Hayallerimin Süsü Biricik Peygamberim</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057901989</t>
+          <t>9786052152843</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bebeğin Yolculuğu</t>
+          <t>Fırlama Kedi Zimzo</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057901897</t>
+          <t>9786257413589</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Ceylan Yavrusu</t>
+          <t>Beslenme Çantasıyla Gelen Dostluk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057901958</t>
+          <t>9786257413749</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı Balık Siyam</t>
+          <t>Şişedeki Sır</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057901910</t>
+          <t>9786057901989</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacındaki Prenses</t>
+          <t>Bebeğin Yolculuğu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057901934</t>
+          <t>9786057901897</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Kartal Yavrusu</t>
+          <t>Küçük Ceylan Yavrusu</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057901903</t>
+          <t>9786057901958</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Umut</t>
+          <t>Savaşçı Balık Siyam</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057901965</t>
+          <t>9786057901910</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Özgür Kanat</t>
+          <t>Ceviz Ağacındaki Prenses</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057901941</t>
+          <t>9786057901934</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Yunus</t>
+          <t>Yaralı Kartal Yavrusu</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057901927</t>
+          <t>9786057901903</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Koşan Çocuk</t>
+          <t>Kahraman Umut</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052152355</t>
+          <t>9786057901965</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Keremşah İle Arkadaşları</t>
+          <t>Özgür Kanat</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052152379</t>
+          <t>9786057901941</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ömerin İyiliği</t>
+          <t>Şampiyon Yunus</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>145</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786053252546</t>
+          <t>9786057901927</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Cihan Devleti Osmanlılar 1</t>
+          <t>Başarıya Koşan Çocuk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052152836</t>
+          <t>9786052152355</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm Kelebek</t>
+          <t>Keremşah İle Arkadaşları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754736137</t>
+          <t>9786052152379</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gazete Okuyan Tavuk</t>
+          <t>Ömerin İyiliği</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786353201400</t>
+          <t>9786053252546</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Masal Yurdu</t>
+          <t>Cihan Devleti Osmanlılar 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>12</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786353247200</t>
+          <t>9786052152836</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası</t>
+          <t>Ömrüm Kelebek</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>10</v>
+        <v>145</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786353248900</t>
+          <t>9789754736137</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ve Solmayan Güller Çocuk Kulübü</t>
+          <t>Gazete Okuyan Tavuk</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786353239700</t>
+          <t>9786353201400</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan İle Açgözlü Hükümdar</t>
+          <t>Masal Yurdu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786353246500</t>
+          <t>9786353247200</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ay Çöreği</t>
+          <t>Masal Dünyası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>7.87</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786353253300</t>
+          <t>9786353248900</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ümmü Nine</t>
+          <t>Keloğlan ve Solmayan Güller Çocuk Kulübü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059477758</t>
+          <t>9786353239700</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberlerim</t>
+          <t>Keloğlan İle Açgözlü Hükümdar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786353259500</t>
+          <t>9786353246500</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ümmü Nine 2</t>
+          <t>Ay Çöreği</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756353899</t>
+          <t>9786353253300</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Örneğim Peygamberim</t>
+          <t>Ümmü Nine</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059853026</t>
+          <t>9786059477758</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dünyamızı Aydınlatanlar</t>
+          <t>Sevgili Peygamberlerim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059477932</t>
+          <t>9786353259500</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Paçanya Krallığı</t>
+          <t>Ümmü Nine 2</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059686105</t>
+          <t>9789756353899</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Benim Hayal Dünyam</t>
+          <t>Örneğim Peygamberim</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059686143</t>
+          <t>9786059853026</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Harun Reşid ve Abbasiler</t>
+          <t>Gönül Dünyamızı Aydınlatanlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052152362</t>
+          <t>9786059477932</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yusuf'un Sevdiğine Mektubu</t>
+          <t>Paçanya Krallığı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059853309</t>
+          <t>9786059686105</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şehitler Mahşeri Çanakkale</t>
+          <t>Benim Hayal Dünyam</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059477956</t>
+          <t>9786059686143</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kız Meryem - Barış'ın Uçurtması</t>
+          <t>Harun Reşid ve Abbasiler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059853545</t>
+          <t>9786052152362</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
+          <t>Yusuf'un Sevdiğine Mektubu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059853668</t>
+          <t>9786059853309</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tarih Ambarı - Altın Çocuklara Altın Hikayeler</t>
+          <t>Şehitler Mahşeri Çanakkale</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059853194</t>
+          <t>9786059477956</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Şehidi Hz. Hüseyin</t>
+          <t>Çiçek Kız Meryem - Barış'ın Uçurtması</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059853217</t>
+          <t>9786059853545</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Örnek Bir Yönetici Ömer Bin Abdülaziz</t>
+          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059853170</t>
+          <t>9786059853668</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Torunu Hz. Hasan</t>
+          <t>Tarih Ambarı - Altın Çocuklara Altın Hikayeler</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059853187</t>
+          <t>9786059853194</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer ve Adaleti</t>
+          <t>Kerbela Şehidi Hz. Hüseyin</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059853163</t>
+          <t>9786059853217</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sadakat Örneği Hz. Ebubekir</t>
+          <t>Örnek Bir Yönetici Ömer Bin Abdülaziz</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059853200</t>
+          <t>9786059853170</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Utandığı İnsan Hz. Osman</t>
+          <t>Peygamber Torunu Hz. Hasan</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054913831</t>
+          <t>9786059853187</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Arslanı Hz. Ali</t>
+          <t>Hz. Ömer ve Adaleti</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059853842</t>
+          <t>9786059853163</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tarık Bin Ziyad ve Endülüs</t>
+          <t>Sadakat Örneği Hz. Ebubekir</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059477116</t>
+          <t>9786059853200</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Alparslan ve Selçuklular</t>
+          <t>Meleklerin Utandığı İnsan Hz. Osman</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059686990</t>
+          <t>9786054913831</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Biraz da Tebessüm</t>
+          <t>Allah’ın Arslanı Hz. Ali</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059477017</t>
+          <t>9786059853842</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan İlginç Notlar</t>
+          <t>Tarık Bin Ziyad ve Endülüs</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257009225</t>
+          <t>9786059477116</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İmdaaat Babam Sigara İçiyor</t>
+          <t>Alparslan ve Selçuklular</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257009218</t>
+          <t>9786059686990</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Arkadaşlık Bahar ile Gül</t>
+          <t>Biraz da Tebessüm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059477949</t>
+          <t>9786059477017</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kız Meryem - Dilek Yıldızı</t>
+          <t>Osmanlı'dan İlginç Notlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>20</v>
+        <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257009928</t>
+          <t>9786257009225</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Gece Masalları (9 Kitap Takım)</t>
+          <t>İmdaaat Babam Sigara İçiyor</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>650</v>
+        <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059853927</t>
+          <t>9786257009218</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Besmele İle Başladım Kitabıma Yol Aldım</t>
+          <t>Ölümsüz Arkadaşlık Bahar ile Gül</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257324922</t>
+          <t>9786059477949</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kitap</t>
+          <t>Çiçek Kız Meryem - Dilek Yıldızı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>165</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257324021</t>
+          <t>9786257009928</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Hikaye Anlat</t>
+          <t>Gündüz Gece Masalları (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257324014</t>
+          <t>9786059853927</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Sevgiyi Anlat</t>
+          <t>Besmele İle Başladım Kitabıma Yol Aldım</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257324038</t>
+          <t>9786257324922</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Dinimi Anlat</t>
+          <t>Bitmeyen Kitap</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257324007</t>
+          <t>9786257324021</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Tarihimi Anlat</t>
+          <t>Anne Bana Hikaye Anlat</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257324045</t>
+          <t>9786257324014</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Başarıyı Anlat</t>
+          <t>Anne Bana Sevgiyi Anlat</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257324632</t>
+          <t>9786257324038</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılsak Ne Mi Olur?</t>
+          <t>Anne Bana Dinimi Anlat</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257009973</t>
+          <t>9786257324007</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ninem Korkut'tan Kuş Tüyü Masallar (Ciltli)</t>
+          <t>Anne Bana Tarihimi Anlat</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257009287</t>
+          <t>9786257324045</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Temizlik Kuralları Boyama Kitabı</t>
+          <t>Anne Bana Başarıyı Anlat</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057901873</t>
+          <t>9786257324632</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dostlar</t>
+          <t>Namaz Kılsak Ne Mi Olur?</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>145</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057901859</t>
+          <t>9786257009973</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çınar Köyde Film Çekiyor</t>
+          <t>Ninem Korkut'tan Kuş Tüyü Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257324588</t>
+          <t>9786257009287</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kitap Keyfi</t>
+          <t>Temizlik Kuralları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052152812</t>
+          <t>9786057901873</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dev Korsanlara Karşı</t>
+          <t>Sevimli Dostlar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257324229</t>
+          <t>9786057901859</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Şiir Şiir Enbiya</t>
+          <t>Çınar Köyde Film Çekiyor</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257324465</t>
+          <t>9786257324588</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Hadise</t>
+          <t>Kitap Keyfi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057901538</t>
+          <t>9786052152812</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gül Çiçek Öğretmenim</t>
+          <t>Yeşil Dev Korsanlara Karşı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>75</v>
+        <v>145</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057901477</t>
+          <t>9786257324229</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Küçük Karıncalar</t>
+          <t>Şiir Şiir Enbiya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057901163</t>
+          <t>9786257324465</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>40 Hadis 40 Hadise</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057901569</t>
+          <t>9786057901538</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Deprem Var Dişimde Doktor Yok mu!</t>
+          <t>Gül Çiçek Öğretmenim</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>9</v>
+        <v>75</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057901453</t>
+          <t>9786057901477</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yaprak Biriktirdim Oldu</t>
+          <t>Küçük Karıncalar</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257009553</t>
+          <t>9786057901163</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Rüyalı Mantar</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>145</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257324885</t>
+          <t>9786057901569</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Selim'in Kırmızı Bisikleti</t>
+          <t>Deprem Var Dişimde Doktor Yok mu!</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>145</v>
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257324892</t>
+          <t>9786057901453</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı</t>
+          <t>Yaprak Biriktirdim Oldu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057901972</t>
+          <t>9786257009553</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Arı - Başarı Masalları</t>
+          <t>Rüyalı Mantar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257009904</t>
+          <t>9786257324885</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Prenses  – Gündüz Gece Masalları 9</t>
+          <t>Selim'in Kırmızı Bisikleti</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>75</v>
+        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257009867</t>
+          <t>9786257324892</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tilki ile Aslan – Gündüz Gece Masalları 5</t>
+          <t>Ay Işığı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>75</v>
+        <v>140</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257009881</t>
+          <t>9786057901972</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Vodo Bebek – Gündüz Gece Masalları 7</t>
+          <t>Neşeli Arı - Başarı Masalları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257009850</t>
+          <t>9786257009904</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Süpürge Saçlı Kız – Gündüz Gece Masalları 4</t>
+          <t>Zümrüt Prenses  – Gündüz Gece Masalları 9</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257009898</t>
+          <t>9786257009867</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zev – Gündüz Gece Masalları 8</t>
+          <t>Tilki ile Aslan – Gündüz Gece Masalları 5</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257009829</t>
+          <t>9786257009881</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bilge Pınar – Gündüz Gece Masalları 1</t>
+          <t>Vodo Bebek – Gündüz Gece Masalları 7</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257009836</t>
+          <t>9786257009850</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Çömlekçi - Gündüz Gece Masalları 2</t>
+          <t>Süpürge Saçlı Kız – Gündüz Gece Masalları 4</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059477314</t>
+          <t>9786257009898</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Üç Bilmece Bir Şiir</t>
+          <t>Zev – Gündüz Gece Masalları 8</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>130</v>
+        <v>75</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257009874</t>
+          <t>9786257009829</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Üç Bilezik – Gündüz Gece Masalları 6</t>
+          <t>Bilge Pınar – Gündüz Gece Masalları 1</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257009843</t>
+          <t>9786257009836</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İki Gözlü Çeşme  – Gündüz Gece Masalları 3</t>
+          <t>Çömlekçi - Gündüz Gece Masalları 2</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257324441</t>
+          <t>9786059477314</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Üç Balığın Hikayesi (Ciltli)</t>
+          <t>Üç Bilmece Bir Şiir</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257009263</t>
+          <t>9786257009874</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzlerinin Peşinde</t>
+          <t>Üç Bilezik – Gündüz Gece Masalları 6</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257009270</t>
+          <t>9786257009843</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kabuğum Çoook Ağır</t>
+          <t>İki Gözlü Çeşme  – Gündüz Gece Masalları 3</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>165</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057901385</t>
+          <t>9786257324441</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cihan Devleti Osmanlılar 3</t>
+          <t>Üç Balığın Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057901392</t>
+          <t>9786257009263</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cihan Devleti Osmanlılar 4</t>
+          <t>Ayak İzlerinin Peşinde</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052152867</t>
+          <t>9786257009270</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kuzularla Saklambaç</t>
+          <t>Kabuğum Çoook Ağır</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057901590</t>
+          <t>9786057901385</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Artık O Bayan Kuş</t>
+          <t>Cihan Devleti Osmanlılar 3</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057901460</t>
+          <t>9786057901392</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dönme Dolap</t>
+          <t>Cihan Devleti Osmanlılar 4</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257413022</t>
+          <t>9786052152867</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Baba Parkı</t>
+          <t>Kuzularla Saklambaç</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059477963</t>
+          <t>9786057901590</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Tayın Zaferi</t>
+          <t>Artık O Bayan Kuş</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059477772</t>
+          <t>9786057901460</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Akifçe: Okumak - Yazmak - Yaşamak</t>
+          <t>Dönme Dolap</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>275</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259298733</t>
+          <t>9786257413022</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sen Dua Et Duvar Yok Olur</t>
+          <t>Baba Parkı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786259298719</t>
+          <t>9786059477963</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kavun İle Karpuzun Dostluğu</t>
+          <t>Sevimli Tayın Zaferi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259659091</t>
+          <t>9786059477772</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Marito’nun Zaferi</t>
+          <t>Akifçe: Okumak - Yazmak - Yaşamak</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786259298702</t>
+          <t>9786259298733</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kur Gerçek Olsun Loyda</t>
+          <t>Sen Dua Et Duvar Yok Olur</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052152423</t>
+          <t>9786259298719</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Cihan Devleti Osmanlılar 2</t>
+          <t>Kavun İle Karpuzun Dostluğu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257413138</t>
+          <t>9786259659091</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mamzel Lili’nin Sıradışı Türkiye Gezisi</t>
+          <t>Marito’nun Zaferi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259940144</t>
+          <t>9786259298702</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Minik Eller Allah’a Yöneliyor</t>
+          <t>Hayal Kur Gerçek Olsun Loyda</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786353329609</t>
+          <t>9786052152423</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberlerim</t>
+          <t>Cihan Devleti Osmanlılar 2</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057245298</t>
+          <t>9786257413138</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ashab-ı Kehf Mağara Arkadaşları</t>
+          <t>Mamzel Lili’nin Sıradışı Türkiye Gezisi</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057245274</t>
+          <t>9786259940144</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Hamza ile Zeynep</t>
+          <t>Minik Eller Allah’a Yöneliyor</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057901484</t>
+          <t>9786353329609</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kurban Bayramı</t>
+          <t>Sevgili Peygamberlerim</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057901156</t>
+          <t>9786057245298</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Tombul Köstebeğin Tuzağı</t>
+          <t>Ashab-ı Kehf Mağara Arkadaşları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057901170</t>
+          <t>9786057245274</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yarış Arabası</t>
+          <t>Hamza ile Zeynep</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057901507</t>
+          <t>9786057901484</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kaçanı Kovala</t>
+          <t>Kurban Bayramı</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052152881</t>
+          <t>9786057901156</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca'nın Bisikleti</t>
+          <t>Tombul Köstebeğin Tuzağı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257009171</t>
+          <t>9786057901170</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Orman Dostlarından Hikayeler</t>
+          <t>Kırmızı Yarış Arabası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786259940182</t>
+          <t>9786057901507</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Manistan</t>
+          <t>Kaçanı Kovala</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786259659077</t>
+          <t>9786052152881</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kucaklaşma</t>
+          <t>Nasreddin Hoca'nın Bisikleti</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259659060</t>
+          <t>9786257009171</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Karıncam Orkestra Şefi</t>
+          <t>Orman Dostlarından Hikayeler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786259940120</t>
+          <t>9786259940182</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kulaklarımızın İçi Neden Delik?</t>
+          <t>Manistan</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057307040</t>
+          <t>9786259659077</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar 2 - Tabiata Yolculuk</t>
+          <t>Kucaklaşma</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057307057</t>
+          <t>9786259659060</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kuşun Kanadında</t>
+          <t>Karıncam Orkestra Şefi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057901491</t>
+          <t>9786259940120</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kızarmak İstemeyen Domates</t>
+          <t>Kulaklarımızın İçi Neden Delik?</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052152874</t>
+          <t>9786057307040</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gazete Okuyan Tavuk</t>
+          <t>Bizim Çocuklar 2 - Tabiata Yolculuk</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057901552</t>
+          <t>9786057307057</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dürüstlük Cebimden Başlar</t>
+          <t>Sevgi Kuşun Kanadında</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
+          <t>9786057901491</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Kızarmak İstemeyen Domates</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786052152874</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Gazete Okuyan Tavuk</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057901552</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Dürüstlük Cebimden Başlar</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
           <t>9786059477284</t>
         </is>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Piraynak’la Okulu Sevmeyen Çocuk</t>
         </is>
       </c>
-      <c r="C166" s="1">
+      <c r="C169" s="1">
         <v>145</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>