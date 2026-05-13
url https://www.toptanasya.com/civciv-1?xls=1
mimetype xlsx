--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -109,126 +109,126 @@
         <is>
           <t>9786053341413</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kucak Dolusu Öpücükler Büyükbabam Beni Seviyor</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>14.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054669998</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dubi Öğretiyor - Sayma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054669585</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Boya ve Kes: Kağıt Prensesler</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054669943</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Boyama : Kış</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054669967</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Boyama : Yaz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054669936</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Boyama : İlkbahar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054669950</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Boyama  : Sonbahar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944220248</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Boya ve Yapıştır : Makineler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789944220231</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -334,51 +334,51 @@
         <is>
           <t>9786054669202</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Küçük Klasikler - Çirkin Ördek (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>12.87</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054669196</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Küçük Klasikler - Çizmeli Kedi (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786054669172</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Küçük Klasikler - Pamuk Prenses (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>12.87</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786054669189</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -409,246 +409,246 @@
         <is>
           <t>9786053341864</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Minik Pop-Up Kitabım - Evdeki Dostum</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786053340003</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Dubi Öğretiyor Toplama</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786053341901</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Süper Kahraman Dürüstlük</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786053341918</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Süper Kahraman İyilik</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786053341550</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Masallar ve Aktiviteler Yeşil</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786053341543</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Aktiviteler Mavi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786053341277</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Büyükannemden Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786053341888</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Yabani Dostlarım</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786053341932</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Süper Kahraman - Paylaşma</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786053341925</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Süper Kahraman - Nezaket</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786054669981</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Dubi Öğretiyor - Okuma</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786053341369</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar ve Çizgiler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786053341376</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Hava ve Çizgiler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786053341345</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Duygular ve Çizgiler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786053341352</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Şekiller ve Çizgiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786053341406</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Büyükannem Beni Seviyor</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>15.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786053341390</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
@@ -679,96 +679,96 @@
         <is>
           <t>9786053341475</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>En Minik Yusufçuk</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>14.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786053341420</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Hayal Et Yeter-Hayvanlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786053341451</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hayal Et Yeter-Oyun Zamanı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786053341437</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hayal Et Yeter-Maceracı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786053341444</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Hayal Et Yeter-Masallar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786053341468</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>En Minik Hipopotam</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>14.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786053341482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -904,66 +904,66 @@
         <is>
           <t>9789944220262</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Boyayalım 2</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789944220255</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Boyayalım 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789944220156</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Boyama Gemi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786053340720</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aktivite - Sayma</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786053340737</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -979,66 +979,66 @@
         <is>
           <t>9786053340706</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Aktivite - İlk Çizgiler</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786053340713</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Aktivite - İngilizce</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786054669974</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Dubi Öğretiyor - Yazma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786053340300</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>3D Araçların Maceraları - Maymun Momo Şeker Dağı'nda</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786053340294</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
@@ -1054,136 +1054,136 @@
         <is>
           <t>9786053340287</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>3D Araçların Maceraları - Kedi Kiti Denizaltında</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>6.39</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786053340270</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>3D Araçların Maceraları - Fare Fifi Ay'a Gidiyor</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786054669592</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Boya ve Kes Kağıt Bebekler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786053341871</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Minik Pop-up Kitabım - Sevecan Dinozor</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786053342298</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı Sözcük Kitabım</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786053342274</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı Hayvanlar Kitabım</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786053342267</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı Alfabe Kitabım</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786053342281</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı Sayılar Kitabım</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>