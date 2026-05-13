--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -85,475 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757758358</t>
+          <t>9786256039490</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm'in Emelleri</t>
+          <t>Kayıp Sesler Haritası (10+Yaş)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>223</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056679223</t>
+          <t>9782800023106</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mini Mini Feridun</t>
+          <t>Yağmur Olmasaydı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>223</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054088119</t>
+          <t>9782800023090</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
+          <t>Tılsımlı Hançer (9+Yaş)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>332</v>
+        <v>245</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786250065297</t>
+          <t>9782800023267</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
+          <t>Bir Doğa Macerası Arılarla Dans</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>665</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259253121</t>
+          <t>9786250037720</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dedem, Leylek ve Ben</t>
+          <t>Üç Ahmetler Definesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>179</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259253114</t>
+          <t>9786250062579</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aya Tırmanan Kedi</t>
+          <t>Demir Paraya Gofret</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259253107</t>
+          <t>9782800023007</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>223</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786250033470</t>
+          <t>9782800023014</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>223</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786250033074</t>
+          <t>9782800023021</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Gizemi (9+Yaş)</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>223</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786250032138</t>
+          <t>9789757758358</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
+          <t>Siyonizm'in Emelleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>167</v>
+        <v>223</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256039315</t>
+          <t>9786056679223</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Nasrettin</t>
+          <t>Mini Mini Feridun</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256039322</t>
+          <t>9786054088119</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Hezarfen</t>
+          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>224</v>
+        <v>332</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256039308</t>
+          <t>9786250065297</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati</t>
+          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>224</v>
+        <v>665</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256039285</t>
+          <t>9786259253121</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Deniz'le Öğreniyorum Mevsimler</t>
+          <t>Dedem, Leylek ve Ben</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>224</v>
+        <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>0727597876817</t>
+          <t>9786259253114</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
+          <t>Aya Tırmanan Kedi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>139</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786250025406</t>
+          <t>9786259253107</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Savaşları ve Mezopotamya</t>
+          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256681224</t>
+          <t>9786250033470</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zengin Düşün Zengin Yaşa</t>
+          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786250076804</t>
+          <t>9786250033074</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
+          <t>Mağaranın Gizemi (9+Yaş)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786250023082</t>
+          <t>9786250032138</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Mustafa (8+Yaş)</t>
+          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>224</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786250082577</t>
+          <t>9786256039315</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
+          <t>Dedemin Saati Nasrettin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>89</v>
+        <v>224</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786250021224</t>
+          <t>9786256039322</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
+          <t>Dedemin Saati Hezarfen</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>367</v>
+        <v>224</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9787597874153</t>
+          <t>9786256039308</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
+          <t>Dedemin Saati</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>224</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9787597874146</t>
+          <t>9786256039285</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
+          <t>Deniz'le Öğreniyorum Mevsimler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259890906</t>
+          <t>0727597876817</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
+          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1000</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9787597874054</t>
+          <t>9786250025406</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
+          <t>Kehanet Savaşları ve Mezopotamya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9787597874061</t>
+          <t>9786256681224</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
+          <t>Zengin Düşün Zengin Yaşa</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786250084663</t>
+          <t>9786250076804</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yol Ver</t>
+          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258331431</t>
+          <t>9786250023082</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+          <t>Dedemin Saati Mustafa (8+Yaş)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
+          <t>9786250082577</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786250021224</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9787597874153</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9787597874146</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259890906</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9787597874054</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9787597874061</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786250084663</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Yol Ver</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786258331431</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786250087688</t>
         </is>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kendi Gücüm Gurbetçi Kızın Hikayesi</t>
         </is>
       </c>
-      <c r="C30" s="1">
+      <c r="C39" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>