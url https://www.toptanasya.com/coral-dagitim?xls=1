--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,610 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256039490</t>
+          <t>9786056182419</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sesler Haritası (10+Yaş)</t>
+          <t>Kim Bu Çepniler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>267</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9782800023106</t>
+          <t>9786056182433</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Olmasaydı</t>
+          <t>Nebiyan'dan Çanakkale'ye Şehadet</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>245</v>
+        <v>460</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9782800023090</t>
+          <t>9786256039490</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Hançer (9+Yaş)</t>
+          <t>Kayıp Sesler Haritası (10+Yaş)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>245</v>
+        <v>267</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9782800023267</t>
+          <t>9782800023106</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bir Doğa Macerası Arılarla Dans</t>
+          <t>Yağmur Olmasaydı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>178</v>
+        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786250037720</t>
+          <t>9782800023090</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Üç Ahmetler Definesi</t>
+          <t>Tılsımlı Hançer (9+Yaş)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786250062579</t>
+          <t>9782800023267</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Demir Paraya Gofret</t>
+          <t>Bir Doğa Macerası Arılarla Dans</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9782800023007</t>
+          <t>9786250037720</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
+          <t>Üç Ahmetler Definesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>2600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9782800023014</t>
+          <t>9786250062579</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
+          <t>Demir Paraya Gofret</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>2600</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9782800023021</t>
+          <t>9782800023007</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>2600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757758358</t>
+          <t>9782800023014</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm'in Emelleri</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>223</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056679223</t>
+          <t>9782800023021</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mini Mini Feridun</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>223</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054088119</t>
+          <t>9789757758358</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
+          <t>Siyonizm'in Emelleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>332</v>
+        <v>223</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786250065297</t>
+          <t>9786056679223</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
+          <t>Mini Mini Feridun</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>665</v>
+        <v>223</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259253121</t>
+          <t>9786054088119</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dedem, Leylek ve Ben</t>
+          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>179</v>
+        <v>332</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259253114</t>
+          <t>9786250065297</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aya Tırmanan Kedi</t>
+          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>179</v>
+        <v>665</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259253107</t>
+          <t>9786259253121</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
+          <t>Dedem, Leylek ve Ben</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>223</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786250033470</t>
+          <t>9786259253114</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
+          <t>Aya Tırmanan Kedi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>223</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786250033074</t>
+          <t>9786259253107</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Gizemi (9+Yaş)</t>
+          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786250032138</t>
+          <t>9786250033470</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
+          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>167</v>
+        <v>223</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256039315</t>
+          <t>9786250033074</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Nasrettin</t>
+          <t>Mağaranın Gizemi (9+Yaş)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256039322</t>
+          <t>9786250032138</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Hezarfen</t>
+          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>224</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256039308</t>
+          <t>9786256039315</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati</t>
+          <t>Dedemin Saati Nasrettin</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>224</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256039285</t>
+          <t>9786256039322</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Deniz'le Öğreniyorum Mevsimler</t>
+          <t>Dedemin Saati Hezarfen</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>0727597876817</t>
+          <t>9786256039308</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
+          <t>Dedemin Saati</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>139</v>
+        <v>224</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786250025406</t>
+          <t>9786256039285</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Savaşları ve Mezopotamya</t>
+          <t>Deniz'le Öğreniyorum Mevsimler</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256681224</t>
+          <t>0727597876817</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zengin Düşün Zengin Yaşa</t>
+          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>225</v>
+        <v>139</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786250076804</t>
+          <t>9786250025406</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
+          <t>Kehanet Savaşları ve Mezopotamya</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786250023082</t>
+          <t>9786256681224</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Mustafa (8+Yaş)</t>
+          <t>Zengin Düşün Zengin Yaşa</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786250082577</t>
+          <t>9786250076804</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
+          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786250021224</t>
+          <t>9786250023082</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
+          <t>Dedemin Saati Mustafa (8+Yaş)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>367</v>
+        <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9787597874153</t>
+          <t>9786250082577</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
+          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9787597874146</t>
+          <t>9786250021224</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
+          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>290</v>
+        <v>367</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259890906</t>
+          <t>9787597874153</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
+          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1000</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9787597874054</t>
+          <t>9787597874146</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
+          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>275</v>
+        <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9787597874061</t>
+          <t>9786259890906</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
+          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786250084663</t>
+          <t>9787597874054</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yol Ver</t>
+          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258331431</t>
+          <t>9787597874061</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786250084663</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Yol Ver</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786258331431</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786250087688</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kendi Gücüm Gurbetçi Kızın Hikayesi</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C41" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>