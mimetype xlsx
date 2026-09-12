--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,640 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056182419</t>
+          <t>9782800022833</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu Çepniler</t>
+          <t>İmam Gazali - Sabır ve Şükür Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>559</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056182433</t>
+          <t>9782800022826</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nebiyan'dan Çanakkale'ye Şehadet</t>
+          <t>İmam Gazali - Kalp Hastalıkları Seti 2 (4 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>460</v>
+        <v>549</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256039490</t>
+          <t>9782800022857</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sesler Haritası (10+Yaş)</t>
+          <t>İmam Gazali - Evlilik Adabı Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>267</v>
+        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9782800023106</t>
+          <t>9782800022802</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Olmasaydı</t>
+          <t>İmam Gazali - Kalp Hastalıkları Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>245</v>
+        <v>499</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9782800023090</t>
+          <t>9782800022840</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Hançer (9+Yaş)</t>
+          <t>İmam Gazali - Nefis Terbiyesi Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>245</v>
+        <v>469</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9782800023267</t>
+          <t>9782800022819</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Doğa Macerası Arılarla Dans</t>
+          <t>İmam Gazali - Tasavvuf Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>178</v>
+        <v>720</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786250037720</t>
+          <t>9782800022796</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Üç Ahmetler Definesi</t>
+          <t>İmam Gazali - İlmin Fazileti Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>565</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786250062579</t>
+          <t>9782800022789</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Demir Paraya Gofret</t>
+          <t>İmam Gazali - İslam Akidesi Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9782800023007</t>
+          <t>9782800022864</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
+          <t>İmam Gazali - Oruç ve Sabır Seti (6 Kitap)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>2600</v>
+        <v>549</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9782800023014</t>
+          <t>9782800022871</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
+          <t>İmam Gazali - Nefis Terbiyesi Seti 2 (4 Kitap)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>2600</v>
+        <v>519</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9782800023021</t>
+          <t>9782800022888</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
+          <t>İmam Gazali - Kalplerin Keşfi Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>2600</v>
+        <v>660</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757758358</t>
+          <t>9782800022895</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm'in Emelleri</t>
+          <t>İmam Gazali - Aile Saadeti Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>223</v>
+        <v>399</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056679223</t>
+          <t>9782800022772</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mini Mini Feridun</t>
+          <t>İmam Gazali - Adab-ı Muaşeret Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>223</v>
+        <v>465</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054088119</t>
+          <t>9786250044209</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
+          <t>Hüzün Kokusu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>332</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786250065297</t>
+          <t>9786250055809</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
+          <t>Çete</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>665</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259253121</t>
+          <t>9786250044193</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dedem, Leylek ve Ben</t>
+          <t>Çeşmi Cihan’da Katliam</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>179</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259253114</t>
+          <t>9786056182419</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aya Tırmanan Kedi</t>
+          <t>Kim Bu Çepniler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>179</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259253107</t>
+          <t>9786056182433</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
+          <t>Nebiyan'dan Çanakkale'ye Şehadet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>223</v>
+        <v>460</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786250033470</t>
+          <t>9786256039490</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
+          <t>Kayıp Sesler Haritası (10+Yaş)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>223</v>
+        <v>267</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786250033074</t>
+          <t>9782800023106</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Gizemi (9+Yaş)</t>
+          <t>Yağmur Olmasaydı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>223</v>
+        <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786250032138</t>
+          <t>9782800023090</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
+          <t>Tılsımlı Hançer (9+Yaş)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>167</v>
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256039315</t>
+          <t>9782800023267</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Nasrettin</t>
+          <t>Bir Doğa Macerası Arılarla Dans</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>224</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256039322</t>
+          <t>9786250037720</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Hezarfen</t>
+          <t>Üç Ahmetler Definesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256039308</t>
+          <t>9786250062579</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati</t>
+          <t>Demir Paraya Gofret</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>224</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256039285</t>
+          <t>9782800023007</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Deniz'le Öğreniyorum Mevsimler</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>224</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>0727597876817</t>
+          <t>9782800023014</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>139</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786250025406</t>
+          <t>9782800023021</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Savaşları ve Mezopotamya</t>
+          <t>Çocuklara 30 Cüz Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>224</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256681224</t>
+          <t>9789757758358</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zengin Düşün Zengin Yaşa</t>
+          <t>Siyonizm'in Emelleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786250076804</t>
+          <t>9786056679223</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
+          <t>Mini Mini Feridun</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786250023082</t>
+          <t>9786054088119</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Saati Mustafa (8+Yaş)</t>
+          <t>Kural ve Kaide Örnekleriyle Arapça Dilbilgisi Sarf ve Nahiv</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>224</v>
+        <v>332</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786250082577</t>
+          <t>9786250065297</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
+          <t>Arapça Dilbilgisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>89</v>
+        <v>665</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786250021224</t>
+          <t>9786259253121</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
+          <t>Dedem, Leylek ve Ben</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>367</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9787597874153</t>
+          <t>9786259253114</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
+          <t>Aya Tırmanan Kedi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>290</v>
+        <v>179</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9787597874146</t>
+          <t>9786259253107</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
+          <t>Bir Sümer Macerası Abudev Mağaraları (9+Yaş)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>290</v>
+        <v>223</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259890906</t>
+          <t>9786250033470</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
+          <t>Bir Lidya Macerası Sardes (9+Yaş)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1000</v>
+        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9787597874054</t>
+          <t>9786250033074</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
+          <t>Mağaranın Gizemi (9+Yaş)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>275</v>
+        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9787597874061</t>
+          <t>9786250032138</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
+          <t>Gül Avcıları: Isparta’nın Sırrı - (Renkli Resimli Hikaye)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786250084663</t>
+          <t>9786256039315</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yol Ver</t>
+          <t>Dedemin Saati Nasrettin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258331431</t>
+          <t>9786256039322</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+          <t>Dedemin Saati Hezarfen</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786256039308</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Saati</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786256039285</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Deniz'le Öğreniyorum Mevsimler</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>0727597876817</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Trende Gece Yarısı Cinayeti – Dedektif Cinayet Çözme Oyunu</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786250025406</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Kehanet Savaşları ve Mezopotamya</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786256681224</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Zengin Düşün Zengin Yaşa</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786250076804</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Görünmeyen Güç: Engellilik ve Eşitliğin Toplumsal ve Tarihsel Serüveni</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786250023082</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Saati Mustafa (8+Yaş)</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786250082577</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Giden Yol ''Sıradan Biri Olma''</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786250021224</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Dilbilgisi Nahiv Soru Bankası (2000 Soru, 60 Konu Testi, 40 Genel Değerlendirme Testi)</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9787597874153</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kids ZBG - Zihinsel Becerilerimi Geliştiriyorum Seti 5-6 Yaş (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9787597874146</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kıds ZBG / Zihinsel Becerilerimi Geliştiriyorum Seti 3-4 Yaş (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259890906</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Yuva Hikaye Sepeti (Renkli Resimli 80 Kitaplık Okumayı Öğrendim Seti)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9787597874054</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Niha Çocuk Okul Öncesi Erken Akademik Gelişim 100 Etkinlik (5 Kitap Set) 5+Yaş</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9787597874061</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Limon Kids İlkokul Eğlenceli Temel Matematik Seti 7+Yaş (6 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786250084663</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Yol Ver</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786258331431</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Arabistan Lehçesi Fasih Arapça ve Pratik Konuşma Kitabı</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786250087688</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Kendi Gücüm Gurbetçi Kızın Hikayesi</t>
         </is>
       </c>
-      <c r="C41" s="1">
+      <c r="C57" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>