--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -94,256 +94,256 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259932835</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Duru Hayat Boyu! (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259932842</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Otel Güzel Hayal</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057345097</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bay Köpek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259932804</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Balonkent’te Olağan(üstü) Bir Gün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259932828</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Güzel Bir Şey Olabilir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259932811</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Afacankent’e Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057345073</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dedemle Geçen Yaz Tatilim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057345066</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kitapları Seven Bo</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057345080</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Havlayan Kedicik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057345059</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Öykü Söz Dinlemezse</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057345042</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Pazar Sokağı Son Durak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057345028</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Komşu Amca</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057345035</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Komşu Teyze</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057345011</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kazananlar Ya Da Blanche'in Sarayı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057345004</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Saç Örgüsü Ya Da Lalita'nın Yolculuğu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>