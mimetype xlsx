--- v0 (2026-02-20)
+++ v1 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259285900</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İhanetin Antomisi: Fetö</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789750155321</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Herkesin Başkanı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789750155307</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>