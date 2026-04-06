--- v1 (2025-12-15)
+++ v2 (2026-04-06)
@@ -85,14800 +85,14830 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254114274</t>
+          <t>9786053839682</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilsem Hocam Deneme Sınavları - 1. Seviye</t>
+          <t>Türkçe Sözlük (Karton Kapak)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753812337</t>
+          <t>9786053830702</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Bir Türk Çocuğu</t>
+          <t>Resimli Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>6.8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254113345</t>
+          <t>9786254114274</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öyküleri (10 Kitap)</t>
+          <t>Bilsem Hocam Deneme Sınavları - 1. Seviye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>475</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254113215</t>
+          <t>9789753812337</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Karagöz ve Hacivat (6 Kitap)</t>
+          <t>Amerika’da Bir Türk Çocuğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254113147</t>
+          <t>9786254113345</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Nasrettin Hoca (6 Kitap)</t>
+          <t>Türkçe Öyküleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>475</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254112904</t>
+          <t>9786254113215</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Yeni Nesil Tüm Dersler Soru Bankası Damla Yayınevi</t>
+          <t>Etkinliklerle Karagöz ve Hacivat (6 Kitap)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258432220</t>
+          <t>9786254113147</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Zeka ve Hafıza Geliştirme Seti</t>
+          <t>Etkinliklerle Nasrettin Hoca (6 Kitap)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753812658</t>
+          <t>9786254112904</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>30 Dakikada Toplantıya Hazırlanma</t>
+          <t>8. Sınıf Yeni Nesil Tüm Dersler Soru Bankası Damla Yayınevi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>5</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753812726</t>
+          <t>9786258432220</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>30 Dakikada İş Yazışmalarını Başarma</t>
+          <t>Dikkat Zeka ve Hafıza Geliştirme Seti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>5</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051746159</t>
+          <t>9789753812658</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Pisa 4B Türkçe Soru Bankası</t>
+          <t>30 Dakikada Toplantıya Hazırlanma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051747897</t>
+          <t>9789753812726</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yaprak Testler</t>
+          <t>30 Dakikada İş Yazışmalarını Başarma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051747835</t>
+          <t>9786051746159</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Din Kültürü Ve Ahlak Bilgisi Yaprak Testi</t>
+          <t>5. Sınıf Pisa 4B Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8697911202962</t>
+          <t>9786051747897</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Haluk Nurbaki Seti (10 Kitap)</t>
+          <t>7. Sınıf Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yaprak Testler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>225</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059656122</t>
+          <t>9786051747835</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Montessori Sanat Galerim</t>
+          <t>6. Sınıf Din Kültürü Ve Ahlak Bilgisi Yaprak Testi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051741147</t>
+          <t>8697911202962</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bedeli Çanakkale'de Ödenmiştir - Çanakkale'nin Ölümsüz kahramanları 10</t>
+          <t>Haluk Nurbaki Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>20</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051741055</t>
+          <t>9786059656122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Nusret Mayın Gemisi - Çanakkale'nin Ölümsüz Kahramanları 1</t>
+          <t>Okul Öncesi Montessori Sanat Galerim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051747521</t>
+          <t>9786051741147</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla 5. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Bedeli Çanakkale'de Ödenmiştir - Çanakkale'nin Ölümsüz kahramanları 10</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>215</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051747620</t>
+          <t>9786051741055</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla 7. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Nusret Mayın Gemisi - Çanakkale'nin Ölümsüz Kahramanları 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>210</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051747644</t>
+          <t>9786051747521</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla 6. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Akıllı Damla 5. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786053831310</t>
+          <t>9786051747620</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi'nin Dünya Turu - Azak Kalesi'nin Fethi</t>
+          <t>Akıllı Damla 7. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>10</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051749778</t>
+          <t>9786051747644</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 5. Sınıf</t>
+          <t>Akıllı Damla 6. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>60</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051749754</t>
+          <t>9786053831310</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 5. Sınıf</t>
+          <t>Evliya Çelebi'nin Dünya Turu - Azak Kalesi'nin Fethi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051749860</t>
+          <t>9786051749778</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler - 7. Sınıf</t>
+          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 5. Sınıf</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051749853</t>
+          <t>9786051749754</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 7. Sınıf</t>
+          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 5. Sınıf</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051749808</t>
+          <t>9786051749860</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler - 6. Sınıf</t>
+          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler - 7. Sınıf</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051747569</t>
+          <t>9786051749853</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 8. Sınıf</t>
+          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 7. Sınıf</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051749839</t>
+          <t>9786051749808</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Fen Bilgisi Yeni Nesil Yaprak Testler - 7. Sınıf</t>
+          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler - 6. Sınıf</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051747057</t>
+          <t>9786051747569</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Küçük Balık Çiroz</t>
+          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 8. Sınıf</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>8.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254112676</t>
+          <t>9786051749839</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi Öyküleri (10 Kitap)</t>
+          <t>Akıllı Damla Fen Bilgisi Yeni Nesil Yaprak Testler - 7. Sınıf</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>8697911202931</t>
+          <t>9786051747057</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Haluk Nurbaki Seti (14 Kitap)</t>
+          <t>Küçük Balık Çiroz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051749877</t>
+          <t>9786254112676</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 7. Sınıf</t>
+          <t>Hayat Bilgisi Öyküleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051747583</t>
+          <t>8697911202931</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 8. Sınıf</t>
+          <t>Haluk Nurbaki Seti (14 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051749747</t>
+          <t>9786051749877</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 5. Sınıf</t>
+          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 7. Sınıf</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051749761</t>
+          <t>9786051747583</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 5. Sınıf</t>
+          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 8. Sınıf</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051749846</t>
+          <t>9786051749747</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Yeni Nesil Matematik Yaprak Testler</t>
+          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 5. Sınıf</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8697911205567</t>
+          <t>9786051749761</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İcazetname Albümü (Ciltli)</t>
+          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 5. Sınıf</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753818223</t>
+          <t>9786051749846</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan - Fairy Tales (Ciltli)</t>
+          <t>7. Sınıf Yeni Nesil Matematik Yaprak Testler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753816922</t>
+          <t>8697911205567</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Damla ile Ela Okuma Dizisi (10 Kitap)</t>
+          <t>İcazetname Albümü (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>9</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753815437</t>
+          <t>9789753818223</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>La Fonten Masalları - Karga İle Tilki</t>
+          <t>Keloğlan - Fairy Tales (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>2.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753815444</t>
+          <t>9789753816922</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>La Fonten Masalları - Fare İle Kurbağa</t>
+          <t>Damla ile Ela Okuma Dizisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>2.55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254110351</t>
+          <t>9789753815437</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cankurtaran Denemeler Tüm Dersler - 8. Sınıf</t>
+          <t>La Fonten Masalları - Karga İle Tilki</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254110375</t>
+          <t>9789753815444</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cankurtaran Denemeler Fen Bilimleri - 8. Sınıf</t>
+          <t>La Fonten Masalları - Fare İle Kurbağa</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254110368</t>
+          <t>9786254110351</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Cankurtaran Denemeler Matematik - 8. Sınıf</t>
+          <t>Cankurtaran Denemeler Tüm Dersler - 8. Sınıf</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051747866</t>
+          <t>9786254110375</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Sosyal Bilgiler Yaprak Testler-7. Sınıf</t>
+          <t>Cankurtaran Denemeler Fen Bilimleri - 8. Sınıf</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051747828</t>
+          <t>9786254110368</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Akıllı Damla Sosyal Bilgiler Yaprak Testi</t>
+          <t>Cankurtaran Denemeler Matematik - 8. Sınıf</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051747798</t>
+          <t>9786051747866</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Fen Bilimleri Yaprak Testler-6. Sınıf</t>
+          <t>Akıllı Damla Sosyal Bilgiler Yaprak Testler-7. Sınıf</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051747736</t>
+          <t>9786051747828</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Matematik Yaprak Testler-5. Sınıf</t>
+          <t>6. Sınıf Akıllı Damla Sosyal Bilgiler Yaprak Testi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051747545</t>
+          <t>9786051747798</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla T.C. İnkılap Tarihi Ve Atatürkçülük Yeni Nesil Yaprak Testler - 8. Sınıf</t>
+          <t>Akıllı Damla Fen Bilimleri Yaprak Testler-6. Sınıf</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051747538</t>
+          <t>9786051747736</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler-8. Sınıf</t>
+          <t>Akıllı Damla Matematik Yaprak Testler-5. Sınıf</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051746487</t>
+          <t>9786051747545</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Pisa 4B Din Kültürü ve Ahlak Bilgisi Konu Özetli Soru Bankası</t>
+          <t>Akıllı Damla T.C. İnkılap Tarihi Ve Atatürkçülük Yeni Nesil Yaprak Testler - 8. Sınıf</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>27</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>8697911214798</t>
+          <t>9786051747538</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Damla ile Bugi - Sınıf Promosyonları</t>
+          <t>Akıllı Damla Türkçe Yeni Nesil Yaprak Testler-8. Sınıf</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051747910</t>
+          <t>9786051746487</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Akıllı Damla Fen Bilimleri Yaprak Testi</t>
+          <t>7. Sınıf Pisa 4B Din Kültürü ve Ahlak Bilgisi Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051746494</t>
+          <t>8697911214798</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Pısa Din Kültürü ve Ahlak Bilgisi Soru Bankası</t>
+          <t>Damla ile Bugi - Sınıf Promosyonları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>24.25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051747743</t>
+          <t>9786051747910</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Akıllı Adam Fen Bilimleri Yaprak Testler</t>
+          <t>8. Sınıf Akıllı Damla Fen Bilimleri Yaprak Testi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051747774</t>
+          <t>9786051746494</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Akıllı Damla Sosyal Bilgiler Yaprak Testi</t>
+          <t>8. Sınıf Pısa Din Kültürü ve Ahlak Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>11</v>
+        <v>24.25</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051747781</t>
+          <t>9786051747743</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
+          <t>5. Sınıf Akıllı Adam Fen Bilimleri Yaprak Testler</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051747804</t>
+          <t>9786051747774</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Akıllı Damla Matematik Yaprak Testi</t>
+          <t>5. Sınıf Akıllı Damla Sosyal Bilgiler Yaprak Testi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051747934</t>
+          <t>9786051747781</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>8 Sınıf Akıllı Damla Matematik Yaprak Testi</t>
+          <t>6. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051749426</t>
+          <t>9786051747804</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>LGS Tekrar Kampı 1. Dönem Yeni Nesil Sorular</t>
+          <t>6. Sınıf Akıllı Damla Matematik Yaprak Testi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051748849</t>
+          <t>9786051747934</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Gün Gün Tatil Planım Seti</t>
+          <t>8 Sınıf Akıllı Damla Matematik Yaprak Testi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>85</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051747408</t>
+          <t>9786051749426</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Tüm Dersler Yaprak Test 2020</t>
+          <t>LGS Tekrar Kampı 1. Dönem Yeni Nesil Sorular</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051746418</t>
+          <t>9786051748849</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Fen Bilimleri Soru Bankası</t>
+          <t>1. Sınıf Gün Gün Tatil Planım Seti</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>44.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051747453</t>
+          <t>9786051747408</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Yaprak Test</t>
+          <t>3. Sınıf Tüm Dersler Yaprak Test 2020</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051747729</t>
+          <t>9786051746418</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
+          <t>8. Sınıf Fen Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>11</v>
+        <v>44.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051747279</t>
+          <t>9786051747453</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>3 Sınıf Akıllı Damla Eğitim Seti</t>
+          <t>4. Sınıf Yaprak Test</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>143.75</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753815499</t>
+          <t>9786051747729</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tilki İle Leylek</t>
+          <t>5. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>2.13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051744797</t>
+          <t>9786051747279</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nalan İle Okan (10 Kitap)</t>
+          <t>3 Sınıf Akıllı Damla Eğitim Seti</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>37.5</v>
+        <v>143.75</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753816663</t>
+          <t>9789753815499</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Sultan</t>
+          <t>Tilki İle Leylek</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>15</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786053839453</t>
+          <t>9786051744797</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Neden Bu Kadar Büyüğüm?</t>
+          <t>Nalan İle Okan (10 Kitap)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>15</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>8697911217843</t>
+          <t>9789753816663</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Damla Eğitim Seti</t>
+          <t>Sihirbaz Sultan</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753816618</t>
+          <t>9786053839453</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şark Masalları - Gamsız Şah</t>
+          <t>Neden Bu Kadar Büyüğüm?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786053832096</t>
+          <t>8697911217843</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Küçük Köle Zeyd Bin Harise - Peygamberimizin Küçük Sahabeleri 3</t>
+          <t>2. Sınıf Damla Eğitim Seti</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>7.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789783817746</t>
+          <t>9789753816618</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Türkçe Yaprak Testler 5. Sınıf</t>
+          <t>Şark Masalları - Gamsız Şah</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058412811</t>
+          <t>9786053832096</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Minik Karamela Eğitim Seti</t>
+          <t>Küçük Köle Zeyd Bin Harise - Peygamberimizin Küçük Sahabeleri 3</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>162.25</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058412859</t>
+          <t>9789783817746</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Becerilerim</t>
+          <t>Yeni Nesil Türkçe Yaprak Testler 5. Sınıf</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058412835</t>
+          <t>9786058412811</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Makas Becerilerim</t>
+          <t>Minik Karamela Eğitim Seti</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>21</v>
+        <v>162.25</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051748177</t>
+          <t>9786058412859</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf 2019 Robotik'in Yaz Tatil Seti</t>
+          <t>Çizgi Becerilerim</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>8697911217867</t>
+          <t>9786058412835</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Eğitim Seti 4. Sınıf</t>
+          <t>Makas Becerilerim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051744544</t>
+          <t>9786051748177</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Akıllı Damla Tüm Dersler Yaprak Testler</t>
+          <t>1. Sınıf 2019 Robotik'in Yaz Tatil Seti</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>12.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051748870</t>
+          <t>8697911217867</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Gün Gün Tatil Planım Seti</t>
+          <t>Akıllı Damla Eğitim Seti 4. Sınıf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254112287</t>
+          <t>9786051744544</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Yeni Nesil Paragraf Soru Bankası</t>
+          <t>1. Sınıf Akıllı Damla Tüm Dersler Yaprak Testler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051747873</t>
+          <t>9786051748870</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
+          <t>3. Sınıf Gün Gün Tatil Planım Seti</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>11</v>
+        <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051747415</t>
+          <t>9786254112287</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>8. Sınıf Yeni Nesil Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051747422</t>
+          <t>9786051747873</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>7. Sınıf Akıllı Damla Türkçe Yaprak Testi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051748337</t>
+          <t>9786051747415</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Damla İle Bugi İlk Okuma Yazma Eğitim Seti</t>
+          <t>1. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>112.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051747392</t>
+          <t>9786051747422</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Akıllı Damla Tüm Dersler Yaprak Testler</t>
+          <t>2. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>21</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753814645</t>
+          <t>9786051748337</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ponpon Masallar Dizisi</t>
+          <t>Damla İle Bugi İlk Okuma Yazma Eğitim Seti</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786053832140</t>
+          <t>9786051747392</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Çocuk Arkadaşları (10 Kitap)</t>
+          <t>2. Sınıf Akıllı Damla Tüm Dersler Yaprak Testler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>110</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051741901</t>
+          <t>9789753814645</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale</t>
+          <t>Ponpon Masallar Dizisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>720</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753816946</t>
+          <t>9786053832140</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Medeniyetimiz</t>
+          <t>Peygamberimizin Çocuk Arkadaşları (10 Kitap)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>630</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059656344</t>
+          <t>9786051741901</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Pudino Eğitim Seti</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>720</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753818032</t>
+          <t>9789753816946</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hace Muhammed Lutfi (Efe Hazretleri) Hayatı, Şahsiyeti Ve Eserleri</t>
+          <t>Kaybolan Medeniyetimiz</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>500</v>
+        <v>630</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254112447</t>
+          <t>9786059656344</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Der İslam (Ciltli)</t>
+          <t>Hikayelerle Pudino Eğitim Seti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051747491</t>
+          <t>9789753818032</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Der İslam</t>
+          <t>Hace Muhammed Lutfi (Efe Hazretleri) Hayatı, Şahsiyeti Ve Eserleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786053832041</t>
+          <t>9786254112447</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Anne Ve Bebeğin Bakımı</t>
+          <t>Der İslam (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753818339</t>
+          <t>9786051747491</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>72 Fen Problemi Çözme Deneyimi</t>
+          <t>Der İslam</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>50</v>
+        <v>260</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753817578</t>
+          <t>9786053832041</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>100 Fen ve Teknoloji Deneyi</t>
+          <t>Anne Ve Bebeğin Bakımı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>8690102853905</t>
+          <t>9789753818339</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Fare Rita</t>
+          <t>72 Fen Problemi Çözme Deneyimi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753816656</t>
+          <t>9789753817578</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Şark Masalları - İnci Taciri</t>
+          <t>100 Fen ve Teknoloji Deneyi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051747309</t>
+          <t>8690102853905</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Eğitim Seti - 4. Sınıf</t>
+          <t>Meraklı Fare Rita</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>152.78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>8697911209282</t>
+          <t>9789753816656</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Rusça Dinimi Öğreniyorum Serisi</t>
+          <t>Şark Masalları - İnci Taciri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>390</v>
+        <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>8697911209299</t>
+          <t>9786051747309</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Almanca Dinimi Öğreniyorum Serisi</t>
+          <t>Akıllı Damla Eğitim Seti - 4. Sınıf</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>415</v>
+        <v>152.78</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051748160</t>
+          <t>8697911209282</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Robotik'in Yaz Tatil Seti</t>
+          <t>Rusça Dinimi Öğreniyorum Serisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>80</v>
+        <v>480</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786053836230</t>
+          <t>8697911209299</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rüya Muhafızları / Kayıp Prens</t>
+          <t>Almanca Dinimi Öğreniyorum Serisi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>7</v>
+        <v>450</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051749891</t>
+          <t>9786051748160</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çalışmaları</t>
+          <t>2. Sınıf Robotik'in Yaz Tatil Seti</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051744612</t>
+          <t>9786053836230</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>1. Dönem LGS 3 Tekrar Denemesi</t>
+          <t>İstanbul Rüya Muhafızları / Kayıp Prens</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051747446</t>
+          <t>9786051749891</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Akıllı Damla Tüm Dersler Soru Bankası</t>
+          <t>Çizgi Çalışmaları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051748863</t>
+          <t>9786051744612</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Gün Gün Tatil Planım Seti</t>
+          <t>1. Dönem LGS 3 Tekrar Denemesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>85</v>
+        <v>55</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051748405</t>
+          <t>9786051747446</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf - Akıllı Damla Eğitim Seti 2019</t>
+          <t>4. Sınıf Akıllı Damla Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>137.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>8697911217850</t>
+          <t>9786051748863</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf - Akıllı Damla Eğitim Seti</t>
+          <t>4. Sınıf Gün Gün Tatil Planım Seti</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051744223</t>
+          <t>9786051748405</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>3 Boyutlu Korsanlar 1 Boyama Kitabı</t>
+          <t>4. Sınıf - Akıllı Damla Eğitim Seti 2019</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>10</v>
+        <v>137.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051745237</t>
+          <t>8697911217850</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Eğitim Seti - 1. Sınıf</t>
+          <t>3. Sınıf - Akıllı Damla Eğitim Seti</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051748856</t>
+          <t>9786051744223</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Gün Gün Tatil Planım Seti</t>
+          <t>3 Boyutlu Korsanlar 1 Boyama Kitabı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051747156</t>
+          <t>9786051745237</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Akıllı Damla Eğitim Seti - 2019</t>
+          <t>Akıllı Damla Eğitim Seti - 1. Sınıf</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>111.25</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051740690</t>
+          <t>9786051748856</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mucit Torunu Olmak Kolay Değil - Çiçek Coşturan İksiri</t>
+          <t>2. Sınıf Gün Gün Tatil Planım Seti</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>10</v>
+        <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786053838364</t>
+          <t>9786051747156</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazine - Hafiye Kızlar Ekibi</t>
+          <t>2. Sınıf Akıllı Damla Eğitim Seti - 2019</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>7.4</v>
+        <v>111.25</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051747439</t>
+          <t>9786051740690</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Akıllı Damla Tüm Dersler Soru Bankası</t>
+          <t>Mucit Torunu Olmak Kolay Değil - Çiçek Coşturan İksiri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051745220</t>
+          <t>9786053838364</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kozmoköpeklerin İstilası - Marsi Garsi İle Kozmokuçu 3</t>
+          <t>Saklı Hazine - Hafiye Kızlar Ekibi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>125</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786053833123</t>
+          <t>9786051747439</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası - Beyaz Çiçek ve Kırmızı Gül</t>
+          <t>3. Sınıf Akıllı Damla Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>2</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786053833109</t>
+          <t>9786051745220</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İki Kız Kardeş - Sihirli Fasulye</t>
+          <t>Kozmoköpeklerin İstilası - Marsi Garsi İle Kozmokuçu 3</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>2</v>
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786053833055</t>
+          <t>9786053833123</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kurt ve Keçi Yavruları - Midas Kralı</t>
+          <t>Mercan Adası - Beyaz Çiçek ve Kırmızı Gül</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786053833024</t>
+          <t>9786053833109</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kibirli Fare - Çirkin Ördek Yavrusu</t>
+          <t>İki Kız Kardeş - Sihirli Fasulye</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786053833031</t>
+          <t>9786053833055</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Ev - Külkedisi</t>
+          <t>Kurt ve Keçi Yavruları - Midas Kralı</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786053833062</t>
+          <t>9786053833024</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Fındıkkıran ve Fareler - Ormanın Üç Cücesi</t>
+          <t>Kibirli Fare - Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786053833116</t>
+          <t>9786053833031</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tilki ve Üzümler - Bremen Mızıkacıları</t>
+          <t>Çikolata Ev - Külkedisi</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786053833048</t>
+          <t>9786053833062</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Altın Yumurtlayan Tavuk - Cesur Terzi</t>
+          <t>Fındıkkıran ve Fareler - Ormanın Üç Cücesi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786053833079</t>
+          <t>9786053833116</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler - Prenses ve Bezelye</t>
+          <t>Tilki ve Üzümler - Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786053833093</t>
+          <t>9786053833048</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Üç Ayı - Fareli Köyün Kavalcısı</t>
+          <t>Altın Yumurtlayan Tavuk - Cesur Terzi</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786053833086</t>
+          <t>9786053833079</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şehirli Fare İle Köylü Fare - Sütçü Kız</t>
+          <t>Pamuk Prenses ve Yedi Cüceler - Prenses ve Bezelye</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786053837480</t>
+          <t>9786053833093</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıflar İçin Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
+          <t>Üç Ayı - Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>8697911200289</t>
+          <t>9786053833086</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati 1. Sınıf (50 Kitap)</t>
+          <t>Şehirli Fare İle Köylü Fare - Sütçü Kız</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>168</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051745114</t>
+          <t>9786053837480</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Küçük Osmanlı Selim - Geçmişten Gelen Çocuklar 6</t>
+          <t>2. Sınıflar İçin Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786053830337</t>
+          <t>8697911200289</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim 8 SBS Soru Bankası</t>
+          <t>Okuma Saati 1. Sınıf (50 Kitap)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>13.52</v>
+        <v>168</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753813723</t>
+          <t>9786051745114</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İki Öksüz Arkadaş</t>
+          <t>Küçük Osmanlı Selim - Geçmişten Gelen Çocuklar 6</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>2.3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000052100</t>
+          <t>9786053830337</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Linda İle Lulu - Kartala Özenen Karga (İki Kitap Bir Arada)</t>
+          <t>İlköğretim 8 SBS Soru Bankası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>1</v>
+        <v>13.52</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000052101</t>
+          <t>9789753813723</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Köle İle Aslan</t>
+          <t>İki Öksüz Arkadaş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753813853</t>
+          <t>3990000052100</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Dili</t>
+          <t>Linda İle Lulu - Kartala Özenen Karga (İki Kitap Bir Arada)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>2.08</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753813877</t>
+          <t>3990000052101</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan İle Dev Anası</t>
+          <t>Köle İle Aslan</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>2.08</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753811842</t>
+          <t>9789753813853</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Gök Kubbemizin Şairi Yahya Kemal</t>
+          <t>Hayvanların Dili</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>70</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786053835059</t>
+          <t>9789753813877</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin - Pembe İncili Kaftan</t>
+          <t>Keloğlan İle Dev Anası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>7.41</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051741383</t>
+          <t>9789753811842</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Geometrik Desenler - Yetişkinler İçin Boyama</t>
+          <t>Gök Kubbemizin Şairi Yahya Kemal</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051741390</t>
+          <t>9786053835059</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Tarlası - Yetişkinler İçin Boyama</t>
+          <t>Ömer Seyfettin - Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>18</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753811705</t>
+          <t>9786051741383</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bakara Suresi Yorumu</t>
+          <t>Geometrik Desenler - Yetişkinler İçin Boyama</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000051783</t>
+          <t>9786051741390</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 10 (Ciltli)</t>
+          <t>Çiçek Tarlası - Yetişkinler İçin Boyama</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>36.6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000051782</t>
+          <t>9789753811705</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 9 (Ciltli)</t>
+          <t>Bakara Suresi Yorumu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>36.6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000051780</t>
+          <t>3990000051783</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 7 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 10 (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000051779</t>
+          <t>3990000051782</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 6 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000051778</t>
+          <t>3990000051780</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 5 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000051777</t>
+          <t>3990000051779</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 4 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000051776</t>
+          <t>3990000051778</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 3 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000051775</t>
+          <t>3990000051777</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 1 (Ciltli)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>36.6</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786053839446</t>
+          <t>3990000051776</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Değerler Okyanusu (10 Kitap Takım)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>350</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753814300</t>
+          <t>3990000051775</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Seti (5 Kitap Takım)</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>11</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786053832638</t>
+          <t>9786053839446</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Masallar (10 Kitap Takım)</t>
+          <t>Değerler Okyanusu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753815048</t>
+          <t>9789753814300</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hophop Masallar Dizisi (8 Kitap Takım)</t>
+          <t>Nasrettin Hoca Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059656351</t>
+          <t>9786053832638</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Hikayelerle Pudino Eğitim Seti (8 Kitap Takım)</t>
+          <t>Çıkartmalı Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753815987</t>
+          <t>9789753815048</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Minik Kahramanlar Dizisi (8 Kitap Takım)</t>
+          <t>Hophop Masallar Dizisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789786051741</t>
+          <t>9786059656351</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Karakter Serisi (10 Kitap Takım)</t>
+          <t>1. Sınıf Hikayelerle Pudino Eğitim Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051746722</t>
+          <t>9789753815987</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Züleyha Serisi - Binbir Gece Masalları (10 Kitap)</t>
+          <t>Minik Kahramanlar Dizisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051746654</t>
+          <t>9789786051741</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şehrazat Serisi - Binbir Gece Masalları (10 Kitap)</t>
+          <t>Güçlü Karakter Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051741420</t>
+          <t>9786051746722</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mandala - Yetişkinler İçin Boyama</t>
+          <t>Züleyha Serisi - Binbir Gece Masalları (10 Kitap)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051741734</t>
+          <t>9786051746654</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Becerikli Aslı Serisi (5 Kitap)</t>
+          <t>Şehrazat Serisi - Binbir Gece Masalları (10 Kitap)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051744193</t>
+          <t>9786051741420</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Keloğlan (6 Kitap)</t>
+          <t>Mandala - Yetişkinler İçin Boyama</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786053832522</t>
+          <t>9786051741734</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Hikayeler (10 Kitap Takım)</t>
+          <t>Becerikli Aslı Serisi (5 Kitap)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>8697911200654</t>
+          <t>9786051744193</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Tecvid</t>
+          <t>Etkinliklerle Keloğlan (6 Kitap)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>8</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051743509</t>
+          <t>9786053832522</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 8</t>
+          <t>Çıkartmalı Hikayeler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051743516</t>
+          <t>8697911200654</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 7</t>
+          <t>Uygulamalı Tecvid</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051743493</t>
+          <t>9786051743509</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 6</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 8</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051743486</t>
+          <t>9786051743516</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 5</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 7</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786053833130</t>
+          <t>9786051743493</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Kız ve Üç Ayıcık</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 6</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>2</v>
+        <v>90</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789753813822</t>
+          <t>9786051743486</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale - 5</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>2</v>
+        <v>90</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753813341</t>
+          <t>9786053833130</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Seçme Çocuk Bilmeceleri Tekerlemeleri</t>
+          <t>Kıvırcık Kız ve Üç Ayıcık</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753816120</t>
+          <t>9789753813822</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Biruni - Büyük Türk Bilginleri 3</t>
+          <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>4.63</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753817387</t>
+          <t>9789753813341</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Seçme Çocuk Bilmeceleri Tekerlemeleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1.75</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753811606</t>
+          <t>9789753816120</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Temel Öğrenci Sözlüğü (Türkçe-Arapça / Arapça-Türkçe) (Ciltli)</t>
+          <t>Biruni - Büyük Türk Bilginleri 3</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>45</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051741475</t>
+          <t>9789753817387</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen Çocuklar Serisi (5 Kitap Takım)</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>270</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000022186</t>
+          <t>9789753811606</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Oz - Canım Masallarım 9</t>
+          <t>Temel Öğrenci Sözlüğü (Türkçe-Arapça / Arapça-Türkçe) (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>4</v>
+        <v>45</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753816144</t>
+          <t>9786051741475</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Cezeri - Büyük Türk Bilginleri</t>
+          <t>Geçmişten Gelen Çocuklar Serisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>4.63</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9779753815148</t>
+          <t>3990000022186</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumu Hayata Hazırlıyorum</t>
+          <t>Sihirbaz Oz - Canım Masallarım 9</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>30</v>
+        <v>4</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786053831716</t>
+          <t>9789753816144</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - Anadolu Efsaneleri 5</t>
+          <t>Cezeri - Büyük Türk Bilginleri</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786053831044</t>
+          <t>9779753815148</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadarlar Ormanda - Dünya Serüvenleri</t>
+          <t>Çocuğumu Hayata Hazırlıyorum</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>3.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753814089</t>
+          <t>9786053831716</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Çizmeli Kedi - Dünya Masalları 2</t>
+          <t>Büyük Türk Efsaneleri - Anadolu Efsaneleri 5</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>2.5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753819756</t>
+          <t>9786053831044</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Hac İbadeti</t>
+          <t>Üç Kafadarlar Ormanda - Dünya Serüvenleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>35</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753819770</t>
+          <t>9789753814089</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi Boyama - Böcekler 1</t>
+          <t>Çizmeli Kedi - Dünya Masalları 2</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786051743738</t>
+          <t>9789753819756</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Erkekler İçin Hobi Kitabı</t>
+          <t>Hac İbadeti</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051743745</t>
+          <t>9789753819770</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kızlar İçin Hobi Kitabı</t>
+          <t>Hayvanlar Alemi Boyama - Böcekler 1</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>180</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786053832348</t>
+          <t>9786051743738</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler - Abdullah İbni Ömer</t>
+          <t>Erkekler İçin Hobi Kitabı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>3.24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3990000025515</t>
+          <t>9786051743745</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Dizisi : El Yazılı (10 Kitap Takım)</t>
+          <t>Kızlar İçin Hobi Kitabı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>10.19</v>
+        <v>220</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000003178</t>
+          <t>9786053832348</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ile Okuyorum (6 Kitap Takım)</t>
+          <t>Çocuk Sahabeler - Abdullah İbni Ömer</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>18.52</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000016628</t>
+          <t>3990000025515</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Maket Kitaplar Serisi (8 Kitap Takım)</t>
+          <t>Sevimli Hayvanlar Dizisi : El Yazılı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>80.74</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786053830146</t>
+          <t>3990000003178</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İtfaiye Maketi - Maket Kitaplar Serisi</t>
+          <t>Nasrettin Hoca ile Okuyorum (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>10.09</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>3990000016625</t>
+          <t>3990000016628</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maketi - Maket Kitaplar Serisi</t>
+          <t>Maket Kitaplar Serisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>10.09</v>
+        <v>80.74</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000016624</t>
+          <t>9786053830146</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Su Altı Maketi - Maket Kitaplar Serisi</t>
+          <t>İtfaiye Maketi - Maket Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>10.09</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000016621</t>
+          <t>3990000016625</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Küçük Ev Maketi - Maket Kitaplar Serisi</t>
+          <t>Uzay Maketi - Maket Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>10.09</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786053830184</t>
+          <t>3990000016624</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Su Altı Maketi</t>
+          <t>Su Altı Maketi - Maket Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>10.09</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786053832386</t>
+          <t>3990000016621</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler (10 Kitap Takım)</t>
+          <t>Küçük Ev Maketi - Maket Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>360</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789753814744</t>
+          <t>9786053830184</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Züleyha Sultan ile Vezir</t>
+          <t>Su Altı Maketi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>3.47</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789753810135</t>
+          <t>9786053832386</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yılanlı Bağ</t>
+          <t>Çocuk Sahabeler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>2.08</v>
+        <v>360</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789753810999</t>
+          <t>9789753814744</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yetimler Güzeli</t>
+          <t>Züleyha Sultan ile Vezir</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>2.08</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789753810005</t>
+          <t>9789753810135</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yetim Ali</t>
+          <t>Yılanlı Bağ</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>4.17</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789753814751</t>
+          <t>9789753810999</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yatalak Oğlan</t>
+          <t>Yetimler Güzeli</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789753811644</t>
+          <t>9789753810005</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yasin Suresi Yorumu</t>
+          <t>Yetim Ali</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>18</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753812955</t>
+          <t>9789753814751</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Veliler Deryasından Katreler</t>
+          <t>Yatalak Oğlan</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>30</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753817028</t>
+          <t>9789753811644</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Yasin Suresi Yorumu</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1.85</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789753814737</t>
+          <t>9789753812955</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Üç Elma</t>
+          <t>Veliler Deryasından Katreler</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>3.47</v>
+        <v>30</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789753817462</t>
+          <t>9789753817028</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Türk Ninnilerinden Seçmeler</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789753811194</t>
+          <t>9789753814737</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Toprak Adamları</t>
+          <t>Üç Elma</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9799753818024</t>
+          <t>9789753817462</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Tatil Canavarı 5</t>
+          <t>Türk Ninnilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>5.09</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789753814898</t>
+          <t>9789753811194</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Talihin Anahtarları</t>
+          <t>Toprak Adamları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>3.47</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789753810128</t>
+          <t>9799753818024</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Çocuk</t>
+          <t>Tatil Canavarı 5</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>2.08</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753814713</t>
+          <t>9789753814898</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Şehzade Elmas</t>
+          <t>Talihin Anahtarları</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>3.47</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753814911</t>
+          <t>9789753810128</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Şehriyar ile Şehrazat</t>
+          <t>Şeytan Çocuk</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753816687</t>
+          <t>9789753814713</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Şark Masalları (10 Kitap Takım)</t>
+          <t>Şehzade Elmas</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>27.78</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753810425</t>
+          <t>9789753814911</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sütannem Nazlı</t>
+          <t>Şehriyar ile Şehrazat</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753811620</t>
+          <t>9789753816687</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sure-i Yusuf’un Yorumu</t>
+          <t>Şark Masalları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>16</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789753818247</t>
+          <t>9789753810425</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Stories From Nasreddin Hodja (Ciltli)</t>
+          <t>Sütannem Nazlı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>70</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789753813389</t>
+          <t>9789753811620</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Tasavvuf ve Tarikatler</t>
+          <t>Sure-i Yusuf’un Yorumu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789753810210</t>
+          <t>9789753818247</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Nur</t>
+          <t>Stories From Nasreddin Hodja (Ciltli)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753810036</t>
+          <t>9789753813389</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Sokak Köpeği</t>
+          <t>Sorularla Tasavvuf ve Tarikatler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>4.17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789753814829</t>
+          <t>9789753810210</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Simbat 2</t>
+          <t>Sonsuz Nur</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>1.85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000015243</t>
+          <t>9789753810036</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masallar (8 Kitap Takım)</t>
+          <t>Sokak Köpeği</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>20.37</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789753814881</t>
+          <t>9789753814829</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kitap</t>
+          <t>Simbat 2</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>3.47</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789753814874</t>
+          <t>3990000015243</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Heybe</t>
+          <t>Sihirli Masallar (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>3.47</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000008099</t>
+          <t>9789753814881</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Taşıtlar Dizisi Seti 8 Kitap Takım</t>
+          <t>Sihirli Kitap</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>40</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789753812191</t>
+          <t>9789753814874</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Baykuş</t>
+          <t>Sihirli Heybe</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>0.93</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786053833420</t>
+          <t>3990000008099</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>SBS Soru Bankası 7</t>
+          <t>Sevimli Taşıtlar Dizisi Seti 8 Kitap Takım</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753810814</t>
+          <t>9789753812191</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Satılan Çocuk</t>
+          <t>Sevimli Baykuş</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>4.17</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786053832034</t>
+          <t>9786053833420</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Beslenme ve Diyet</t>
+          <t>SBS Soru Bankası 7</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>80</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753813198</t>
+          <t>9789753810814</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Preveze Zaferi</t>
+          <t>Satılan Çocuk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>3.47</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786053836964</t>
+          <t>9786053832034</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ponpon Masallar (8 Kitap Takım)</t>
+          <t>Sağlıklı Beslenme ve Diyet</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786053834984</t>
+          <t>9789753813198</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Pınar’ın Maceraları (5 Kitap Takım)</t>
+          <t>Preveze Zaferi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>18.52</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789753813914</t>
+          <t>9786053836964</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Şenlik Var Seti 5 Kitap Takım (Ciltli)</t>
+          <t>Ponpon Masallar (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>41.67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789123513819</t>
+          <t>9786053834984</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Renkli Örnekli Açıklamalı Atasözleri</t>
+          <t>Pınar’ın Maceraları (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>4.17</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789753811422</t>
+          <t>9789753813914</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nurdan Anneler</t>
+          <t>Ormanda Şenlik Var Seti 5 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>23</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789753813587</t>
+          <t>9789123513819</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nur Dolu Geceler</t>
+          <t>Renkli Örnekli Açıklamalı Atasözleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>23</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789753819282</t>
+          <t>9789753811422</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Nisabü’l - Mevlevi</t>
+          <t>Nurdan Anneler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>16.67</v>
+        <v>23</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789753813167</t>
+          <t>9789753813587</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Niğbolu Zaferi</t>
+          <t>Nur Dolu Geceler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>3.47</v>
+        <v>23</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000015444</t>
+          <t>9789753819282</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Boyama (6 Kitap Takım)</t>
+          <t>Nisabü’l - Mevlevi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>23</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789753811675</t>
+          <t>9789753813167</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Namazın Sırları</t>
+          <t>Niğbolu Zaferi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>16</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789753811682</t>
+          <t>3990000015444</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Namaz Sureleri Yorumu</t>
+          <t>Neşeli Boyama (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789753812405</t>
+          <t>9789753811675</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Mişon’un Definesi Cingöz Recai</t>
+          <t>Namazın Sırları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>3.24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789753817622</t>
+          <t>9789753811682</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Mesnevisinden Seçmeler</t>
+          <t>Namaz Sureleri Yorumu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>5.56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000015242</t>
+          <t>9789753812405</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Radyasyon ve Aids</t>
+          <t>Mişon’un Definesi Cingöz Recai</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>10.19</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789753816991</t>
+          <t>9789753817622</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Mesnevi’sinden Hikayeler 3</t>
+          <t>Mevlana’nın Mesnevisinden Seçmeler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>2.08</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789753816984</t>
+          <t>3990000015242</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Mesnevi’sinden Hikayeler 2</t>
+          <t>Radyasyon ve Aids</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>2.08</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789753816977</t>
+          <t>9789753816991</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Mesnevi’sinden Hikayeler 1</t>
+          <t>Mevlana’nın Mesnevi’sinden Hikayeler 3</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>2.08</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786053830207</t>
+          <t>9789753816984</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy ve Safahat’tan Seçmeler</t>
+          <t>Mevlana’nın Mesnevi’sinden Hikayeler 2</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>8.33</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786053833178</t>
+          <t>9789753816977</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Matematik Beyin Jimnastiği (İlköğretim 5. Sınıf)</t>
+          <t>Mevlana’nın Mesnevi’sinden Hikayeler 1</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>3.7</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786053833161</t>
+          <t>9786053830207</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Matematik Beyin Jimnastiği (İlköğretim 4. Sınıf)</t>
+          <t>Mehmet Akif Ersoy ve Safahat’tan Seçmeler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>3.7</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789753813952</t>
+          <t>9786053833178</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Matematik Beyin Jimnastiği (İlköğretim 3. Sınıf)</t>
+          <t>Matematik Beyin Jimnastiği (İlköğretim 5. Sınıf)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>3.44</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786053833000</t>
+          <t>9786053833161</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Matematik Beyin Jimnastiği (İlköğretim 2. Sınıf)</t>
+          <t>Matematik Beyin Jimnastiği (İlköğretim 4. Sınıf)</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786053832997</t>
+          <t>9789753813952</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Matematik Beyin Jimnastiği (İlköğretim 1. Sınıf)</t>
+          <t>Matematik Beyin Jimnastiği (İlköğretim 3. Sınıf)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>3.7</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789753818551</t>
+          <t>9786053833000</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Masal Çantası 20 Şekilli Masal Kitabı +2 CD</t>
+          <t>Matematik Beyin Jimnastiği (İlköğretim 2. Sınıf)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>60</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753813136</t>
+          <t>9786053832997</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Zaferi</t>
+          <t>Matematik Beyin Jimnastiği (İlköğretim 1. Sınıf)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>3.47</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789753818568</t>
+          <t>9789753818551</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>OKS Türkçe Soru Bankası</t>
+          <t>Masal Çantası 20 Şekilli Masal Kitabı +2 CD</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>13.43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789753813181</t>
+          <t>9789753813136</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ridaniye Zaferi</t>
+          <t>Malazgirt Zaferi</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>3.47</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>3990000056029</t>
+          <t>9789753818568</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>La Fonten Masalları (Ciltli)</t>
+          <t>OKS Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>20.37</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786053833192</t>
+          <t>9789753813181</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Resulullah Efendimiz Aleyhisselam</t>
+          <t>Ridaniye Zaferi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>50</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789753817004</t>
+          <t>3990000056029</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Mesnevi’sinden Hikayeler 4</t>
+          <t>La Fonten Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>2.08</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>3990000009375</t>
+          <t>9786053833192</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Tonton Masallar Dizisi - El Yazılı (8 Kitap Takım)</t>
+          <t>Resulullah Efendimiz Aleyhisselam</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>14.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9759753812399</t>
+          <t>9789753817004</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Baskını Cingöz Recai</t>
+          <t>Mevlana’nın Mesnevi’sinden Hikayeler 4</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>3.24</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753818537</t>
+          <t>3990000009375</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 4</t>
+          <t>Tonton Masallar Dizisi - El Yazılı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789753818735</t>
+          <t>9759753812399</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 3</t>
+          <t>Tiyatro Baskını Cingöz Recai</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>14.81</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789753818742</t>
+          <t>9789753818537</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 2</t>
+          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 4</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789753818728</t>
+          <t>9789753818735</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 1</t>
+          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 3</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789753818544</t>
+          <t>9789753818742</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Temalarla Türkçemi Geliştiriyorum İlk Öğretim 5</t>
+          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 2</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789753810166</t>
+          <t>9789753818728</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Küçük Serseri</t>
+          <t>Temalarla Türkçemi Geliştiriyorum İlköğretim 1</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>2.08</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789753810302</t>
+          <t>9789753818544</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Küçük İşportacı</t>
+          <t>Temalarla Türkçemi Geliştiriyorum İlk Öğretim 5</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>4.17</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789753812597</t>
+          <t>9789753810166</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hanım</t>
+          <t>Küçük Serseri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>4.17</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789753810807</t>
+          <t>9789753810302</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Küçük Erkek</t>
+          <t>Küçük İşportacı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>2.08</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789753810944</t>
+          <t>9789753812597</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bey</t>
+          <t>Küçük Hanım</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789753812351</t>
+          <t>9789753810807</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Küçük Alp’in Yıldızı</t>
+          <t>Küçük Erkek</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>6.02</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789753811187</t>
+          <t>9789753810944</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kuyulu Bahçe</t>
+          <t>Küçük Bey</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>2.08</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789753811651</t>
+          <t>9789753812351</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Matematik Sırları</t>
+          <t>Küçük Alp’in Yıldızı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>20</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789753811699</t>
+          <t>9789753811187</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Harika Mesajları</t>
+          <t>Kuyulu Bahçe</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>30</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753810463</t>
+          <t>9789753811651</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mucizeleri</t>
+          <t>Kur’an’ın Matematik Sırları</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753810982</t>
+          <t>9789753811699</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı</t>
+          <t>Kur’an’ın Harika Mesajları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>4.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753814812</t>
+          <t>9789753810463</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kuğu</t>
+          <t>Kur’an Mucizeleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>3.47</v>
+        <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789753810104</t>
+          <t>9789753810982</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Köyden Gelen Kız</t>
+          <t>Kuklacı</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753810364</t>
+          <t>9789753814812</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Köydeki Arkadaşım</t>
+          <t>Kuğu</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789753811231</t>
+          <t>9789753810104</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Mücadelem</t>
+          <t>Köyden Gelen Kız</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>35</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789753814553</t>
+          <t>9789753810364</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kurban İbadeti</t>
+          <t>Köydeki Arkadaşım</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>30</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753812559</t>
+          <t>9789753811231</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Köyde Unutulanlar</t>
+          <t>Kutsal Mücadelem</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>4.17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789753813150</t>
+          <t>9789753814553</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Kosova Zaferi</t>
+          <t>Kurban İbadeti</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>3.47</v>
+        <v>30</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789753816410</t>
+          <t>9789753812559</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Klasik Romanlar Serisi (20 Kitap Takım)</t>
+          <t>Köyde Unutulanlar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>69.44</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786056251931</t>
+          <t>9789753813150</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Kitab’ün Nisa</t>
+          <t>Kosova Zaferi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>11.11</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789753810098</t>
+          <t>9789753816410</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kız Evlat</t>
+          <t>Klasik Romanlar Serisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>4.17</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789753810401</t>
+          <t>9786056251931</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ev Kedisi</t>
+          <t>Kitab’ün Nisa</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>4.17</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789753814355</t>
+          <t>9789753810098</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kemalettin Tuğcu Klasikleri (50 Kitap)</t>
+          <t>Kız Evlat</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>850</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000008100</t>
+          <t>9789753810401</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Seti 6 Kitap Takım İngilizce</t>
+          <t>Kırk Ev Kedisi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>18.52</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000003808</t>
+          <t>9789753814355</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Padişahlar</t>
+          <t>Kemalettin Tuğcu Klasikleri (50 Kitap)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>2.08</v>
+        <v>850</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789753811484</t>
+          <t>3990000008100</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Kardeşi</t>
+          <t>Keloğlan Seti 6 Kitap Takım İngilizce</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>2.08</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789753811477</t>
+          <t>3990000003808</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Devler</t>
+          <t>Keloğlan ile Padişahlar</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>2.08</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789753811507</t>
+          <t>9789753811484</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Cüceler</t>
+          <t>Keloğlan ile Kardeşi</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>2.08</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786053834311</t>
+          <t>9789753811477</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Cambazlar ve Keloğlan ile Padişahlar - Bizim Masallarımız</t>
+          <t>Keloğlan ile Devler</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>2.5</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789753815741</t>
+          <t>9789753811507</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne’den Masallar (20 Kitap Takım)</t>
+          <t>Keloğlan ile Cüceler</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>55.56</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789753814843</t>
+          <t>9786053834311</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Ok</t>
+          <t>Keloğlan ile Cambazlar ve Keloğlan ile Padişahlar - Bizim Masallarımız</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>3.47</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789753810319</t>
+          <t>9789753815741</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Karakaçan</t>
+          <t>Kelile ve Dimne’den Masallar (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>4.17</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789753813204</t>
+          <t>9789753814843</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kanije Zaferi</t>
+          <t>Kaybolan Ok</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>3.47</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786053834953</t>
+          <t>9789753810319</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Mimarı Kulun Tavrı</t>
+          <t>Karakaçan</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>45</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9772147503027</t>
+          <t>9789753813204</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Ayıcık ile Okuyorum</t>
+          <t>Kanije Zaferi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>9.26</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789753813174</t>
+          <t>9786053834953</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Fethi</t>
+          <t>Kainatın Mimarı Kulun Tavrı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>3.47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786053836247</t>
+          <t>9772147503027</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rüya Muhafızları (3 Kitap Takım)</t>
+          <t>Kahverengi Ayıcık ile Okuyorum</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>16</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753811965</t>
+          <t>9789753813174</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Altın Yüzük Kullanımı</t>
+          <t>İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>30</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789753814447</t>
+          <t>9786053836247</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>İslam ve İlim Serisi (28 Kitap Takım)</t>
+          <t>İstanbul Rüya Muhafızları (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789753810470</t>
+          <t>9789753811965</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilinmezi</t>
+          <t>İslam’da Altın Yüzük Kullanımı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753811415</t>
+          <t>9789753814447</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>İmanla Gelen İlim</t>
+          <t>İslam ve İlim Serisi (28 Kitap Takım)</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>23</v>
+        <v>617</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753819268</t>
+          <t>9789753810470</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>İman Esasları</t>
+          <t>İnsan Bilinmezi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789753814799</t>
+          <t>9789753811415</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İkiz Kardeşlerin Hac Yolculuğu</t>
+          <t>İmanla Gelen İlim</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>3.47</v>
+        <v>23</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786053836827</t>
+          <t>9789753819268</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Hophop Masallar - El Yazılı (8 Kitap Takım)</t>
+          <t>İman Esasları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753814782</t>
+          <t>9789753814799</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Hasan Basri’nin Serüvenleri</t>
+          <t>İkiz Kardeşlerin Hac Yolculuğu</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>3.47</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789753814775</t>
+          <t>9786053836827</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hamamcı ile Boyacı</t>
+          <t>Hophop Masallar - El Yazılı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>3.47</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789753812573</t>
+          <t>9789753814782</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Güllü Bahçe</t>
+          <t>Hasan Basri’nin Serüvenleri</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789753812528</t>
+          <t>9789753814775</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Göztepe Soygunu</t>
+          <t>Hamamcı ile Boyacı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>3.24</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789753810203</t>
+          <t>9789753812573</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Evrendeki Mucize</t>
+          <t>Güllü Bahçe</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>23</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9799753818413</t>
+          <t>9789753812528</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Maceraları (6 Kitap Takım)</t>
+          <t>Göztepe Soygunu</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>55</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789753813396</t>
+          <t>9789753810203</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna</t>
+          <t>Evrendeki Mucize</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789753810111</t>
+          <t>9799753818413</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Eskicinin Köpeği</t>
+          <t>Evliya Çelebi’nin Maceraları (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>4.17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789753810357</t>
+          <t>9789753813396</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>El Kapısı</t>
+          <t>Esma-ül Hüsna</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>4.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789753814720</t>
+          <t>9789753810111</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Fırıldak Delile</t>
+          <t>Eskicinin Köpeği</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>3.47</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789753814409</t>
+          <t>9789753810357</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları Dizisi (20 Kitap Takım)</t>
+          <t>El Kapısı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>55</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789753812207</t>
+          <t>9789753814720</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri (20 Kitap Takım)</t>
+          <t>Fırıldak Delile</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>46.3</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789753810791</t>
+          <t>9789753814409</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Doğduğum Ev</t>
+          <t>Dünya Masalları Dizisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>4.17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789753814805</t>
+          <t>9789753812207</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Dipsiz Hazine</t>
+          <t>Dünya Klasikleri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>3.47</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789753810951</t>
+          <t>9789753810791</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dilenci Baba</t>
+          <t>Doğduğum Ev</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>2.08</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789753816960</t>
+          <t>9789753814805</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri 2</t>
+          <t>Dipsiz Hazine</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1.85</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789753817608</t>
+          <t>9789753810951</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Dilenci Baba</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>4.63</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789753810173</t>
+          <t>9789753816960</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Fatihanın Kırk Yorumu</t>
+          <t>Dede Korkut Hikayeleri 2</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>23</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789753811217</t>
+          <t>9789753817608</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Damla Deyimler Sözlüğü</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>6.71</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789753810388</t>
+          <t>9789753810173</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Arkadaşım</t>
+          <t>Fatihanın Kırk Yorumu</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>4.17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789753810371</t>
+          <t>9789753811217</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Çocuk İhtiyar</t>
+          <t>Damla Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>4.17</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789753812368</t>
+          <t>9789753810388</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Cesur Çocuklar</t>
+          <t>Çocukluk Arkadaşım</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>27</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753810296</t>
+          <t>9789753810371</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Can Yoldaşları</t>
+          <t>Çocuk İhtiyar</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9759783816816</t>
+          <t>9789753812368</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 5</t>
+          <t>Cesur Çocuklar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>27.78</v>
+        <v>27</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789753816465</t>
+          <t>9789753810296</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 4</t>
+          <t>Can Yoldaşları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>27.78</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789753810821</t>
+          <t>9759783816816</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Büyüklerin Günahı</t>
+          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 5</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>4.17</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789753810142</t>
+          <t>9789753816465</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bu Çocuk Kimin?</t>
+          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 4</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>2.08</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789753812344</t>
+          <t>9789753810821</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş</t>
+          <t>Büyüklerin Günahı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>35</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753810975</t>
+          <t>9789753810142</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Kızcağız</t>
+          <t>Bu Çocuk Kimin?</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>4.17</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789753810784</t>
+          <t>9789753812344</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bir Dağ Masalı</t>
+          <t>Bir Varmış Bir Yokmuş</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>4.17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789753814904</t>
+          <t>9789753810975</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları Serisi (20 kitap)</t>
+          <t>Bir Garip Kızcağız</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>69.44</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753816809</t>
+          <t>9789753810784</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 3</t>
+          <t>Bir Dağ Masalı</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>24.07</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789753812542</t>
+          <t>9789753814904</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Benim Annem</t>
+          <t>Binbir Gece Masalları Serisi (20 kitap)</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>4.17</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789753814768</t>
+          <t>9789753816809</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ballı Baklava</t>
+          <t>Damla Tüm Dersler Etkinlikleri Kaynak Kitap 3</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>3.47</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753812566</t>
+          <t>9789753812542</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Balıkçının Kızı</t>
+          <t>Benim Annem</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789753813211</t>
+          <t>9789753814768</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Bağdat’ın Fethi</t>
+          <t>Ballı Baklava</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>3.47</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789753810937</t>
+          <t>9789753812566</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Babasızlar</t>
+          <t>Balıkçının Kızı</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789753810968</t>
+          <t>9789753813211</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Bağdat’ın Fethi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789753810432</t>
+          <t>9789753810937</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Baba Evi</t>
+          <t>Babasızlar</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789753811668</t>
+          <t>9789753810968</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Ayet-el Kürsî Yorumu</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>16</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789753814393</t>
+          <t>9789753810432</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Aydede Dizisi (20 Kitap Takım)</t>
+          <t>Baba Evi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>46.3</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789753812788</t>
+          <t>9789753811668</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü</t>
+          <t>Ayet-el Kürsî Yorumu</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789753810029</t>
+          <t>9789753814393</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Annelerin Çilesi</t>
+          <t>Aydede Dizisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>4.17</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789753810180</t>
+          <t>9789753812788</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mucizesi</t>
+          <t>Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789753810395</t>
+          <t>9789753810029</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Ana Kucağı</t>
+          <t>Annelerin Çilesi</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789753811712</t>
+          <t>9789753810180</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Amme Cüzü Yorumu</t>
+          <t>Anadolu Mucizesi</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789753814867</t>
+          <t>9789753810395</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Ali Baba ve Kırk Haramiler</t>
+          <t>Ana Kucağı</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>1.85</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789753814850</t>
+          <t>9789753811712</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası</t>
+          <t>Amme Cüzü Yorumu</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>2.08</v>
+        <v>27</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789753811392</t>
+          <t>9789753814867</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz Kitabı (Rusça) - (Hama3)</t>
+          <t>Ali Baba ve Kırk Haramiler</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>65</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789753818353</t>
+          <t>9789753814850</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz Kitabı (İspanyolca)</t>
+          <t>Alaaddin’in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>65</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789753811378</t>
+          <t>9789753811392</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz Kitabı (İngilizce)</t>
+          <t>Abdest Gusül Namaz Kitabı (Rusça) - (Hama3)</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789753811385</t>
+          <t>9789753818353</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz Kitabı (Almanca)</t>
+          <t>Abdest Gusül Namaz Kitabı (İspanyolca)</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789753810715</t>
+          <t>9789753811378</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz</t>
+          <t>Abdest Gusül Namaz Kitabı (İngilizce)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>3996051741901</t>
+          <t>9789753811385</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale (8 Kitap Takım)</t>
+          <t>Abdest Gusül Namaz Kitabı (Almanca)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>232</v>
+        <v>75</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789753811859</t>
+          <t>9789753810715</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kırım’dan Londra’ya Cengiz Dağcı</t>
+          <t>Abdest Gusül Namaz</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786051747965</t>
+          <t>3996051741901</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Robotik'in Tatil Günlüğü 2</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>60</v>
+        <v>232</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786051748009</t>
+          <t>9789753811859</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Robotik'in Tatil Günlüğü 1</t>
+          <t>Kırım’dan Londra’ya Cengiz Dağcı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786051747972</t>
+          <t>9786051747965</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Robotik'in Tatil Günlüğü 3</t>
+          <t>Gün Gün Robotik'in Tatil Günlüğü 2</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786051748016</t>
+          <t>9786051748009</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Robotik'in Tatil Günlüğü 4</t>
+          <t>Gün Gün Robotik'in Tatil Günlüğü 1</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786053833376</t>
+          <t>9786051747972</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Ziyaretçi - Gizli Dedektiflik Bürosu</t>
+          <t>Gün Gün Robotik'in Tatil Günlüğü 3</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>7.4</v>
+        <v>60</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>8697911214972</t>
+          <t>9786051748016</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Dik Temel Harflerle Kılavuz Çizgili Yazı Defteri (Küçük Boy)</t>
+          <t>Gün Gün Robotik'in Tatil Günlüğü 4</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>3.7</v>
+        <v>60</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>3990000065736</t>
+          <t>9786053833376</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Ülkesinde (10 Kitap Takım)</t>
+          <t>Gizemli Ziyaretçi - Gizli Dedektiflik Bürosu</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>50</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789753814058</t>
+          <t>8697911214972</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kurt ve Kuzular - Dünya Masalları</t>
+          <t>Dik Temel Harflerle Kılavuz Çizgili Yazı Defteri (Küçük Boy)</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>2.31</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789753813921</t>
+          <t>3990000065736</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Tavşan ile Kaplumbağa - Dünya Masalları</t>
+          <t>Evvel Zaman İçinde Masal Ülkesinde (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>2.31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789753814065</t>
+          <t>9789753814058</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Oz - Dünya Masalları</t>
+          <t>Kurt ve Kuzular - Dünya Masalları</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789753814041</t>
+          <t>9789753813921</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Bambi - Dünya Masalları</t>
+          <t>Tavşan ile Kaplumbağa - Dünya Masalları</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789753814034</t>
+          <t>9789753814065</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan - Dünya Masalları</t>
+          <t>Sihirbaz Oz - Dünya Masalları</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789753814010</t>
+          <t>9789753814041</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Dünya Masalları</t>
+          <t>Bambi - Dünya Masalları</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789753813945</t>
+          <t>9789753814034</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Parmak Çocuk - Dünya Masalları</t>
+          <t>Peter Pan - Dünya Masalları</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>3990000030784</t>
+          <t>9789753814010</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kibritçi Kız</t>
+          <t>Heidi - Dünya Masalları</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789753813907</t>
+          <t>9789753813945</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı - Dünya Masalları</t>
+          <t>Parmak Çocuk - Dünya Masalları</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789753814003</t>
+          <t>3990000030784</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Asker - Dünya Masalları</t>
+          <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789753818759</t>
+          <t>9789753813907</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Güliver'in Gezileri</t>
+          <t>Fareli Köyün Kavalcısı - Dünya Masalları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>6.02</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789753817189</t>
+          <t>9789753814003</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Kurşun Asker - Dünya Masalları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>8.5</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786053833581</t>
+          <t>9789753818759</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Kurt - Masallarla Değerlerimiz</t>
+          <t>Güliver'in Gezileri</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>1</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786051746883</t>
+          <t>9789753817189</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Robotik'in Yaz Tatil Seti 1</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>85</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786053839002</t>
+          <t>9786053833581</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Fen Bilimleri (6 Kitap Takım)</t>
+          <t>Hırsız Kurt - Masallarla Değerlerimiz</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789753817172</t>
+          <t>9786051746883</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Gülliver'in Gezileri</t>
+          <t>Robotik'in Yaz Tatil Seti 1</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789753817318</t>
+          <t>9786053839002</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Yeni Başlayanlar İçin Fen Bilimleri (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>3990000030786</t>
+          <t>9789753817172</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Sütçü Kız - Dünya Masalları</t>
+          <t>Gülliver'in Gezileri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>2.31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789753813938</t>
+          <t>9789753817318</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Bülbül - Dünya Masalları</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>2.31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786051741376</t>
+          <t>3990000030786</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Canlılar Dünyası - Yetişkinler İçin Boyama</t>
+          <t>Sütçü Kız - Dünya Masalları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>18</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789753814027</t>
+          <t>9789753813938</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Sinbad - Dünya Masalları</t>
+          <t>Bülbül - Dünya Masalları</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789753814072</t>
+          <t>9786051741376</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Dört Kardeşler - Dünya Masalları</t>
+          <t>Canlılar Dünyası - Yetişkinler İçin Boyama</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>2.31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>3990000030785</t>
+          <t>9789753814027</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Bağdat Hırsızı - Dünya Masalları</t>
+          <t>Sinbad - Dünya Masalları</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789753813983</t>
+          <t>9789753814072</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Ali Baba ve Kırk Haramiler - Dünya Masalları</t>
+          <t>Dört Kardeşler - Dünya Masalları</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>2.31</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789753815185</t>
+          <t>3990000030785</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebinin Maceraları - Karadeniz'de Fırtına</t>
+          <t>Bağdat Hırsızı - Dünya Masalları</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>2.78</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789753812641</t>
+          <t>9789753813983</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>30 Dakikada Doğru İzlenim Bırakma</t>
+          <t>Ali Baba ve Kırk Haramiler - Dünya Masalları</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>3.24</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786051745633</t>
+          <t>9789753815185</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Robot Okulu Seti (10 Kitap Takım)</t>
+          <t>Evliya Çelebinin Maceraları - Karadeniz'de Fırtına</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>350</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786051744049</t>
+          <t>9789753812641</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Marsi Garsi ile Kozmokuçu 2</t>
+          <t>30 Dakikada Doğru İzlenim Bırakma</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>125</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786053838876</t>
+          <t>9786051745633</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Macera Yaz (6 Kitap Set)</t>
+          <t>Robot Okulu Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786051741154</t>
+          <t>9786051744049</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale'nin Ölümsüz Kahramanları (10 Kitap Set)</t>
+          <t>Marsi Garsi ile Kozmokuçu 2</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786051742656</t>
+          <t>9786053838876</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Canım Rehberim Peygamberim Dizisi (10 Kitap Takım)</t>
+          <t>Bana Bir Macera Yaz (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786051740096</t>
+          <t>9786051741154</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşifler Dizisi (5 Kitap Takım)</t>
+          <t>Çanakkale'nin Ölümsüz Kahramanları (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786051741888</t>
+          <t>9786051742656</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Dondurmacısı - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 3</t>
+          <t>Canım Rehberim Peygamberim Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>90</v>
+        <v>550</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786051741895</t>
+          <t>9786051740096</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 4</t>
+          <t>Küçük Kaşifler Dizisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786051741871</t>
+          <t>9786051741888</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Yahya Çavuş - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 2</t>
+          <t>İstanbul Dondurmacısı - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 3</t>
         </is>
       </c>
       <c r="C408" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786051741864</t>
+          <t>9786051741895</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Geçilmez - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 1</t>
+          <t>Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 4</t>
         </is>
       </c>
       <c r="C409" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789753812979</t>
+          <t>9786051741871</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bulmacalı Boyama (Süper Boyama Serisi - 3)</t>
+          <t>Yahya Çavuş - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 2</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>4.63</v>
+        <v>90</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789753812986</t>
+          <t>9786051741864</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Boyama (Süper Boyama Serisi - 2)</t>
+          <t>Çanakkale Geçilmez - Mehmetçiğin Kanının Bayraklaştığı Yer Çanakkale 1</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>4.63</v>
+        <v>90</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786051742960</t>
+          <t>9789753812979</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Marsi Garsi ile Kozmokuçu 1</t>
+          <t>Bulmacalı Boyama (Süper Boyama Serisi - 3)</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>125</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>3990000030222</t>
+          <t>9789753812986</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Zaferleri - Çanakkale Geçilmez</t>
+          <t>Eğlenceli Boyama (Süper Boyama Serisi - 2)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>3.47</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789753815406</t>
+          <t>9786051742960</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>La Fonten Masalları - Altın Yumurtlayan Tavuk</t>
+          <t>Marsi Garsi ile Kozmokuçu 1</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>2.55</v>
+        <v>125</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789753813006</t>
+          <t>3990000030222</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Dev Boyama</t>
+          <t>Büyük Türk Zaferleri - Çanakkale Geçilmez</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789753810197</t>
+          <t>9789753815406</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Gönüllerde Sema</t>
+          <t>La Fonten Masalları - Altın Yumurtlayan Tavuk</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>16</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789753815161</t>
+          <t>9789753813006</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğu ve Rüyası</t>
+          <t>Dev Boyama</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>2.78</v>
+        <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789753815277</t>
+          <t>9789753810197</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Buz Tutan Denizde</t>
+          <t>Gönüllerde Sema</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>2.78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789753815338</t>
+          <t>9789753815161</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale'nin Peşinde</t>
+          <t>Çocukluğu ve Rüyası</t>
         </is>
       </c>
       <c r="C419" s="1">
         <v>2.78</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786051740072</t>
+          <t>9789753815277</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Küçük Korsanlar</t>
+          <t>Buz Tutan Denizde</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>45</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786053839293</t>
+          <t>9789753815338</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>3D Vahşi Hayvanlar</t>
+          <t>Siyah Lale'nin Peşinde</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>10</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786053839286</t>
+          <t>9786051740072</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>3D Böcekler</t>
+          <t>Küçük Korsanlar</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786051743417</t>
+          <t>9786053839293</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne'den Masallar Gelincik Serisi Seti (10 Kitap Takım)</t>
+          <t>3D Vahşi Hayvanlar</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786053837312</t>
+          <t>9786053839286</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Dedemin Zaman Makinesi İstanbul'da (10 Kitap Takım)</t>
+          <t>3D Böcekler</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>275</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786051744186</t>
+          <t>9786051743417</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>3D Deniz Canlıları</t>
+          <t>Kelile ve Dimne'den Masallar Gelincik Serisi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789753816243</t>
+          <t>9786053837312</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Seyahat</t>
+          <t>Çılgın Dedemin Zaman Makinesi İstanbul'da (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>11.57</v>
+        <v>275</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789753813327</t>
+          <t>9786051744186</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Seçme Çocuk Fıkraları</t>
+          <t>3D Deniz Canlıları</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789753813990</t>
+          <t>9789753816243</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası - Dünya Masalları</t>
+          <t>Dünya’nın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>2.31</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789753819046</t>
+          <t>9789753813327</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Üç Ayı (Ciltli)</t>
+          <t>Seçme Çocuk Fıkraları</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>6.94</v>
+        <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789753819022</t>
+          <t>9789753813990</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Şehirli Fare ile Köylü Fare (Ciltli)</t>
+          <t>Alaaddin’in Sihirli Lambası - Dünya Masalları</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>6.94</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789753819039</t>
+          <t>9789753819046</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Sütçü Kız (Ciltli)</t>
+          <t>Üç Ayı (Ciltli)</t>
         </is>
       </c>
       <c r="C431" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789753819060</t>
+          <t>9789753819022</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Bezelye</t>
+          <t>Şehirli Fare ile Köylü Fare (Ciltli)</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789753819008</t>
+          <t>9789753819039</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler (Ciltli)</t>
+          <t>Sütçü Kız (Ciltli)</t>
         </is>
       </c>
       <c r="C433" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789753819077</t>
+          <t>9789753819060</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Üç Cücesi (Ciltli)</t>
+          <t>Prenses ve Bezelye</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789753819091</t>
+          <t>9789753819008</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Midas Kralı (Ciltli)</t>
+          <t>Pamuk Prenses ve Yedi Cüceler (Ciltli)</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786053833666</t>
+          <t>9789753819077</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Değerlerimiz (20 Kitap Takım)</t>
+          <t>Ormanın Üç Cücesi (Ciltli)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>20</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789753819152</t>
+          <t>9789753819091</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Masal Alemi Seti 16 Kitap Takım (Ciltli)</t>
+          <t>Midas Kralı (Ciltli)</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>111</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789753819114</t>
+          <t>9786053833666</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi (Ciltli)</t>
+          <t>Masallarla Değerlerimiz (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>6.94</v>
+        <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786053834120</t>
+          <t>9789753819152</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Resimli Hayvanlar Atlası / Resimli Dünya Atlası (Ciltli)</t>
+          <t>Masal Alemi Seti 16 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>130</v>
+        <v>111</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786053833208</t>
+          <t>9789753819114</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Çıtı Pıtı Masallar (Ciltli)</t>
+          <t>Külkedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>65</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789753819893</t>
+          <t>9786053834120</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Masal Yağmuru</t>
+          <t>Resimli Hayvanlar Atlası / Resimli Dünya Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>11.02</v>
+        <v>230</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786053830290</t>
+          <t>9786053833208</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Masal Saati</t>
+          <t>Çıtı Pıtı Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>11.02</v>
+        <v>65</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>8697911209787</t>
+          <t>9789753819893</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat (Ciltli)</t>
+          <t>Masal Yağmuru</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>80</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786053833673</t>
+          <t>9786053830290</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Bıcır Bıcır Masallar (Ciltli)</t>
+          <t>Masal Saati</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>55</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789753811224</t>
+          <t>8697911209787</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Şairler Yazarlar</t>
+          <t>Karagöz ile Hacivat (Ciltli)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786053830122</t>
+          <t>9786053833673</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Havaalanı Maketi</t>
+          <t>Bıcır Bıcır Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789753810913</t>
+          <t>9789753811224</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Eş ve Zıt Anlamlı Kelimeler Sözlüğü</t>
+          <t>Şairler Yazarlar</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786053834960</t>
+          <t>9786053830122</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuz Atlası</t>
+          <t>Havaalanı Maketi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789753815857</t>
+          <t>9789753810913</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Tutiname’den Masallar (10 Kitap Takım)</t>
+          <t>Eş ve Zıt Anlamlı Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>275</v>
+        <v>23</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789753819343</t>
+          <t>9786053834960</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Talip Arışahin Dizisi (5 Kitap Takım)</t>
+          <t>Vücudumuz Atlası</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>85</v>
+        <v>230</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789753818674</t>
+          <t>9789753815857</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Dizisi (10 kitap)</t>
+          <t>Tutiname’den Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>120</v>
+        <v>275</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789753817899</t>
+          <t>9789753819343</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar - El Yazılı ve Düz Yazılı (10 Kitap Takım)</t>
+          <t>Talip Arışahin Dizisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>22.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786053830023</t>
+          <t>9789753818674</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Safahat’tan Hikayeler</t>
+          <t>Sevimli Hayvanlar Dizisi (10 kitap)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789753814119</t>
+          <t>9789753817899</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tabirleri Ansiklopedisi</t>
+          <t>Sevimli Hayvanlar - El Yazılı ve Düz Yazılı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>80</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786053834113</t>
+          <t>9786053830023</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Resimli Hayvanlar Atlası</t>
+          <t>Safahat’tan Hikayeler</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789753818186</t>
+          <t>9789753814119</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri (10 Kitap Takım)</t>
+          <t>Rüya Tabirleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786051748221</t>
+          <t>9786053834113</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Çocuk Arkadaşları (10 Kitap Takım)</t>
+          <t>Resimli Hayvanlar Atlası</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786053830467</t>
+          <t>9789753818186</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Pembe Masallar (8 Kitap Takım)</t>
+          <t>Piri Reis’in Serüvenleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>72</v>
+        <v>280</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786053835073</t>
+          <t>9786051748221</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Dizisi (3 Kitap Takım)</t>
+          <t>Peygamberimizin Çocuk Arkadaşları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>66</v>
+        <v>200</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>8697911200623</t>
+          <t>9786053830467</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati - 3 (50 Kitap Takım)</t>
+          <t>Pembe Masallar (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>480</v>
+        <v>72</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>8697911200555</t>
+          <t>9786053835073</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati - 2 (50 Kitap Takım)</t>
+          <t>Ömer Seyfettin Dizisi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>425</v>
+        <v>66</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789753814294</t>
+          <t>8697911200623</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Seti (6 Kitap Takım)</t>
+          <t>Okuma Saati - 3 (50 Kitap Takım)</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>72</v>
+        <v>480</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789753816694</t>
+          <t>8697911200555</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Seçme Hikayeler (10 Kitap Takım)</t>
+          <t>Okuma Saati - 2 (50 Kitap Takım)</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789753815505</t>
+          <t>9789753814294</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>La Fonten Masalları Seti (10 Kitap Takım)</t>
+          <t>Nasrettin Hoca Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>160</v>
+        <v>72</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>8697911200630</t>
+          <t>9789753816694</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati - 5 (40 Kitap Takım)</t>
+          <t>Mevlana’dan Seçme Hikayeler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>505</v>
+        <v>275</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>8697911200883</t>
+          <t>9789753815505</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati - 4 (40 Kitap Takım)</t>
+          <t>La Fonten Masalları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789753819404</t>
+          <t>8697911200630</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Dizisi (5 Kitap Takım)</t>
+          <t>Okuma Saati - 5 (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>100</v>
+        <v>505</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789753814287</t>
+          <t>8697911200883</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Serisi (6 Kitap Takım)</t>
+          <t>Okuma Saati - 4 (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>72</v>
+        <v>450</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786053831600</t>
+          <t>9789753819404</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Karakter Geliştiren Masallar (18 Kitap)</t>
+          <t>Kerem ile Aslı Dizisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789753814317</t>
+          <t>9789753814287</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat (6 Kitap Takım)</t>
+          <t>Keloğlan Serisi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786053834892</t>
+          <t>9786053831600</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kazan Biz Kepçe (5 Kitap Takım)</t>
+          <t>Karakter Geliştiren Masallar (18 Kitap)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786053830955</t>
+          <t>9789753814317</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>İbretlik Hayvan Hikayeleri (5 Kitap Takım)</t>
+          <t>Karagöz ile Hacivat (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>140</v>
+        <v>72</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786053830771</t>
+          <t>9786053834892</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Kur’an Elifbası</t>
+          <t>İstanbul Kazan Biz Kepçe (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789753815994</t>
+          <t>9786053830955</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayeleri Dizisi Seti (10 Kitap Takım)</t>
+          <t>İbretlik Hayvan Hikayeleri (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786053830887</t>
+          <t>9786053830771</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Görgü ve Nezaket Kuralları (3 Kitap Takım)</t>
+          <t>Hikayelerle Kur’an Elifbası</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789753815369</t>
+          <t>9789753815994</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Maceraları (20 Kitap Takım)</t>
+          <t>Halk Hikayeleri Dizisi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>83</v>
+        <v>350</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786053833789</t>
+          <t>9786053830887</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Deyimlerimiz</t>
+          <t>Görgü ve Nezaket Kuralları (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>20</v>
+        <v>125</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789753814386</t>
+          <t>9789753815369</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Eğlenerek Öğreniyorum Serisi (5 Kitap Takım)</t>
+          <t>Evliya Çelebi’nin Maceraları (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>110</v>
+        <v>83</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786053830979</t>
+          <t>9786053833789</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Dünya Serüvenleri (10 Kitap Takım)</t>
+          <t>Hikayelerle Deyimlerimiz</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789753814430</t>
+          <t>9789753814386</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum (5 Kitap Takım)</t>
+          <t>Eğlenerek Öğreniyorum Serisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>450</v>
+        <v>110</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>8697911200616</t>
+          <t>9786053830979</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Kültürü Kitaplığı (50 Kitap Takım)</t>
+          <t>Dünya Serüvenleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>1040</v>
+        <v>160</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786053831730</t>
+          <t>9789753814430</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri (10 Kitap Takım)</t>
+          <t>Dinimi Öğreniyorum (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789753814263</t>
+          <t>8697911200616</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Destanları (10 Kitap Takım)</t>
+          <t>Büyük Türk Kültürü Kitaplığı (50 Kitap Takım)</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>200</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789753814959</t>
+          <t>9786053831730</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Bonbon Masallar - El Yazılı ve Düz Yazılı (8 Kitap Takım)</t>
+          <t>Büyük Türk Efsaneleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>50</v>
+        <v>260</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786053834977</t>
+          <t>9789753814263</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kültür Ansiklopedisi</t>
+          <t>Büyük Türk Destanları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786053833840</t>
+          <t>9789753814959</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Elçileri - 3 (8 Kitap Takım)</t>
+          <t>Bonbon Masallar - El Yazılı ve Düz Yazılı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786053832270</t>
+          <t>9786053834977</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Elçileri - 2 (8 Kitap Takım)</t>
+          <t>Bilim Kültür Ansiklopedisi</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789753814256</t>
+          <t>9786053833840</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>ABC Dizisi Seti 12 Kitap Takım</t>
+          <t>Allah’ın Elçileri - 3 (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789753812290</t>
+          <t>9786053832270</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Asker</t>
+          <t>Allah’ın Elçileri - 2 (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>2.31</v>
+        <v>200</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786051744308</t>
+          <t>9789753814256</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Kontrol Bende! Seti (10 Kitap Takım)</t>
+          <t>ABC Dizisi Seti 12 Kitap Takım</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>320</v>
+        <v>30</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786051741482</t>
+          <t>9789753812290</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızılderili Günışığı</t>
+          <t>Kurşun Asker</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>45</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786051741468</t>
+          <t>9786051744308</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mısırlı Taita</t>
+          <t>Kontrol Bende! Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>45</v>
+        <v>320</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786051741437</t>
+          <t>9786051741482</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Küçük Çinli Daju</t>
+          <t>Küçük Kızılderili Günışığı</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786051741451</t>
+          <t>9786051741468</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Küçük Romalı Lavinia</t>
+          <t>Küçük Mısırlı Taita</t>
         </is>
       </c>
       <c r="C494" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786051741444</t>
+          <t>9786051741437</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Küçük Vikingli Eric</t>
+          <t>Küçük Çinli Daju</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786051740065</t>
+          <t>9786051741451</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Küçük İtfaiyeciler</t>
+          <t>Küçük Romalı Lavinia</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786051740058</t>
+          <t>9786051741444</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Küçük Astronotlar</t>
+          <t>Küçük Vikingli Eric</t>
         </is>
       </c>
       <c r="C497" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786051740089</t>
+          <t>9786051740065</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Küçük Pilotlar</t>
+          <t>Küçük İtfaiyeciler</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786053834885</t>
+          <t>9786051740058</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Bulmacalarla Kelime Hazinem</t>
+          <t>Küçük Astronotlar</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786053830580</t>
+          <t>9786051740089</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Hz. Adem - Allah'ın Elçileri Serisi 1</t>
+          <t>Küçük Pilotlar</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>4.17</v>
+        <v>45</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786053830658</t>
+          <t>9786053834885</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsmail - Allah'ın Elçileri Serisi 8</t>
+          <t>Bulmacalarla Kelime Hazinem</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>4.17</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786053832188</t>
+          <t>9786053830580</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Hz. İshak - Allah'ın Elçileri Serisi 9</t>
+          <t>Hz. Adem - Allah'ın Elçileri Serisi 1</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786053832003</t>
+          <t>9786053830658</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi İle Yenilenebilir Enerji</t>
+          <t>Hz. İsmail - Allah'ın Elçileri Serisi 8</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>4.63</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786053832201</t>
+          <t>9786053832188</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sıkıntılar İçinde - Allah'ın Elçileri Hz. Yusuf 11</t>
+          <t>Hz. İshak - Allah'ın Elçileri Serisi 9</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786053832218</t>
+          <t>9786053832003</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Mısır Azizi - Allah'ın Elçileri Hz. Yusuf 12</t>
+          <t>Yeşil Dahi İle Yenilenebilir Enerji</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>4.17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786053831983</t>
+          <t>9786053832201</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi İle Mikroplar</t>
+          <t>Sıkıntılar İçinde - Allah'ın Elçileri Hz. Yusuf 11</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>4.63</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786053832225</t>
+          <t>9786053832218</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Hz. Şuayb - Allah'ın Elçileri Serisi 13</t>
+          <t>Mısır Azizi - Allah'ın Elçileri Hz. Yusuf 12</t>
         </is>
       </c>
       <c r="C507" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786053832232</t>
+          <t>9786053831983</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Doğumu ve Sarayda Büyümesi - Allah'ın Elçileri Serisi Hz. Musa ve Harun 14</t>
+          <t>Yeşil Dahi İle Mikroplar</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>4.17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786053832010</t>
+          <t>9786053832225</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi İle Hava Kirliliği</t>
+          <t>Hz. Şuayb - Allah'ın Elçileri Serisi 13</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>4.63</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786053831969</t>
+          <t>9786053832232</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi İle Geri Dönüşüm</t>
+          <t>Doğumu ve Sarayda Büyümesi - Allah'ın Elçileri Serisi Hz. Musa ve Harun 14</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>4.63</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786053831990</t>
+          <t>9786053832010</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi İle Ekosistem</t>
+          <t>Yeşil Dahi İle Hava Kirliliği</t>
         </is>
       </c>
       <c r="C511" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786053832195</t>
+          <t>9786053831969</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yakup - Allah'ın Elçileri Serisi 10</t>
+          <t>Yeşil Dahi İle Geri Dönüşüm</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>4.17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786053830832</t>
+          <t>9786053831990</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitabları: Uzay (Muhteşem Kainat)</t>
+          <t>Yeşil Dahi İle Ekosistem</t>
         </is>
       </c>
       <c r="C513" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786053830818</t>
+          <t>9786053832195</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitabları: Toprak (Yeryüzünün Hazinesi)</t>
+          <t>Hz. Yakup - Allah'ın Elçileri Serisi 10</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>4.63</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786053830801</t>
+          <t>9786053830832</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitabları: Su (Hayat Veren Şırıltı)</t>
+          <t>Çevreci Bilim Kitabları: Uzay (Muhteşem Kainat)</t>
         </is>
       </c>
       <c r="C515" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786053830825</t>
+          <t>9786053830818</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitabları: Rüzgar (Yerinde Duramayan Hava!)</t>
+          <t>Çevreci Bilim Kitabları: Toprak (Yeryüzünün Hazinesi)</t>
         </is>
       </c>
       <c r="C516" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786053830795</t>
+          <t>9786053830801</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitabları: Güneş (Muhteşem Ateş Topu)</t>
+          <t>Çevreci Bilim Kitabları: Su (Hayat Veren Şırıltı)</t>
         </is>
       </c>
       <c r="C517" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786053830788</t>
+          <t>9786053830825</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitapları: Dünya (Mavi Mucize!)</t>
+          <t>Çevreci Bilim Kitabları: Rüzgar (Yerinde Duramayan Hava!)</t>
         </is>
       </c>
       <c r="C518" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789753810920</t>
+          <t>9786053830795</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Süt Kardeşler</t>
+          <t>Çevreci Bilim Kitabları: Güneş (Muhteşem Ateş Topu)</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>4.17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789753813143</t>
+          <t>9786053830788</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu'dan Osmanlı'ya</t>
+          <t>Çevreci Bilim Kitapları: Dünya (Mavi Mucize!)</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>3.47</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789753819350</t>
+          <t>9789753810920</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı: Yarım Elmadan Doğan Sevgi</t>
+          <t>Süt Kardeşler</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>3.7</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786053830610</t>
+          <t>9789753813143</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hud - Allah'ın Elçileri Serisi 4</t>
+          <t>Selçuklu'dan Osmanlı'ya</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789753819398</t>
+          <t>9789753819350</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı: Vuslat</t>
+          <t>Kerem ile Aslı: Yarım Elmadan Doğan Sevgi</t>
         </is>
       </c>
       <c r="C523" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789753819374</t>
+          <t>9786053830610</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı: Kafkas Yollarında</t>
+          <t>Hz. Hud - Allah'ın Elçileri Serisi 4</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>3.7</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789753819367</t>
+          <t>9789753819398</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı: Firar Peşinde</t>
+          <t>Kerem ile Aslı: Vuslat</t>
         </is>
       </c>
       <c r="C525" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789753819381</t>
+          <t>9789753819374</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı: Ceylan</t>
+          <t>Kerem ile Aslı: Kafkas Yollarında</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789753819688</t>
+          <t>9789753819367</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Serisi: Pehlivan ve Çırağı</t>
+          <t>Kerem ile Aslı: Firar Peşinde</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>4.17</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789753819671</t>
+          <t>9789753819381</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Serisi: Gurbet</t>
+          <t>Kerem ile Aslı: Ceylan</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>4.17</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789753819664</t>
+          <t>9789753819688</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Serisi: Gemiden Korkan Adam</t>
+          <t>Gülistan Serisi: Pehlivan ve Çırağı</t>
         </is>
       </c>
       <c r="C529" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786051740034</t>
+          <t>9789753819671</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Akıllı Afacanlar Yaz Tatil Kitabı</t>
+          <t>Gülistan Serisi: Gurbet</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>14.81</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786053830603</t>
+          <t>9789753819664</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Hz. Nuh - Allah'ın Elçileri Serisi 3</t>
+          <t>Gülistan Serisi: Gemiden Korkan Adam</t>
         </is>
       </c>
       <c r="C531" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786051740027</t>
+          <t>9786051740034</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Akıllı Afacanlar Yaz Tatil Kitabı</t>
+          <t>4. Sınıf Akıllı Afacanlar Yaz Tatil Kitabı</t>
         </is>
       </c>
       <c r="C532" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789753813365</t>
+          <t>9786053830603</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Seçme Çocuk Oyunları</t>
+          <t>Hz. Nuh - Allah'ın Elçileri Serisi 3</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>8.33</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786053832379</t>
+          <t>9786051740027</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Zeyd İbni Sabit</t>
+          <t>3. Sınıf Akıllı Afacanlar Yaz Tatil Kitabı</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>3.24</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786053832294</t>
+          <t>9789753813365</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Zeyd Bin Harise</t>
+          <t>Seçme Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>3.24</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786053832331</t>
+          <t>9786053832379</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Usame Bin Zeyd</t>
+          <t>Çocuk Sahabeler: Zeyd İbni Sabit</t>
         </is>
       </c>
       <c r="C536" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786053832287</t>
+          <t>9786053832294</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Hz. Ali</t>
+          <t>Çocuk Sahabeler: Zeyd Bin Harise</t>
         </is>
       </c>
       <c r="C537" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786053836223</t>
+          <t>9786053832331</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rüya Muhafızları: Kanallar Kapanıyor</t>
+          <t>Çocuk Sahabeler: Usame Bin Zeyd</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>5.56</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786053836216</t>
+          <t>9786053832287</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rüya Muhafızları: Çırak Aranıyor</t>
+          <t>Çocuk Sahabeler: Hz. Ali</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>5.56</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786053832317</t>
+          <t>9786053836223</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Enes Bin Malik</t>
+          <t>İstanbul Rüya Muhafızları: Kanallar Kapanıyor</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>3.24</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786053832324</t>
+          <t>9786053836216</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Ebu Said El Hudri</t>
+          <t>İstanbul Rüya Muhafızları: Çırak Aranıyor</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>3.24</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786053832362</t>
+          <t>9786053832317</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Abdullah İbni Abbas</t>
+          <t>Çocuk Sahabeler: Enes Bin Malik</t>
         </is>
       </c>
       <c r="C542" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786053833765</t>
+          <t>9786053832324</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman - Allah'ın Elçileri Serisi 18</t>
+          <t>Çocuk Sahabeler: Ebu Said El Hudri</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>4.17</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789753815345</t>
+          <t>9786053832362</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Ege Macerası</t>
+          <t>Çocuk Sahabeler: Abdullah İbni Abbas</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>2.78</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789753815239</t>
+          <t>9786053833765</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Edirne'de</t>
+          <t>Hz. Süleyman - Allah'ın Elçileri Serisi 18</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>2.78</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>3990000052147</t>
+          <t>9789753815345</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Seçme Çocuk Piyesleri Rontları</t>
+          <t>Ege Macerası</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>8.33</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789753815253</t>
+          <t>9789753815239</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Battal Gazi İstanbul'da</t>
+          <t>Edirne'de</t>
         </is>
       </c>
       <c r="C547" s="1">
         <v>2.78</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786051740218</t>
+          <t>3990000052147</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Elçiler Yılı - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 11</t>
+          <t>Seçme Çocuk Piyesleri Rontları</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786051740201</t>
+          <t>9789753815253</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Mekke'nin Fethi - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 10</t>
+          <t>Battal Gazi İstanbul'da</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>4.17</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786051740188</t>
+          <t>9786051740218</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Yayılıyor - Allah'ın Elçileri - Hazreti Muhammed Aleyhisselam 9</t>
+          <t>Elçiler Yılı - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 11</t>
         </is>
       </c>
       <c r="C550" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789753818179</t>
+          <t>9786051740201</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri - Hint Kaptanı</t>
+          <t>Mekke'nin Fethi - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 10</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>5.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786053830597</t>
+          <t>9786051740188</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Hz. Şit ve İdris - Allah'ın Elçileri Serisi 2</t>
+          <t>İslamiyet Yayılıyor - Allah'ın Elçileri - Hazreti Muhammed Aleyhisselam 9</t>
         </is>
       </c>
       <c r="C552" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786053830368</t>
+          <t>9789753818179</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>And</t>
+          <t>Piri Reis’in Serüvenleri - Hint Kaptanı</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>2.78</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789753818148</t>
+          <t>9786053830597</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri - Rodos'un Fethi</t>
+          <t>Hz. Şit ve İdris - Allah'ın Elçileri Serisi 2</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>5.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786051740164</t>
+          <t>9786053830368</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Bedir ve Uhud Savaşı - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 7</t>
+          <t>And</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>4.17</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789753818117</t>
+          <t>9789753818148</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri - İlk Dünya Haritası</t>
+          <t>Piri Reis’in Serüvenleri - Rodos'un Fethi</t>
         </is>
       </c>
       <c r="C556" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786051740140</t>
+          <t>9786051740164</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Hicreti - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 5</t>
+          <t>Bedir ve Uhud Savaşı - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 7</t>
         </is>
       </c>
       <c r="C557" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786051740126</t>
+          <t>9789753818117</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Gençliği ve Evliliği - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 2</t>
+          <t>Piri Reis’in Serüvenleri - İlk Dünya Haritası</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>4.17</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786051740119</t>
+          <t>9786051740140</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Doğumu ve Çocukluğu - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 1</t>
+          <t>Hicreti - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 5</t>
         </is>
       </c>
       <c r="C559" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789753818094</t>
+          <t>9786051740126</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri - Endülüs Seferi</t>
+          <t>Gençliği ve Evliliği - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 2</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>5.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789753818124</t>
+          <t>9786051740119</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Serüvenleri - Barbaros Kardeşler</t>
+          <t>Doğumu ve Çocukluğu - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 1</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>5.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786053833833</t>
+          <t>9789753818094</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa - Allah'ın Elçileri Serisi 24</t>
+          <t>Piri Reis’in Serüvenleri - Endülüs Seferi</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>4.17</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786053833826</t>
+          <t>9789753818124</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yahya - Allah'ın Elçileri Serisi 23</t>
+          <t>Piri Reis’in Serüvenleri - Barbaros Kardeşler</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>4.17</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786053833819</t>
+          <t>9786053833833</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zekeriya - Allah'ın Elçileri Serisi 22</t>
+          <t>Hz. İsa - Allah'ın Elçileri Serisi 24</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786053833802</t>
+          <t>9786053833826</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Hz. İlyas, Elyasa, Zülküf - Allah'ın Elçileri Serisi 21</t>
+          <t>Hz. Yahya - Allah'ın Elçileri Serisi 23</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789753816106</t>
+          <t>9786053833819</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Cabir Bin Hayyan (Kimyacıların Sultanı)</t>
+          <t>Hz. Zekeriya - Allah'ın Elçileri Serisi 22</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>3.7</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786053832256</t>
+          <t>9786053833802</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>İsrailoğulları'yla Mısır'dan Çıkışı - Allah'ın Elçileri Hz. Musa ve Harun 16</t>
+          <t>Hz. İlyas, Elyasa, Zülküf - Allah'ın Elçileri Serisi 21</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786051740133</t>
+          <t>9789753816106</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Mücadelesi - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 4</t>
+          <t>Cabir Bin Hayyan (Kimyacıların Sultanı)</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>4.17</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786053830634</t>
+          <t>9786053832256</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Hz. İbrahim - Allah'ın Elçileri Serisi 6</t>
+          <t>İsrailoğulları'yla Mısır'dan Çıkışı - Allah'ın Elçileri Hz. Musa ve Harun 16</t>
         </is>
       </c>
       <c r="C569" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786053830627</t>
+          <t>9786051740133</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Hz. Salih - Allah'ın Elçileri Serisi 5</t>
+          <t>Tevhid Mücadelesi - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 4</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786051740102</t>
+          <t>9786053830634</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Oluşu - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 3</t>
+          <t>Hz. İbrahim - Allah'ın Elçileri Serisi 6</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786053833796</t>
+          <t>9786053830627</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yunus - Allah'ın Elçileri Serisi 20</t>
+          <t>Hz. Salih - Allah'ın Elçileri Serisi 5</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>20</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786051743233</t>
+          <t>9786051740102</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Robotik (8 Kitap)</t>
+          <t>Peygamber Oluşu - Allah'ın Elçileri Hazreti Muhammed Aleyhisselam 3</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>200</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786051740195</t>
+          <t>9786053833796</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed Aleyhisselam - Allah'ın Elçileri 4 (12 Kitap)</t>
+          <t>Hz. Yunus - Allah'ın Elçileri Serisi 20</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786053839279</t>
+          <t>9786051743233</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Hafiye Kızlar Ekibi 2. Seri - Ustalık Dönemi (5 Kitap Takım)</t>
+          <t>Robotik (8 Kitap)</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786051740836</t>
+          <t>9786051740195</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>İnci Mercan Serisi (10 Kitap Takım)</t>
+          <t>Hazreti Muhammed Aleyhisselam - Allah'ın Elçileri 4 (12 Kitap)</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786053833772</t>
+          <t>9786053839279</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Hz. Eyüp - Allah'ın Elçileri Serisi 19</t>
+          <t>Hafiye Kızlar Ekibi 2. Seri - Ustalık Dönemi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>4.17</v>
+        <v>130</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786051742502</t>
+          <t>9786051740836</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Küçük Çiftçiler</t>
+          <t>İnci Mercan Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786053833741</t>
+          <t>9786053833772</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Tüm Dersler Eğitim Seti - 2 Konu Anlatımlı</t>
+          <t>Hz. Eyüp - Allah'ın Elçileri Serisi 19</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>30.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>3990000025475</t>
+          <t>9786051742502</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Maketler Serisi (8 Kitap Takım)</t>
+          <t>Küçük Çiftçiler</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>80.56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789753815130</t>
+          <t>9786053833741</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Tonton Masallar Dizisi (8 Kitap Takım)</t>
+          <t>Tüm Dersler Eğitim Seti - 2 Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>50</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786053837336</t>
+          <t>3990000025475</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Damla İlkokul 2 Tüm Dersler Çek Kopar - Yaprak Testler</t>
+          <t>Maketler Serisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>4.17</v>
+        <v>80.56</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9789752600171</t>
+          <t>9789753815130</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Pocket English Grammar</t>
+          <t>Tonton Masallar Dizisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789752600157</t>
+          <t>9786053837336</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>English Grammar</t>
+          <t>Damla İlkokul 2 Tüm Dersler Çek Kopar - Yaprak Testler</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>35</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9789944938624</t>
+          <t>9789752600171</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne Serisi (10 Kitap Takım)</t>
+          <t>Pocket English Grammar</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9789753812320</t>
+          <t>9789752600157</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Arapça İmla Kuralları</t>
+          <t>English Grammar</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786051744209</t>
+          <t>9789944938624</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>3D Dinozorlar 1</t>
+          <t>Jules Verne Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9789753817424</t>
+          <t>9789753812320</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Türkülerden Seçmeler</t>
+          <t>Arapça İmla Kuralları</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>2.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789753817141</t>
+          <t>9786051744209</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Türk Manilerinden Seçmeler</t>
+          <t>3D Dinozorlar 1</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789753817479</t>
+          <t>9789753817424</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Türkülerden Seçmeler</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789753817493</t>
+          <t>9789753817141</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler - 2</t>
+          <t>Türk Manilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>3990008132511</t>
+          <t>9789753817479</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları 1</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>4440000000598</t>
+          <t>9789753817493</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 8</t>
+          <t>Tekerlemeler - 2</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>4.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>4440000000593</t>
+          <t>3990008132511</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 7</t>
+          <t>Andersen Masalları 1</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>4.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>3990000062126</t>
+          <t>4440000000598</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 6</t>
+          <t>Büyük Türk Efsaneleri - 8</t>
         </is>
       </c>
       <c r="C595" s="1">
         <v>4.6</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786053832300</t>
+          <t>4440000000593</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sahabeler: Sad İbni Ebi Vakkas</t>
+          <t>Büyük Türk Efsaneleri - 7</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>3.24</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>3990000007975</t>
+          <t>3990000062126</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>İsraf Yok, Bereket Var - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Büyük Türk Efsaneleri - 6</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>8</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>3990000007974</t>
+          <t>9786053832300</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Çocuk Sahabeler: Sad İbni Ebi Vakkas</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>8</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786051747576</t>
+          <t>3990000007975</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 8. Sınıf</t>
+          <t>İsraf Yok, Bereket Var - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>3990000012971</t>
+          <t>3990000007974</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 4</t>
+          <t>Kitap Okuyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>4.6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>3990000011974</t>
+          <t>9786051747576</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Akrabalarımı Ziyaret Ediyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 8. Sınıf</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>8</v>
+        <v>60</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>3990000011972</t>
+          <t>3990000012971</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Anneme, Babama İyilik Yapıyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Büyük Türk Efsaneleri - 4</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>8</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>3990000011971</t>
+          <t>3990000011974</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Teşekkür Ediyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Akrabalarımı Ziyaret Ediyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C603" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>4440000000654</t>
+          <t>3990000011972</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>İyi Geçiniyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Anneme, Babama İyilik Yapıyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>3990000007977</t>
+          <t>3990000011971</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Özür Diliyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Teşekkür Ediyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C605" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>3990000007976</t>
+          <t>4440000000654</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Sözümü Tutuyorum - Canım Rehberim Peygamberim Dizisi</t>
+          <t>İyi Geçiniyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C606" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789753815482</t>
+          <t>3990000007977</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Değirmenci ile Oğlu ve Eşek - La Fonten Masalları</t>
+          <t>Özür Diliyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>3.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789753815451</t>
+          <t>3990000007976</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Meşe İle Saz - La Fonten Masalları</t>
+          <t>Sözümü Tutuyorum - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>3.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789753815468</t>
+          <t>9789753815482</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Aslan Postu Giyen Eşek - La Fonten Masalları</t>
+          <t>Değirmenci ile Oğlu ve Eşek - La Fonten Masalları</t>
         </is>
       </c>
       <c r="C609" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786051746111</t>
+          <t>9789753815451</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Balım Masalları - Kırmızı Başlıklı Kız</t>
+          <t>Meşe İle Saz - La Fonten Masalları</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>3990000853905</t>
+          <t>9789753815468</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı İle Balıkçılık - Masallarla Değerlerimiz</t>
+          <t>Aslan Postu Giyen Eşek - La Fonten Masalları</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786053831297</t>
+          <t>9786051746111</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Dünya Turu - Marmara Korsanları</t>
+          <t>Balım Masalları - Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>10</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786053837534</t>
+          <t>3990000853905</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızın Sevinci - Peygamberimizin Küçük Sabahaleri</t>
+          <t>Balıkçı İle Balıkçılık - Masallarla Değerlerimiz</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786053837565</t>
+          <t>9786053831297</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Peygamberi Özleyen Çocuk - Peygamberimizin Küçük Sabahaleri</t>
+          <t>Evliya Çelebi’nin Dünya Turu - Marmara Korsanları</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>2.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>3990000053115</t>
+          <t>9786053837534</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Oz - Gülümseyen Masallar 5</t>
+          <t>Küçük Kızın Sevinci - Peygamberimizin Küçük Sabahaleri</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786051745763</t>
+          <t>9786053837565</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları - Mutlu Prens Gülümseyen Masallar 2</t>
+          <t>Peygamberi Özleyen Çocuk - Peygamberimizin Küçük Sabahaleri</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>3996059656247</t>
+          <t>3990000053115</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Mandala 1</t>
+          <t>Sihirbaz Oz - Gülümseyen Masallar 5</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>9.17</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789753814492</t>
+          <t>9786051745763</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Destanları - Tepegöz</t>
+          <t>Bremen Mızıkacıları - Mutlu Prens Gülümseyen Masallar 2</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786053833314</t>
+          <t>3996059656247</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Mercek - Gizli Dedektiflik Bürosu</t>
+          <t>Masallarla Mandala 1</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>7.5</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786053831389</t>
+          <t>9789753814492</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Mısır Piramitlerinde - Evliya Çelebi'nin Dünya Turu</t>
+          <t>Büyük Türk Destanları - Tepegöz</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>4.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786053835066</t>
+          <t>9786053833314</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Perili Köşk - Ömer Seyfettin Dizisi</t>
+          <t>Çalınan Mercek - Gizli Dedektiflik Bürosu</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>8.33</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786053838395</t>
+          <t>9786053831389</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Mektuptaki Sır - Hafiye Kızlar Ekibi</t>
+          <t>Mısır Piramitlerinde - Evliya Çelebi'nin Dünya Turu</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>7.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786053838401</t>
+          <t>9786053835066</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Adam - Hafiye Kızlar Ekibi</t>
+          <t>Perili Köşk - Ömer Seyfettin Dizisi</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>7.4</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786051748085</t>
+          <t>9786053838395</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Dürüst Olmak - Güçlü Karakter Serisi</t>
+          <t>Mektuptaki Sır - Hafiye Kızlar Ekibi</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>2.4</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>3990000011975</t>
+          <t>9786053838401</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Ferman - Evliya Çelebi'nin Dünya Turu</t>
+          <t>Yalnız Adam - Hafiye Kızlar Ekibi</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>4.5</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>3990000372038</t>
+          <t>9786051748085</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Çocuklar - İnci Mercan Serisi</t>
+          <t>Dürüst Olmak - Güçlü Karakter Serisi</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>5.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789753817653</t>
+          <t>3990000011975</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Şiirinden Seçmeler</t>
+          <t>Çalınan Ferman - Evliya Çelebi'nin Dünya Turu</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>10</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789753815420</t>
+          <t>3990000372038</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği ile Karınca - La Fonten Masalları 3</t>
+          <t>Yürekli Çocuklar - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>3.5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789753815413</t>
+          <t>9789753817653</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare - La Fonten Masalları 2</t>
+          <t>Türk Halk Şiirinden Seçmeler</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>3.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789753815475</t>
+          <t>9789753815420</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>İki Güvercin - La Fonten Masalları 8</t>
+          <t>Ağustos Böceği ile Karınca - La Fonten Masalları 3</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789753810234</t>
+          <t>9789753815413</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Allah'a İnanıyorum</t>
+          <t>Aslan ile Fare - La Fonten Masalları 2</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>70</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789753817455</t>
+          <t>9789753815475</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Tiryaki Sözler</t>
+          <t>İki Güvercin - La Fonten Masalları 8</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>3990000007973</t>
+          <t>9789753810234</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Hayır Çarşısı - Canım Rehberim Peygamberim Dizisi</t>
+          <t>Allah'a İnanıyorum</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>8</v>
+        <v>70</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786051745992</t>
+          <t>9789753817455</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Yavru Balık Bali - Akıllı Hayvanlar Serisi</t>
+          <t>Tiryaki Sözler</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789753817127</t>
+          <t>3990000007973</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Türk Atasözlerinden Seçmeler</t>
+          <t>Hayır Çarşısı - Canım Rehberim Peygamberim Dizisi</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>2.31</v>
+        <v>8</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789753817431</t>
+          <t>9786051745992</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Ülkesinde</t>
+          <t>Yavru Balık Bali - Akıllı Hayvanlar Serisi</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>1.62</v>
+        <v>2</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786051745756</t>
+          <t>9789753817127</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Adam - Gülümseyen Masallar 1</t>
+          <t>Türk Atasözlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786051745848</t>
+          <t>9789753817431</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Kral Çıplak - Gülümseyen Masallar</t>
+          <t>Alice Harikalar Ülkesinde</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>2.5</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786059656153</t>
+          <t>9786051745756</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Bak - Bul - Yapıştır / Hayatın İçinde</t>
+          <t>Kurabiye Adam - Gülümseyen Masallar 1</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>80</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786053832942</t>
+          <t>9786051745848</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca İle Okuyorum - Usta Nişancı</t>
+          <t>Kral Çıplak - Gülümseyen Masallar</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>3.86</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786053830214</t>
+          <t>9786059656153</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Dizisi (2 Kitap Takım)</t>
+          <t>Bak - Bul - Yapıştır / Hayatın İçinde</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789753818520</t>
+          <t>9786053832942</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Masallar Serisi (8 Kitap Takım)</t>
+          <t>Nasrettin Hoca İle Okuyorum - Usta Nişancı</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>72</v>
+        <v>3.86</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789753810708</t>
+          <t>9786053830214</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Kelam İlmine Giriş (Ciltli)</t>
+          <t>Yunus Emre Dizisi (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789753811736</t>
+          <t>9789753818520</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Eğitim - Öğretim Tarihi</t>
+          <t>Yıldız Masallar Serisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>300</v>
+        <v>72</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789753812612</t>
+          <t>9789753810708</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Anne ve Bebeğin Bakımı (Ciltli)</t>
+          <t>Kelam İlmine Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789753819107</t>
+          <t>9789753811736</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Kurt ve Keçiler (Ciltli)</t>
+          <t>İslam’da Eğitim - Öğretim Tarihi</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>6.94</v>
+        <v>300</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789753819121</t>
+          <t>9789753812612</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Kibirli Fare (Ciltli)</t>
+          <t>Anne ve Bebeğin Bakımı (Ciltli)</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>6.94</v>
+        <v>130</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789753819275</t>
+          <t>9789753819107</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Karakter Geliştiren 365 Masal (Ciltli)</t>
+          <t>Kurt ve Keçiler (Ciltli)</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>350</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789753819145</t>
+          <t>9789753819121</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Ev</t>
+          <t>Kibirli Fare (Ciltli)</t>
         </is>
       </c>
       <c r="C649" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789753819015</t>
+          <t>9789753819275</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Cesur Terzi (Ciltli)</t>
+          <t>Karakter Geliştiren 365 Masal (Ciltli)</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>6.94</v>
+        <v>350</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789753818995</t>
+          <t>9789753819145</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Altın Yumurtlayan Tavuk</t>
+          <t>Çikolata Ev</t>
         </is>
       </c>
       <c r="C651" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789753819084</t>
+          <t>9789753819015</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Fındıkkıran ve Fareler (Ciltli)</t>
+          <t>Cesur Terzi (Ciltli)</t>
         </is>
       </c>
       <c r="C652" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789753819053</t>
+          <t>9789753818995</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı (Ciltli)</t>
+          <t>Altın Yumurtlayan Tavuk</t>
         </is>
       </c>
       <c r="C653" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786053833727</t>
+          <t>9789753819084</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Damla - İnanılmaz Hayvanlar (Ciltli)</t>
+          <t>Fındıkkıran ve Fareler (Ciltli)</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>100</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786053833710</t>
+          <t>9789753819053</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Hayvanlar Alemi (Ciltli)</t>
+          <t>Fareli Köyün Kavalcısı (Ciltli)</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>250</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789753819138</t>
+          <t>9786053833727</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Ördek Yavrusu</t>
+          <t>Damla - İnanılmaz Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>6.94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>3990102852205</t>
+          <t>9786053833710</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Başarır - Yaşayan Değerlerimiz</t>
+          <t>Soru ve Cevaplarla Hayvanlar Alemi (Ciltli)</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>2</v>
+        <v>250</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>3990004414955</t>
+          <t>9789753819138</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları 2</t>
+          <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>1</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789753811729</t>
+          <t>3990102852205</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Hadis (1 ve 2) (Ciltli)</t>
+          <t>Çalışan Başarır - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>350</v>
+        <v>2</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789753817417</t>
+          <t>3990004414955</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Andersen Masalları 2</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>1.62</v>
+        <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>3990001740852</t>
+          <t>9789753811729</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Harizmi - Büyük Türk Bilginleri 2</t>
+          <t>Hadis (1 ve 2) (Ciltli)</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>3990001740851</t>
+          <t>9789753817417</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Cabir Bin Hayyan - Büyük Türk Bilginleri 1</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>5</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>4440000000656</t>
+          <t>3990001740852</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan - Büyük Türk Bilginleri 9</t>
+          <t>Harizmi - Büyük Türk Bilginleri 2</t>
         </is>
       </c>
       <c r="C663" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>3990001740844</t>
+          <t>3990001740851</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>İbni Sina - Büyük Türk Bilginleri 4</t>
+          <t>Cabir Bin Hayyan - Büyük Türk Bilginleri 1</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>3990001740846</t>
+          <t>4440000000656</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Erzurumlu İbrahim Hakkı - Büyük Türk Bilginleri 10</t>
+          <t>Mimar Sinan - Büyük Türk Bilginleri 9</t>
         </is>
       </c>
       <c r="C665" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>3990001740845</t>
+          <t>3990001740844</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Cezeri - Büyük Türk Bilginleri 5</t>
+          <t>İbni Sina - Büyük Türk Bilginleri 4</t>
         </is>
       </c>
       <c r="C666" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>3990001740843</t>
+          <t>3990001740846</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Düşen Çocuk - İnci Mercan Serisi</t>
+          <t>Erzurumlu İbrahim Hakkı - Büyük Türk Bilginleri 10</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>5.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>3990001740842</t>
+          <t>3990001740845</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Oduncunun Kızı - İnci Mercan Serisi</t>
+          <t>Cezeri - Büyük Türk Bilginleri 5</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>5.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>3990001740841</t>
+          <t>3990001740843</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Beberuhi - İnci Mercan Serisi</t>
+          <t>Kuyuya Düşen Çocuk - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C669" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>3990001740840</t>
+          <t>3990001740842</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kafadarlar - İnci Mercan Serisi</t>
+          <t>Oduncunun Kızı - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C670" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>3990001740839</t>
+          <t>3990001740841</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Halit İle Belma - İnci Mercan Serisi</t>
+          <t>Beberuhi - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C671" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>3990001740838</t>
+          <t>3990001740840</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Cesur Gemici - İnci Mercan Serisi</t>
+          <t>Küçük Kafadarlar - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C672" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>3990001740837</t>
+          <t>3990001740839</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>İki Öksüz Arkadaş - İnci Mercan Serisi</t>
+          <t>Halit İle Belma - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C673" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>3990003815192</t>
+          <t>3990001740838</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Ferman Peşinde</t>
+          <t>Cesur Gemici - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>2.78</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786053836483</t>
+          <t>3990001740837</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıflar Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
+          <t>İki Öksüz Arkadaş - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>200</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786051745978</t>
+          <t>3990003815192</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Tombi - Akıllı Hayvanlar Serisi</t>
+          <t>Ferman Peşinde</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>2</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789753817134</t>
+          <t>9786053836483</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Türk Bilmecelerinden Seçmeler</t>
+          <t>1. Sınıflar Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>1.62</v>
+        <v>200</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789753818506</t>
+          <t>9786051745978</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Üç Dilek</t>
+          <t>Tavşan Tombi - Akıllı Hayvanlar Serisi</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>3.12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786053838388</t>
+          <t>9789753817134</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Hafiye Kızlar Ekibi 5 Kitap Takım</t>
+          <t>Türk Bilmecelerinden Seçmeler</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>130</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>3990123214567</t>
+          <t>9789753818506</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Kekito - Yaşayan Değerlerimiz</t>
+          <t>Üç Dilek</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>2</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9789753817233</t>
+          <t>9786053838388</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devr-i Alem</t>
+          <t>Hafiye Kızlar Ekibi 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>1</v>
+        <v>130</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789753817103</t>
+          <t>3990123214567</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler - 1</t>
+          <t>Kekito - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>3990001740849</t>
+          <t>9789753817233</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis - Büyük Türk Bilginleri 8</t>
+          <t>80 Günde Devr-i Alem</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>3990001740848</t>
+          <t>9789753817103</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Ali Kuşçu - Büyük Türk Bilginleri 7</t>
+          <t>Tekerlemeler - 1</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>4440000000655</t>
+          <t>3990001740849</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Akşemseddin - Büyük Türk Bilginleri 6</t>
+          <t>Piri Reis - Büyük Türk Bilginleri 8</t>
         </is>
       </c>
       <c r="C685" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>3990001745749</t>
+          <t>3990001740848</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Bezelye Tanesi - Gülümseyen Masallar-3</t>
+          <t>Ali Kuşçu - Büyük Türk Bilginleri 7</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>2.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786051745817</t>
+          <t>4440000000655</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Altın Saçlı Kız ve Üç Ayıcık / Güliver'in Gezileri - Gülümseyen Masalları</t>
+          <t>Akşemseddin - Büyük Türk Bilginleri 6</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786051745800</t>
+          <t>3990001745749</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Ali Baba ve Kırk Haramiler / Bambi - Gülümseyen Masallar 6</t>
+          <t>Prenses ve Bezelye Tanesi - Gülümseyen Masallar-3</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786051745824</t>
+          <t>9786051745817</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Heidi / Pinokyo - Gülümseyen Masallar 8</t>
+          <t>Altın Saçlı Kız ve Üç Ayıcık / Güliver'in Gezileri - Gülümseyen Masalları</t>
         </is>
       </c>
       <c r="C689" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789753817042</t>
+          <t>9786051745800</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Ali Baba ve Kırk Haramiler / Bambi - Gülümseyen Masallar 6</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>1.85</v>
+        <v>2</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786051748665</t>
+          <t>9786051745824</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Canım Rehberim Kur'an'ım Seti (10 Kitap Takım)</t>
+          <t>Heidi / Pinokyo - Gülümseyen Masallar 8</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>450</v>
+        <v>2</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>3990000052124</t>
+          <t>9789753817042</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 1</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>4.6</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786053831648</t>
+          <t>9786051748665</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 2</t>
+          <t>Canım Rehberim Kur'an'ım Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>4.6</v>
+        <v>550</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786059656474</t>
+          <t>3990000052124</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Gökyüzü - Uzay</t>
+          <t>Büyük Türk Efsaneleri - 1</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>3.37</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786059656511</t>
+          <t>9786053831648</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Ulaşım</t>
+          <t>Büyük Türk Efsaneleri - 2</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>3.37</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786059656467</t>
+          <t>9786059656474</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Bitkiler</t>
+          <t>Etkinlikli Boyama - Gökyüzü - Uzay</t>
         </is>
       </c>
       <c r="C696" s="1">
         <v>3.37</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786059656450</t>
+          <t>9786059656511</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Vücudum Sağlığım</t>
+          <t>Etkinlikli Boyama - Ulaşım</t>
         </is>
       </c>
       <c r="C697" s="1">
         <v>3.37</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786059656504</t>
+          <t>9786059656467</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Etkinlik Boyama - Mevsimler</t>
+          <t>Etkinlikli Boyama - Bitkiler</t>
         </is>
       </c>
       <c r="C698" s="1">
         <v>3.37</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786059656498</t>
+          <t>9786059656450</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Kullandığımız Araç Gereçler</t>
+          <t>Etkinlikli Boyama - Vücudum Sağlığım</t>
         </is>
       </c>
       <c r="C699" s="1">
         <v>3.37</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786059656481</t>
+          <t>9786059656504</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama - Hayvanlar</t>
+          <t>Etkinlik Boyama - Mevsimler</t>
         </is>
       </c>
       <c r="C700" s="1">
         <v>3.37</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9789753815307</t>
+          <t>9786059656498</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi'nin Maceraları - Bitlis Diyarında</t>
+          <t>Etkinlikli Boyama - Kullandığımız Araç Gereçler</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>4.15</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>3990000022200</t>
+          <t>9786059656481</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Ruhu'l-Beyan Tefsiri Cilt: 8 (Ciltli)</t>
+          <t>Etkinlikli Boyama - Hayvanlar</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>36.6</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>3990000062125</t>
+          <t>9789753815307</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Efsaneleri - 3</t>
+          <t>Evliya Çelebi'nin Maceraları - Bitlis Diyarında</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>4.6</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786051740447</t>
+          <t>3990000022200</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf 4B Fen Bilimleri Soru Bankası</t>
+          <t>Ruhu'l-Beyan Tefsiri Cilt: 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>21.76</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9789753812993</t>
+          <t>3990000062125</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Afacan Boyama</t>
+          <t>Büyük Türk Efsaneleri - 3</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>4.63</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9789753812962</t>
+          <t>9786051740447</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Süper Boyama</t>
+          <t>7. Sınıf 4B Fen Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>4.63</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786051749075</t>
+          <t>9789753812993</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Pırıl Pırıl Masallar</t>
+          <t>Afacan Boyama</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>190</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786051749105</t>
+          <t>9789753812962</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Bıcır Bıcır Masallar</t>
+          <t>Süper Boyama</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>190</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786053832645</t>
+          <t>9786051749075</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Müezzinlik</t>
+          <t>Pırıl Pırıl Masallar</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9789753813112</t>
+          <t>9786051749105</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Güzel ve Etkili Konuşma Sanatı</t>
+          <t>Bıcır Bıcır Masallar</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>40</v>
+        <v>190</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786053832980</t>
+          <t>9786053832645</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ile Okuyorum - Hamam Yaptırsaydı</t>
+          <t>Müezzinlik</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9789753819336</t>
+          <t>9789753813112</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Deve Yavrusu</t>
+          <t>Güzel ve Etkili Konuşma Sanatı</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>5.4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9789753819299</t>
+          <t>9786053832980</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Ayının Dostluğu</t>
+          <t>Nasrettin Hoca ile Okuyorum - Hamam Yaptırsaydı</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>5.4</v>
+        <v>30</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9789753819305</t>
+          <t>9789753819336</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Küfeci</t>
+          <t>Ağlayan Deve Yavrusu</t>
         </is>
       </c>
       <c r="C714" s="1">
         <v>5.4</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9789753819329</t>
+          <t>9789753819299</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Takımı</t>
+          <t>Ayının Dostluğu</t>
         </is>
       </c>
       <c r="C715" s="1">
         <v>5.4</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>8697911200838</t>
+          <t>9789753819305</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Arapça Kelime Kartları 5. Sınıf</t>
+          <t>Küfeci</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>150</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9789753814096</t>
+          <t>9789753819329</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Yıldızlar Takımı</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>2.31</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9789753813969</t>
+          <t>8697911200838</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Arapça Kelime Kartları 5. Sınıf</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>2.31</v>
+        <v>150</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9789753814515</t>
+          <t>9789753814096</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Manas Destanı - Büyük Türk Destanları</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>4.6</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9789753816403</t>
+          <t>9789753813969</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolu Çocukları</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>3.75</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9789753816373</t>
+          <t>9789753814515</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Manas Destanı - Büyük Türk Destanları</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>3.75</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9789753816328</t>
+          <t>9789753816403</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Demir Yolu Çocukları</t>
         </is>
       </c>
       <c r="C722" s="1">
         <v>3.75</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786053830856</t>
+          <t>9789753816373</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Ailede Görgü ve Nezaket Kuralları</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>5.56</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>3994118789990</t>
+          <t>9789753816328</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Sultan Kız - Yaşayan Değerlerimiz</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>2</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>3996562210210</t>
+          <t>9786053830856</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>İyimserlik Oyunu - Yaşayan Değerlerimiz</t>
+          <t>Ailede Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>2</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>3996564447890</t>
+          <t>3994118789990</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Pugi - Yaşayan Değerlerimiz</t>
+          <t>Sultan Kız - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C726" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>3991114553216</t>
+          <t>3996562210210</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Lider Kim - Yaşayan Değerlerimiz</t>
+          <t>İyimserlik Oyunu - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C727" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>3999852134656</t>
+          <t>3996564447890</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Temiz Çevre Savaşçıları - Yaşayan Değerlerimiz</t>
+          <t>Pugi - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C728" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>3994657891456</t>
+          <t>3991114553216</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Köstebeğin Planı - Yaşayan Değerlerimiz</t>
+          <t>Lider Kim - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C729" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>3998731546568</t>
+          <t>3999852134656</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Karakulak - Yaşayan Değerlerimiz</t>
+          <t>Temiz Çevre Savaşçıları - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C730" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>3996655684567</t>
+          <t>3994657891456</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Farklı Olmak Kötü mü ? - Yaşayan Değerlerimiz</t>
+          <t>Köstebeğin Planı - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C731" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>8697911200647</t>
+          <t>3998731546568</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Niyazlar</t>
+          <t>Karakulak - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>150</v>
+        <v>2</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786254115257</t>
+          <t>3996655684567</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Güneşim Peygamberim</t>
+          <t>Farklı Olmak Kötü mü ? - Yaşayan Değerlerimiz</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>400</v>
+        <v>2</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786254115004</t>
+          <t>8697911200647</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Uzaydaki Muz Ağacı</t>
+          <t>Nazlı Niyazlar</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786254113079</t>
+          <t>9786254115257</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Hadis 1 - 2</t>
+          <t>Sevgi Güneşim Peygamberim</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>500</v>
+        <v>460</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786254113406</t>
+          <t>9786254115004</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce Şanlı Masallar</t>
+          <t>Uzaydaki Muz Ağacı</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786254113307</t>
+          <t>9786254113079</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Kuyulu Bahçe</t>
+          <t>Hadis 1 - 2</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>65</v>
+        <v>500</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786254113260</t>
+          <t>9786254113406</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Baba Evi</t>
+          <t>Uykudan Önce Şanlı Masallar</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>65</v>
+        <v>175</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786254113321</t>
+          <t>9786254113307</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Güllü Bahçe</t>
+          <t>Kuyulu Bahçe</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786254112928</t>
+          <t>9786254113260</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Baba Evi</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786254112911</t>
+          <t>9786254113321</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri Deyimler Sözlüğü</t>
+          <t>Güllü Bahçe</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>8697911212688</t>
+          <t>9786254112928</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Benim Kütüphanem Ortaokul - 5.6.7.8. Sınıflar (40 Kitap)</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>2470</v>
+        <v>180</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786254112553</t>
+          <t>9786254112911</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Atasözü Kartları</t>
+          <t>Atasözleri Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786254112546</t>
+          <t>8697911212688</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Deyim Kartları</t>
+          <t>Benim Kütüphanem Ortaokul - 5.6.7.8. Sınıflar (40 Kitap)</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>170</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786254112560</t>
+          <t>9786254112553</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşı Yazdıran Kahramanlar (10 Kitap)</t>
+          <t>Oyunlarla Atasözü Kartları</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>475</v>
+        <v>220</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786051748047</t>
+          <t>9786254112546</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Karakter Serisi (10 Kitap)</t>
+          <t>Oyunlarla Deyim Kartları</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786051747088</t>
+          <t>9786254112560</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce Şanlı Masallar (Ciltli)</t>
+          <t>İstiklal Marşı Yazdıran Kahramanlar (10 Kitap)</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>375</v>
+        <v>475</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9789753810456</t>
+          <t>9786051748047</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Tek Nur</t>
+          <t>Güçlü Karakter Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>100</v>
+        <v>210</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786051749945</t>
+          <t>9786051747088</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Taşıtlar Dizisi</t>
+          <t>Uykudan Önce Şanlı Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>168</v>
+        <v>375</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786053839972</t>
+          <t>9789753810456</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Hayatı Öğreniyorum</t>
+          <t>Tek Nur</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>168</v>
+        <v>130</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9789753818209</t>
+          <t>9786051749945</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>I am Learning the Qur'an</t>
+          <t>Sevimli Taşıtlar Dizisi</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>100</v>
+        <v>168</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051746951</t>
+          <t>9786053839972</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle 33 Hadis Işıltısı (Ciltli)</t>
+          <t>Masallarla Hayatı Öğreniyorum</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>330</v>
+        <v>168</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786055551018</t>
+          <t>9789753818209</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Gül Sergisi Albümü</t>
+          <t>I am Learning the Qur'an</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786051741048</t>
+          <t>9786051746951</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Ülkesinde</t>
+          <t>Hikayelerle 33 Hadis Işıltısı (Ciltli)</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786051748146</t>
+          <t>9786055551018</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi'nin Maceraları</t>
+          <t>Gül Sergisi Albümü</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786051746975</t>
+          <t>9786051741048</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Çiğdem Masallar</t>
+          <t>Evvel Zaman İçinde Masal Ülkesinde</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786053834168</t>
+          <t>9786051748146</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Bıcırık Masallar</t>
+          <t>Evliya Çelebi'nin Maceraları</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9789753812610</t>
+          <t>9786051746975</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Anne ve Bebeğin Bakımı (Ciltli)</t>
+          <t>Çiğdem Masallar</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>8697911209275</t>
+          <t>9786053834168</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Rusça Dinimi Öğreniyorum Serisi</t>
+          <t>Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786051748108</t>
+          <t>9789753812610</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Keloğlan Serisi</t>
+          <t>Anne ve Bebeğin Bakımı (Ciltli)</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786051749884</t>
+          <t>8697911209275</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Üsve-i Hasene Muhammed Resulüllah 2 - Medine Dönemi</t>
+          <t>Rusça Dinimi Öğreniyorum Serisi</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786254112454</t>
+          <t>9786051748108</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Orman Masalları (8 Kitap)</t>
+          <t>İngilizce Keloğlan Serisi</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786053836612</t>
+          <t>9786051749884</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Atlası</t>
+          <t>Üsve-i Hasene Muhammed Resulüllah 2 - Medine Dönemi</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>95</v>
+        <v>360</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786051743943</t>
+          <t>9786254112454</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + 1 DVD + 4 Poster)</t>
+          <t>Orman Masalları (8 Kitap)</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>225</v>
+        <v>168</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786051743936</t>
+          <t>9786053836612</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + DVD + 4 Poster)</t>
+          <t>Coğrafya Atlası</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>225</v>
+        <v>95</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786051743929</t>
+          <t>9786051743943</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Arapça Öğreniyorum (10 Kitap + 1 CD)</t>
+          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + 1 DVD + 4 Poster)</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786051741628</t>
+          <t>9786051743936</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız (3D Gözlük İle)</t>
+          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + DVD + 4 Poster)</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786051741611</t>
+          <t>9786051743929</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler (3D Gözlük İle)</t>
+          <t>Hikayelerle Arapça Öğreniyorum (10 Kitap + 1 CD)</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786053839651</t>
+          <t>9786051741628</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı (3D Gözlük İle)</t>
+          <t>Kırmızı Başlıklı Kız (3D Gözlük İle)</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786051741635</t>
+          <t>9786051741611</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Parmak Kız (3D Gözlük İle)</t>
+          <t>Pamuk Prenses ve Yedi Cüceler (3D Gözlük İle)</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786051741604</t>
+          <t>9786053839651</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Çizmeli Kedi (3D Gözlük İle)</t>
+          <t>Fareli Köyün Kavalcısı (3D Gözlük İle)</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786053839415</t>
+          <t>9786051741635</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
+          <t>Parmak Kız (3D Gözlük İle)</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>400</v>
+        <v>125</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786053839736</t>
+          <t>9786051741604</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Becerilerim Serisi (10 Kitap Takım)</t>
+          <t>Çizmeli Kedi (3D Gözlük İle)</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>350</v>
+        <v>125</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786051748719</t>
+          <t>9786053839415</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Mektup Arkadaşım (10 Kitap Takım)</t>
+          <t>3. Sınıf Etik Değerler Eğitim Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>475</v>
+        <v>400</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786051748931</t>
+          <t>9786053839736</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Tadım Masallar (10 Kitap)</t>
+          <t>Sosyal Becerilerim Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C775" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786053836995</t>
+          <t>9786051748719</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Tekir'den Masallar (Ciltli)</t>
+          <t>Mektup Arkadaşım (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786053832898</t>
+          <t>9786051748931</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Pratik İslam İlmihali</t>
+          <t>Tadım Masallar (10 Kitap)</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786053838005</t>
+          <t>9786053836995</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Küçük Dostları (Ciltli)</t>
+          <t>Tekir'den Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C778" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>8697911213357</t>
+          <t>9786053832898</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur-an'ı Kerim (Rahle Boy Yaldızlı Kahverengi) (Ciltli)</t>
+          <t>Pratik İslam İlmihali</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>1400</v>
+        <v>400</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>8697911213418</t>
+          <t>9786053838005</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy Yeşil) (Ciltli)</t>
+          <t>Peygamberimizin Küçük Dostları (Ciltli)</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>525</v>
+        <v>190</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>8697911201064</t>
+          <t>8697911213357</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Arapça Kelime Kartları 5 - 6 - 7 - 8. Sınıflar İçin - Stant (40 kutu)</t>
+          <t>Hüseyin Kutlu Hattı Kur-an'ı Kerim (Rahle Boy Yaldızlı Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>6000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>8697911212664</t>
+          <t>8697911213418</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Benim Kütüphanem 3 (50 Kitap Takım)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>2150</v>
+        <v>525</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>8697911212671</t>
+          <t>8697911201064</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Benim Kütüphanem 4 (47 Kitap Takım)</t>
+          <t>Arapça Kelime Kartları 5 - 6 - 7 - 8. Sınıflar İçin - Stant (40 kutu)</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>2375</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>8697911209121</t>
+          <t>8697911212664</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Hazinem 3 (30 Kitap Takım)</t>
+          <t>Benim Kütüphanem 3 (50 Kitap Takım)</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>1425</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786051745046</t>
+          <t>8697911212671</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Karıncarkadaşlar (5 Kitap Takım)</t>
+          <t>Benim Kütüphanem 4 (47 Kitap Takım)</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>220</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>8697911209145</t>
+          <t>8697911209121</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Hikaye Hazinem (30 Kitap Takım)</t>
+          <t>Hikaye Hazinem 3 (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>1500</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786051745282</t>
+          <t>9786051745046</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Okuyabiliyorum (8 Kitap Takım)</t>
+          <t>Karıncarkadaşlar (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>168</v>
+        <v>220</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>8697911200579</t>
+          <t>8697911209145</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Benim Kütüphanem 1 (65 Kitap Takım)</t>
+          <t>4. Sınıf Hikaye Hazinem (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>1750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>8697911209107</t>
+          <t>9786051745282</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Hazinem 2 (33 Kitap Takım)</t>
+          <t>Yaşasın Okuyabiliyorum (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>1480</v>
+        <v>168</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786053839880</t>
+          <t>8697911200579</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + DVD)</t>
+          <t>Benim Kütüphanem 1 (65 Kitap Takım)</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>225</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786051746043</t>
+          <t>8697911209107</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Balım Masallar (10 Kitap)</t>
+          <t>Hikaye Hazinem 2 (33 Kitap Takım)</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>350</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786051747149</t>
+          <t>9786053839880</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimi Öğreniyorum</t>
+          <t>Hikayelerle Arapça Öğreniyorum (5 Kitap + DVD)</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786051745749</t>
+          <t>9786051746043</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Masallar (10 Kitap)</t>
+          <t>Balım Masallar (10 Kitap)</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786053839620</t>
+          <t>9786051747149</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>O Canavarı Yakala (Ciltli)</t>
+          <t>Sevgili Peygamberimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>175</v>
+        <v>400</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786051740676</t>
+          <t>9786051745749</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Çocukları</t>
+          <t>Gülümseyen Masallar (10 Kitap)</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786053839699</t>
+          <t>9786053839620</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>O Canavarı Yakala (Ciltli)</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786053837091</t>
+          <t>9786051740676</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Değerlerimiz (10 Kitap Takım)</t>
+          <t>Ramazan Çocukları</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9789753818704</t>
+          <t>9786053839699</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Yazma Tefsir Literatürü (Ciltli)</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9789753813600</t>
+          <t>9786053837091</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Beslenme ve Diyet + CD (Ciltli)</t>
+          <t>Yaşayan Değerlerimiz (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9789753811170</t>
+          <t>9789753818704</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Ruhu’l-Beyan Tefsiri (10 Cilt Takım) (Ciltli)</t>
+          <t>Yazma Tefsir Literatürü (Ciltli)</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>6500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9789753811453</t>
+          <t>9789753813600</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz’in Şemaili (Ciltli)</t>
+          <t>Sağlıklı Beslenme ve Diyet + CD (Ciltli)</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786053830092</t>
+          <t>9789753811170</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Hadisleri (Ciltli)</t>
+          <t>Ruhu’l-Beyan Tefsiri (10 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>500</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786053836414</t>
+          <t>9789753811453</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Kanyon'un Şifresi</t>
+          <t>Peygamberimiz’in Şemaili (Ciltli)</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786053834465</t>
+          <t>9786053830092</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>İlya'nın Sırrı</t>
+          <t>Mesnevi Hadisleri (Ciltli)</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9789753819251</t>
+          <t>9786053836414</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Zekat İbadeti</t>
+          <t>Karanlık Kanyon'un Şifresi</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9789753813594</t>
+          <t>9786053834465</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Yüce İslam Büyükleri</t>
+          <t>İlya'nın Sırrı</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>90</v>
+        <v>270</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9789753810562</t>
+          <t>9789753819251</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Kuğu</t>
+          <t>Zekat İbadeti</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786053833154</t>
+          <t>9789753813594</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Vatanın Kilidi Çanakkale</t>
+          <t>Yüce İslam Büyükleri</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786254113284</t>
+          <t>9789753810562</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Misafiri</t>
+          <t>Yaralı Kuğu</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9789753818322</t>
+          <t>9786053833154</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Şafii Mezhebine Göre Abdest Gusül Namaz</t>
+          <t>Vatanın Kilidi Çanakkale</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9789753811637</t>
+          <t>9786254113284</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Sure-i Tekvir’in Yorumu</t>
+          <t>Tanrı Misafiri</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786254113291</t>
+          <t>9789753818322</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Sokaktan Gelen Çocuk</t>
+          <t>Şafii Mezhebine Göre Abdest Gusül Namaz</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786053833857</t>
+          <t>9789753811637</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Pratik İslam İlmihali (Ciltli)</t>
+          <t>Sure-i Tekvir’in Yorumu</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9789753810487</t>
+          <t>9786254113291</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimi Öğreniyorum</t>
+          <t>Sokaktan Gelen Çocuk</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9789753815888</t>
+          <t>9786053833857</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz'in Hayatı</t>
+          <t>Pratik İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9789753814348</t>
+          <t>9789753810487</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Peyami Safa Klasikleri Seti (25 Kitap Takım)</t>
+          <t>Peygamberimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>2000</v>
+        <v>80</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9789753818315</t>
+          <t>9789753815888</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Oruç İbadeti</t>
+          <t>Peygamber Efendimiz'in Hayatı</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786053833734</t>
+          <t>9789753814348</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Hak Dini Kuran Dili (Meal-Tefsir) (Ciltli)</t>
+          <t>Peyami Safa Klasikleri Seti (25 Kitap Takım)</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>850</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9789753813297</t>
+          <t>9789753818315</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim ve Türkçe Meali (Orta Boy) (Ciltli)</t>
+          <t>Oruç İbadeti</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>600</v>
+        <v>70</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9789753813648</t>
+          <t>9786053833734</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim ve Türkçe Meali (Hafız Boy) (Ciltli)</t>
+          <t>Muhtasar Hak Dini Kuran Dili (Meal-Tefsir) (Ciltli)</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>400</v>
+        <v>970</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9789753810227</t>
+          <t>9789753813297</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Öğreniyorum</t>
+          <t>Kur’an-ı Kerim ve Türkçe Meali (Orta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>65</v>
+        <v>675</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786254113314</t>
+          <t>9789753813648</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Kartalın Yuvası</t>
+          <t>Kur’an-ı Kerim ve Türkçe Meali (Hafız Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>65</v>
+        <v>450</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9789753819510</t>
+          <t>9789753810227</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Giriş</t>
+          <t>Kur’an Öğreniyorum</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9789753813518</t>
+          <t>9786254113314</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>İslam Tasavvufu Üzerine</t>
+          <t>Kartalın Yuvası</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9789753813617</t>
+          <t>9789753819510</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>İslam İnancı</t>
+          <t>İslam’a Giriş</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9789753811750</t>
+          <t>9789753813518</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>İmanla Gelen İlim II</t>
+          <t>İslam Tasavvufu Üzerine</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9789753811132</t>
+          <t>9789753813617</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Türkçe Sözlük</t>
+          <t>İslam İnancı</t>
         </is>
       </c>
       <c r="C827" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786053832881</t>
+          <t>9789753811750</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>Hastaya ve Hastalıklara Şifa</t>
+          <t>İmanla Gelen İlim II</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9789753811866</t>
+          <t>9789753811132</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Alim Gerçek Aşık</t>
+          <t>İlköğretim Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9789753819701</t>
+          <t>9786053832881</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Hz. Muhammed Sallallahü Aleyhi Vesellem’in Hayatı ve İslam Esasları</t>
+          <t>Hastaya ve Hastalıklara Şifa</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9789753816823</t>
+          <t>9789753811866</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Dualarımız Nasıl Kabul Olur?</t>
+          <t>Gerçek Alim Gerçek Aşık</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9789753813372</t>
+          <t>9789753819701</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Dinler ve İnançlar Terminolojisi</t>
+          <t>Gençler İçin Hz. Muhammed Sallallahü Aleyhi Vesellem’in Hayatı ve İslam Esasları</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786254113338</t>
+          <t>9789753816823</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Devlet Kuşu</t>
+          <t>Dualarımız Nasıl Kabul Olur?</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786254113277</t>
+          <t>9789753813372</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Dağdaki Yabancı</t>
+          <t>Dinler ve İnançlar Terminolojisi</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>65</v>
+        <v>500</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786053831617</t>
+          <t>9786254113338</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Cihad İbadeti</t>
+          <t>Devlet Kuşu</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786051749617</t>
+          <t>9786254113277</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Cambazın Kızı</t>
+          <t>Dağdaki Yabancı</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786051749600</t>
+          <t>9786053831617</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Annemin Hikayesi</t>
+          <t>Cihad İbadeti</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9789753810739</t>
+          <t>9786051749617</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Allahı Arayan Çocuk</t>
+          <t>Cambazın Kızı</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9789753814102</t>
+          <t>9786051749600</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Abdest Gusül Namaz</t>
+          <t>Annemin Hikayesi</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>28</v>
+        <v>150</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786051744414</t>
+          <t>9789753810739</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Minyatürlerle Nasreddin Hoca</t>
+          <t>Allahı Arayan Çocuk</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>8697911213395</t>
+          <t>9789753814102</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Kur-an'ı Kerim (Orta Boy - Kabartmalı - Kenar Yaldızlı - Kahverengi) (Ciltli)</t>
+          <t>Abdest Gusül Namaz</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>810</v>
+        <v>35</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>8697911213340</t>
+          <t>9786051744414</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Kur-an'ı Kerim (Rahle Boy Kutulu Mahfazalı Kahverengi) (Ciltli)</t>
+          <t>Minyatürlerle Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>1575</v>
+        <v>350</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786051743615</t>
+          <t>8697911213395</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
+          <t>Kur-an'ı Kerim (Orta Boy - Kabartmalı - Kenar Yaldızlı - Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>840</v>
+        <v>810</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>8697911213371</t>
+          <t>8697911213340</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
+          <t>Kur-an'ı Kerim (Rahle Boy Kutulu Mahfazalı Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>840</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786051743677</t>
+          <t>9786051743615</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>525</v>
+        <v>840</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786051745503</t>
+          <t>8697911213371</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Serüvenleri (10 Kitap Takım)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>390</v>
+        <v>840</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786051745374</t>
+          <t>9786051743677</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimin Kanatları (10 Kitap Takım)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>550</v>
+        <v>525</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786051741598</t>
+          <t>9786051745503</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Zümrüdü Anka Serisi (10 Kitap)</t>
+          <t>Uzaylı Serüvenleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786051744278</t>
+          <t>9786051745374</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Klasik Masallar (Ciltli)</t>
+          <t>Hayallerimin Kanatları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786051744285</t>
+          <t>9786051741598</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları (Ciltli)</t>
+          <t>Zümrüdü Anka Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786053838869</t>
+          <t>9786051744278</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Heyecanlarım Serisi (5 Kitap Set)</t>
+          <t>Klasik Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>220</v>
+        <v>375</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786053838111</t>
+          <t>9786051744285</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Bıngıldaklar İle Etik Değerlerimiz (10 Kitap Set)</t>
+          <t>Dünya Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>475</v>
+        <v>375</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9789753811460</t>
+          <t>9786053838869</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Temel Arapça Sözlük (Arapça-Türkçe)</t>
+          <t>Benim İlk Heyecanlarım Serisi (5 Kitap Set)</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>8697911213456</t>
+          <t>9786053838111</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
+          <t>Bıngıldaklar İle Etik Değerlerimiz (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>270</v>
+        <v>475</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>8697911213449</t>
+          <t>9789753811460</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
+          <t>Temel Arapça Sözlük (Arapça-Türkçe)</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786053830016</t>
+          <t>8697911213456</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Masalları (10 Kitap Takım)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786051743240</t>
+          <t>8697911213449</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Robotik İle Bilim Yolculuğu</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>8697911213388</t>
+          <t>9786053830016</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Kur-an'ı Kerim (Orta Boy Kutulu Yaldızlı Kahverengi) (Ciltli)</t>
+          <t>Büyük Türk Masalları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>1250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786051742700</t>
+          <t>9786051743240</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Küçük Cesur Miço İle Amerikadan Okyanusyaya 2</t>
+          <t>Robotik İle Bilim Yolculuğu</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786053834342</t>
+          <t>8697911213388</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Dolu Dolu Masallar (Ciltli)</t>
+          <t>Kur-an'ı Kerim (Orta Boy Kutulu Yaldızlı Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>190</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786051742977</t>
+          <t>9786051742700</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüşüm Holdingi</t>
+          <t>Küçük Cesur Miço İle Amerikadan Okyanusyaya 2</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786051742731</t>
+          <t>9786053834342</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şefler İş Başında (Ciltli)</t>
+          <t>Dolu Dolu Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>8697911213364</t>
+          <t>9786051742977</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt -Kahverengi)</t>
+          <t>Geri Dönüşüm Holdingi</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>1320</v>
+        <v>175</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>8697911213401</t>
+          <t>9786051742731</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy - Suni Deri Cilt - Kahverengi) (Ciltli)</t>
+          <t>Küçük Şefler İş Başında (Ciltli)</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>8697911213425</t>
+          <t>8697911213364</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Hafız Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Rahle Boy - Suni Deri Cilt -Kahverengi)</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>450</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786051743691</t>
+          <t>8697911213401</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Hafız Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Orta Boy - Suni Deri Cilt - Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>8697911213432</t>
+          <t>8697911213425</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Biala Cilt - Yeşil) (Ciltli)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Hafız Boy - Suni Deri Cilt - Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786051743721</t>
+          <t>9786051743691</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta boy - Biala Cilt - Bordo)</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Hafız Boy - Suni Deri Cilt - Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786053830726</t>
+          <t>8697911213432</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Yeşili Özleyen Kız</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta Boy - Biala Cilt - Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786053830474</t>
+          <t>9786051743721</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Küçük Su Damlasının Dünya Turu</t>
+          <t>Hüseyin Kutlu Hattı Kur'an-ı Kerim (Çanta boy - Biala Cilt - Bordo)</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786053833147</t>
+          <t>9786053830726</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Mesaj Veren Masallar (12 Kitap Takım)</t>
+          <t>Yeşili Özleyen Kız</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>288</v>
+        <v>200</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786053832027</t>
+          <t>9786053830474</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dahi (6 Kitap Set)</t>
+          <t>Küçük Su Damlasının Dünya Turu</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786053834632</t>
+          <t>9786053833147</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Atasözlerimiz (5 Kitap Takım)</t>
+          <t>Mesaj Veren Masallar (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>275</v>
+        <v>288</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786053831846</t>
+          <t>9786053832027</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Vatan Kalbinin Attığı Yer Çanakkale (10 Kitap Takım)</t>
+          <t>Yeşil Dahi (6 Kitap Set)</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9789753810555</t>
+          <t>9786053834632</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Uzeyle’nin İmanı</t>
+          <t>Yaşayan Atasözlerimiz (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>65</v>
+        <v>275</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786053834106</t>
+          <t>9786053831846</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Resimli Dünya Atlası</t>
+          <t>Vatan Kalbinin Attığı Yer Çanakkale (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>195</v>
+        <v>550</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9789753810548</t>
+          <t>9789753810555</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Çocuklarla</t>
+          <t>Uzeyle’nin İmanı</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9789753810494</t>
+          <t>9786053834106</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılıyorum</t>
+          <t>Resimli Dünya Atlası</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>65</v>
+        <v>230</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786053834144</t>
+          <t>9789753810548</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı</t>
+          <t>Peygamberimiz Çocuklarla</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786053835189</t>
+          <t>9789753810494</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilginleri ile Bir Gün (6 Kitap Takım)</t>
+          <t>Namaz Kılıyorum</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9789753812375</t>
+          <t>9786053834144</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Havaya Uçan At</t>
+          <t>Kuklacı</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9789753819695</t>
+          <t>9786053835189</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Gülistan (3 Kitap Takım)</t>
+          <t>İslam Bilginleri ile Bir Gün (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786053832751</t>
+          <t>9789753812375</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Gökçe’nin Günlüğünden (10 Kitap Takım)</t>
+          <t>Havaya Uçan At</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>475</v>
+        <v>140</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9789753817660</t>
+          <t>9789753819695</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Seyahatnamesi’nden Seçmeler</t>
+          <t>Gülistan (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786053831402</t>
+          <t>9786053832751</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi’nin Dünya Turu (10 Kitap Takım)</t>
+          <t>Gökçe’nin Günlüğünden (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>390</v>
+        <v>475</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9789753810531</t>
+          <t>9789753817660</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Dua Ediyorum</t>
+          <t>Evliya Çelebi’nin Seyahatnamesi’nden Seçmeler</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9789753814423</t>
+          <t>9786053831402</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum (10 Kitap Takım)</t>
+          <t>Evliya Çelebi’nin Dünya Turu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>650</v>
+        <v>390</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9789753810050</t>
+          <t>9789753810531</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Dine Doğru</t>
+          <t>Dua Ediyorum</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786053831952</t>
+          <t>9789753814423</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Dedemin Zaman Makinesi İcatlar (10 Kitap Takım)</t>
+          <t>Dinimi Öğreniyorum (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>475</v>
+        <v>650</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786053834458</t>
+          <t>9789753810050</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Dedemin Zaman Makinesi - Uygarlıklar (10 Kitap Takım)</t>
+          <t>Dine Doğru</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>550</v>
+        <v>80</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786053830849</t>
+          <t>9786053831952</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bilim Kitapları (6 Kitap Takım)</t>
+          <t>Çılgın Dedemin Zaman Makinesi İcatlar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>250</v>
+        <v>475</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9789753814416</t>
+          <t>9786053834458</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Zaferleri (10 Kitap Takım)</t>
+          <t>Çılgın Dedemin Zaman Makinesi - Uygarlıklar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9789753816205</t>
+          <t>9786053830849</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Bilginleri Seti (10 Kitap Takım)</t>
+          <t>Çevreci Bilim Kitapları (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786053832874</t>
+          <t>9789753814416</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Deyim Öyküleri (5 Kitap Takım)</t>
+          <t>Büyük Türk Zaferleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786053832768</t>
+          <t>9789753816205</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>Atasözü Öyküleri (5 Kitap Takım)</t>
+          <t>Büyük Türk Bilginleri Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9789753810579</t>
+          <t>9786053832874</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Annemi Anıyorum</t>
+          <t>Deyim Öyküleri (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>65</v>
+        <v>280</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786053832263</t>
+          <t>9786053832768</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Elçileri - 1 (8 Kitap Takım)</t>
+          <t>Atasözü Öyküleri (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9789753810043</t>
+          <t>9789753810579</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Abdest Alıyorum</t>
+          <t>Annemi Anıyorum</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786051743578</t>
+          <t>9786053832263</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu (Ciltli)</t>
+          <t>Allah’ın Elçileri - 1 (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786051743561</t>
+          <t>9789753810043</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ (Ciltli)</t>
+          <t>Abdest Alıyorum</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786051743554</t>
+          <t>9786051743578</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>İlk Uygarlıklar (Ciltli)</t>
+          <t>Roma İmparatorluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786051743547</t>
+          <t>9786051743561</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır (Ciltli)</t>
+          <t>Orta Çağ (Ciltli)</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786053839705</t>
+          <t>9786051743554</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Atasözü Deyimler</t>
+          <t>İlk Uygarlıklar (Ciltli)</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786051741833</t>
+          <t>9786051743547</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Süper İkizler (10 Kitap Takım)</t>
+          <t>Antik Mısır (Ciltli)</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>475</v>
+        <v>250</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786051743134</t>
+          <t>9786053839705</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Dersin Mi Var Derdin Var! (10 Kitap)</t>
+          <t>Atasözü Deyimler</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>550</v>
+        <v>130</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786053839675</t>
+          <t>9786051741833</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Fasulye Sırığı - Üç Boyutlu Masallar</t>
+          <t>Süper İkizler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>100</v>
+        <v>475</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786053839637</t>
+          <t>9786051743134</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Altın Saçlı Kız ve Üç Ayıcık - Üç Boyutlu Masallar</t>
+          <t>Dersin Mi Var Derdin Var! (10 Kitap)</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786051743424</t>
+          <t>9786053839675</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne'den Masallar Güvercin Serisi Seti (10 Kitap Takım)</t>
+          <t>Tılsımlı Fasulye Sırığı - Üç Boyutlu Masallar</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>390</v>
+        <v>125</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786051742847</t>
+          <t>9786053839637</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Çağı Seti (10 Kitap Takım)</t>
+          <t>Altın Saçlı Kız ve Üç Ayıcık - Üç Boyutlu Masallar</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>350</v>
+        <v>125</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786051744155</t>
+          <t>9786051743424</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Cicim Masalları Seti (10 Kitap Takım)</t>
+          <t>Kelile ve Dimne'den Masallar Güvercin Serisi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786051743851</t>
+          <t>9786051742847</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Canım Masallarım Seti (10 Kitap Takım)</t>
+          <t>Dinozor Çağı Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C911" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786053839644</t>
+          <t>9786051744155</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Güzel ve Çirkin - Üç Boyutlu Masallar</t>
+          <t>Cicim Masalları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786053837350</t>
+          <t>9786051743851</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Arapça Güzel Yazı Meşk Defteri</t>
+          <t>Canım Masallarım Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>8697911202115</t>
+          <t>9786053839644</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Arapça Güzel Yazı Defteri</t>
+          <t>Güzel ve Çirkin - Üç Boyutlu Masallar</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786053837824</t>
+          <t>9786053837350</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>Arapça Güzel Yazı Meşk Defteri</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9789753813662</t>
+          <t>8697911202115</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'in Türkçe Meali</t>
+          <t>Arapça Güzel Yazı Defteri</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786053837015</t>
+          <t>9786053837824</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Tırtıl ile Dinimin Değerlerini Öğreniyorum</t>
+          <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786053837176</t>
+          <t>9789753813662</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Genç Hafiyeler Çetesi: Madalyonun Öteki Yüzü</t>
+          <t>Kur'an-ı Kerim'in Türkçe Meali</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786051740843</t>
+          <t>9786053837015</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Mucit Torunu Olmak Kolay Değil! ( 5 Kitap+hds )</t>
+          <t>Sevimli Tırtıl ile Dinimin Değerlerini Öğreniyorum</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786059656160</t>
+          <t>9786053837176</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Bak - Bul - Yapıştır / Masal Kahramanları</t>
+          <t>Genç Hafiyeler Çetesi: Madalyonun Öteki Yüzü</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786053833222</t>
+          <t>9786051740843</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Kaside-i Bürde’yi Türkçe Söyleyiş (Ciltli)</t>
+          <t>Mucit Torunu Olmak Kolay Değil! ( 5 Kitap+hds )</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9789753812931</t>
+          <t>9786059656160</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Hadis Kıvılcımları</t>
+          <t>Bak - Bul - Yapıştır / Masal Kahramanları</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786053830719</t>
+          <t>9786053833222</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Kangal Alabaş</t>
+          <t>Kaside-i Bürde’yi Türkçe Söyleyiş (Ciltli)</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786053830498</t>
+          <t>9789753812931</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Karıncalar (Ciltli)</t>
+          <t>Hadis Kıvılcımları</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786053830481</t>
+          <t>9786053830719</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Bir Mikrobun Günlüğünden</t>
+          <t>Kahraman Kangal Alabaş</t>
         </is>
       </c>
       <c r="C925" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786051746012</t>
+          <t>9786053830498</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Hayvanlar Serisi 10 Kitap Takım</t>
+          <t>Çevreci Karıncalar (Ciltli)</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786051749259</t>
+          <t>9786053830481</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahallenin Çocukları (10 Kitap Takım)</t>
+          <t>Bir Mikrobun Günlüğünden</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>475</v>
+        <v>175</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786051745879</t>
+          <t>9786051746012</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Gül Kokulu Peygamberim (12 Kitap Takım)</t>
+          <t>Akıllı Hayvanlar Serisi 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>264</v>
+        <v>240</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786051747125</t>
+          <t>9786051749259</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Pıtırcık Masallar (10 Kitap Takım)</t>
+          <t>Bizim Mahallenin Çocukları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9788697911212</t>
+          <t>9786051745879</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Masallar (10 Kitap Takım)</t>
+          <t>Gül Kokulu Peygamberim (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786051749235</t>
+          <t>9786051747125</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Masallar (10 Kitap Takım)</t>
+          <t>Pıtırcık Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>8697911212657</t>
+          <t>9788697911212</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Benim Kütüphanem 2 (50 Kitap)</t>
+          <t>Tomurcuk Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>1700</v>
+        <v>220</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786053837572</t>
+          <t>9786051749235</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Küçük Sabahaleri (10 Kitap Takım)</t>
+          <t>Kıvırcık Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C933" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786053833215</t>
+          <t>8697911212657</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz'in Şemaili</t>
+          <t>Benim Kütüphanem 2 (50 Kitap)</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786051741352</t>
+          <t>9786053837572</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Deyimlerimiz (5 Kitap Takım)</t>
+          <t>Peygamberimizin Küçük Sabahaleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786053836988</t>
+          <t>9786053833215</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Pamuk'tan Masallar (Ciltli)</t>
+          <t>Peygamberimiz'in Şemaili</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786051746036</t>
+          <t>9786051741352</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Cıvıl Cıvıl Masallar (Ciltli)</t>
+          <t>Yaşayan Deyimlerimiz (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>190</v>
+        <v>275</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786051749099</t>
+          <t>9786053836988</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Çıtı Pıtı Masallar</t>
+          <t>Pamuk'tan Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C938" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786051749082</t>
+          <t>9786051746036</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Işıl Işıl Masallar (Ciltli)</t>
+          <t>Cıvıl Cıvıl Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786051749068</t>
+          <t>9786051749099</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Şırıl Şırıl Masallar​</t>
+          <t>Çıtı Pıtı Masallar</t>
         </is>
       </c>
       <c r="C940" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786053836605</t>
+          <t>9786051749082</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>İlk Atlas</t>
+          <t>Işıl Işıl Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786051746715</t>
+          <t>9786051749068</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce Meşhur Masallar (Ciltli)</t>
+          <t>Şırıl Şırıl Masallar​</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>375</v>
+        <v>220</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786051741369</t>
+          <t>9786053836605</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Bilge Papağan'dan Masallar (Ciltli)</t>
+          <t>İlk Atlas</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786051749112</t>
+          <t>9786051746715</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'dan Masallar (Ciltli)</t>
+          <t>Uykudan Önce Meşhur Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>190</v>
+        <v>375</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786051741918</t>
+          <t>9786051741369</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Üsve-i Hasene Muhammed Resulüllah - Mekke Dönemi</t>
+          <t>Bilge Papağan'dan Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>8697911200852</t>
+          <t>9786051749112</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Arapça Kelime Kartları 7. Sınıf</t>
+          <t>Anadolu'dan Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>8697911200845</t>
+          <t>9786051741918</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Arapça Kelime Kartları 6. Sınıf</t>
+          <t>Üsve-i Hasene Muhammed Resulüllah - Mekke Dönemi</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>8697911200869</t>
+          <t>8697911200852</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Arapça Kelime Kartları 8. Sınıf</t>
+          <t>Arapça Kelime Kartları 7. Sınıf</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786053837008</t>
+          <t>8697911200845</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Çomar'dan Masallar (Ciltli)</t>
+          <t>Arapça Kelime Kartları 6. Sınıf</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786051741239</t>
+          <t>8697911200869</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Değerlerimiz (10 Kitap Takım)</t>
+          <t>Arapça Kelime Kartları 8. Sınıf</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786051749129</t>
+          <t>9786053837008</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce Ünlü Masallar</t>
+          <t>Çomar'dan Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>375</v>
+        <v>190</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786254112775</t>
+          <t>9786051741239</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Matematik Öyküleri - 10 Kitap</t>
+          <t>Masallarla Değerlerimiz (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>475</v>
+        <v>240</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786053833413</t>
+          <t>9786051749129</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dedektiflik Bürosu (10 Kitap Takım)</t>
+          <t>Uykudan Önce Ünlü Masallar</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786053831303</t>
+          <t>9786254112775</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Alican’ın Günlüğü (10 Kitap Takım)</t>
+          <t>Matematik Öyküleri - 10 Kitap</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>320</v>
+        <v>475</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786254110139</t>
+          <t>9786053833413</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Meslek Öyküleri (10 Kitap Takım)</t>
+          <t>Gizli Dedektiflik Bürosu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786254110023</t>
+          <t>9786053831303</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Bilge Çocuk İle Fen Öyküleri (10 Kitap Takım)</t>
+          <t>Alican’ın Günlüğü (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>375</v>
+        <v>320</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786053838739</t>
+          <t>9786254110139</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Resimli Arapça Sözlük</t>
+          <t>Meslek Öyküleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786053838340</t>
+          <t>9786254110023</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Dedemin Masal Makinesi (10 Kitap Takım)</t>
+          <t>Bilge Çocuk İle Fen Öyküleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786051746913</t>
+          <t>9786053838739</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Robotik'in Yaz Tatil Seti</t>
+          <t>Resimli Arapça Sözlük</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786051748153</t>
+          <t>9786053838340</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Robotik'in Yaz Tatil Seti</t>
+          <t>Çılgın Dedemin Masal Makinesi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>55</v>
+        <v>390</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786051749792</t>
+          <t>9786051746913</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 6. Sınıf</t>
+          <t>4. Sınıf Robotik'in Yaz Tatil Seti</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786051749822</t>
+          <t>9786051748153</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 6. Sınıf</t>
+          <t>3. Sınıf Robotik'in Yaz Tatil Seti</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786051749785</t>
+          <t>9786051749792</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 6. Sınıf</t>
+          <t>Akıllı Damla Matematik Yeni Nesil Yaprak Testler - 6. Sınıf</t>
         </is>
       </c>
       <c r="C963" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786051749815</t>
+          <t>9786051749822</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 6. Sınıf</t>
+          <t>Akıllı Damla Sosyal Bilgiler Yeni Nesil Yaprak Testler - 6. Sınıf</t>
         </is>
       </c>
       <c r="C964" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786254110344</t>
+          <t>9786051749785</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Cankurtaran Denemeler Türkçe - 8. Sınıf</t>
+          <t>Akıllı Damla Fen Bilimleri Yeni Nesil Yaprak Testler - 6. Sınıf</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786254112881</t>
+          <t>9786051749815</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
+          <t>Akıllı Damla Din Kültürü Ve Ahlak Bilgisi Yeni Nesil Yaprak Testler - 6. Sınıf</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>175</v>
+        <v>60</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786254112898</t>
+          <t>9786254110344</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
+          <t>Cankurtaran Denemeler Türkçe - 8. Sınıf</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786254112874</t>
+          <t>9786254112881</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
+          <t>6. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
         </is>
       </c>
       <c r="C968" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786051742694</t>
+          <t>9786254112898</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Küçük Cesur Miço ile Atlantik'ten Hint Okyanusu'na 1</t>
+          <t>7. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
         </is>
       </c>
       <c r="C969" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>8697911202832</t>
+          <t>9786254112874</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Tüm Dersler Soru Bankası ve Yaprak Testler</t>
+          <t>5. Sınıf Tüm Dersler Yeni Nesil Soru Bankası Damla Yayınevi</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>46.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786051742359</t>
+          <t>9786051742694</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Canım Rehberim Kur'an'ım - 10</t>
+          <t>Küçük Cesur Miço ile Atlantik'ten Hint Okyanusu'na 1</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786051748382</t>
+          <t>8697911202832</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Akıllı Damla Eğitim Seti - 2020</t>
+          <t>4. Sınıf Tüm Dersler Soru Bankası ve Yaprak Testler</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>100</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786053831181</t>
+          <t>9786051742359</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>Erdemlerimizi Keşfedelim (10 Kitap Takım)</t>
+          <t>Canım Rehberim Kur'an'ım - 10</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>390</v>
+        <v>12</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9789753814362</t>
+          <t>9786051748382</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Klasikleri (10 Kitap Takım)</t>
+          <t>2. Sınıf Akıllı Damla Eğitim Seti - 2020</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>475</v>
+        <v>100</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786055551063</t>
+          <t>9786053831181</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Hulasatü'l-hakayık Ve Mektubat-ı Hace Mumammed Lutfi</t>
+          <t>Erdemlerimizi Keşfedelim (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>475</v>
+        <v>390</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9789753810517</t>
+          <t>9789753814362</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Gönül Penceresinden Fahr-i Kainat Efendimiz</t>
+          <t>Ömer Seyfettin Klasikleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>23</v>
+        <v>475</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9789753817525</t>
+          <t>9786055551063</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Niyazlar</t>
+          <t>Hulasatü'l-hakayık Ve Mektubat-ı Hace Mumammed Lutfi</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>210</v>
+        <v>475</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786258432183</t>
+          <t>9789753810517</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Görsel Algılama Kodlama</t>
+          <t>Gönül Penceresinden Fahr-i Kainat Efendimiz</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>90</v>
+        <v>23</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786258432176</t>
+          <t>9789753817525</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Çizgiler Aktivite Kitabım</t>
+          <t>Nazlı Niyazlar</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786258432169</t>
+          <t>9786258432183</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Matematik Aktivite Kitabım</t>
+          <t>Dikkat! Görsel Algılama Kodlama</t>
         </is>
       </c>
       <c r="C980" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786258432152</t>
+          <t>9786258432176</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Renkler Şekiller Aktivite Kitabım</t>
+          <t>Çizgiler Aktivite Kitabım</t>
         </is>
       </c>
       <c r="C981" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786258432206</t>
+          <t>9786258432169</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Zıt Kavramlar Aktivite Kitabım</t>
+          <t>Matematik Aktivite Kitabım</t>
         </is>
       </c>
       <c r="C982" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786053834625</t>
+          <t>9786258432152</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Pırlanta Masallar Dizisi (10 Kitap Takım)</t>
+          <t>Renkler Şekiller Aktivite Kitabım</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786053838883</t>
+          <t>9786258432206</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Bitirimler Futfol Takımı (5 Kitap Takım)</t>
+          <t>Zıt Kavramlar Aktivite Kitabım</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
+          <t>9786053834625</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>Pırlanta Masallar Dizisi (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C985" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>9786053838883</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>Bitirimler Futfol Takımı (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C986" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
           <t>9789753819862</t>
         </is>
       </c>
-      <c r="B985" s="1" t="inlineStr">
+      <c r="B987" s="1" t="inlineStr">
         <is>
           <t>Kafkas Kartalı Şeyh Şamil</t>
         </is>
       </c>
-      <c r="C985" s="1">
+      <c r="C987" s="1">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>