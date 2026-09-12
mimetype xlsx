--- v2 (2026-04-06)
+++ v3 (2026-09-12)
@@ -214,51 +214,51 @@
         <is>
           <t>9786254112904</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf Yeni Nesil Tüm Dersler Soru Bankası Damla Yayınevi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258432220</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dikkat Zeka ve Hafıza Geliştirme Seti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789753812658</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>30 Dakikada Toplantıya Hazırlanma</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789753812726</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>