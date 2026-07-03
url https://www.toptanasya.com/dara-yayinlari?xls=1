--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,2410 +85,2455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257304009</t>
+          <t>9786257304887</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Ateş Gibi Yakıyordu</t>
+          <t>Kürt Hareketi ve Bitlis İsyanı (1910-1914)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257304849</t>
+          <t>9786257304450</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kurdistan (1919-1920)</t>
+          <t>Muhbir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>640</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058088276</t>
+          <t>9786057485649</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Seyyahların Anlatımlarıyla Bitlis ve Ahalisi</t>
+          <t>Kar Tanesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>36</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058088214</t>
+          <t>9786257304009</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Seyit Rıza'ya Yardıma Giderken Yakılan Kürdistan Fedaisi Muşlu Hilmi Yıldırım</t>
+          <t>Rüzgar Ateş Gibi Yakıyordu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>40</v>
+        <v>520</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058037793</t>
+          <t>9786257304849</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kürt Çoban</t>
+          <t>Kurdistan (1919-1920)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>640</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056862090</t>
+          <t>9786058088276</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir</t>
+          <t>Seyyahların Anlatımlarıyla Bitlis ve Ahalisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056862076</t>
+          <t>9786058088214</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ferheng</t>
+          <t>Seyit Rıza'ya Yardıma Giderken Yakılan Kürdistan Fedaisi Muşlu Hilmi Yıldırım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058247666</t>
+          <t>9786058037793</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Sayılmayan İsyanlar 1514-1919</t>
+          <t>Kürt Çoban</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058247604</t>
+          <t>9786056862090</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kobani</t>
+          <t>Bir</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>29</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057497758</t>
+          <t>9786056862076</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İki Dil Bir Aşk</t>
+          <t>Ferheng</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056794346</t>
+          <t>9786058247666</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Du Birayen Bedirxani: Celadet u Kamiran 1913-1923</t>
+          <t>Kürt Sorunu ve Sayılmayan İsyanlar 1514-1919</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057497765</t>
+          <t>9786058247604</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kewen Bebext</t>
+          <t>Kobani</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058037748</t>
+          <t>9786057497758</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kürdün Üç Hali</t>
+          <t>İki Dil Bir Aşk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>94</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058037717</t>
+          <t>9786056794346</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sovyetlerin Oyunları Karşısında Kürdistan Hükümeti</t>
+          <t>Du Birayen Bedirxani: Celadet u Kamiran 1913-1923</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058037724</t>
+          <t>9786057497765</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dojeh</t>
+          <t>Kewen Bebext</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057485625</t>
+          <t>9786058037748</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mykonos Tuzağı</t>
+          <t>Kürdün Üç Hali</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>340</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257304405</t>
+          <t>9786058037717</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Munzur Efsanesi</t>
+          <t>Sovyetlerin Oyunları Karşısında Kürdistan Hükümeti</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057485694</t>
+          <t>9786058037724</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çürüme</t>
+          <t>Dojeh</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>540</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057497789</t>
+          <t>9786057485625</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kürdler ve Kürdistan 1900-1925</t>
+          <t>Mykonos Tuzağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>640</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257304436</t>
+          <t>9786257304405</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kürtler ve Moğollar</t>
+          <t>Munzur Efsanesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257304429</t>
+          <t>9786057485694</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gaziya Welat</t>
+          <t>Çürüme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057485618</t>
+          <t>9786057497789</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kürt Pertev ile Laz Nimet'in Aşkı</t>
+          <t>Kürdler ve Kürdistan 1900-1925</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>640</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257304412</t>
+          <t>9786257304436</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sıti ile Zal</t>
+          <t>Kürtler ve Moğollar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>340</v>
+        <v>440</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257304955</t>
+          <t>9786257304429</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mam Celal - Kürdistan’a Adanmış Bir Hayat (Ciltli)</t>
+          <t>Gaziya Welat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>900</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057485663</t>
+          <t>9786057485618</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Erzuruma Yolculuk</t>
+          <t>Kürt Pertev ile Laz Nimet'in Aşkı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257304979</t>
+          <t>9786257304412</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bitlis (Ciltli)</t>
+          <t>Sıti ile Zal</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>840</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057497796</t>
+          <t>9786257304955</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gênco</t>
+          <t>Mam Celal - Kürdistan’a Adanmış Bir Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>900</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257304023</t>
+          <t>9786057485663</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Guregup</t>
+          <t>Erzuruma Yolculuk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257304986</t>
+          <t>9786257304979</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zer</t>
+          <t>Kadim Bitlis (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>840</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257304993</t>
+          <t>9786057497796</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Gênco</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257304962</t>
+          <t>9786257304023</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş Hopo</t>
+          <t>Guregup</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057485656</t>
+          <t>9786257304986</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hilbe Kobanî</t>
+          <t>Zer</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257304948</t>
+          <t>9786257304993</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan Fedaisi Muşlu Hilmi Yıldırım</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257304924</t>
+          <t>9786257304962</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Konuşma Kılavuzu - Kendi Kendine</t>
+          <t>Yoldaş Hopo</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257304917</t>
+          <t>9786057485656</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Ortaçağ Müellifinin Gözüyle Kürtler ve Yaşadıkları Bölgeler 1160 - 1233</t>
+          <t>Hilbe Kobanî</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257304900</t>
+          <t>9786257304948</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pace</t>
+          <t>Kürdistan Fedaisi Muşlu Hilmi Yıldırım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257304894</t>
+          <t>9786257304924</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tanıklıklarla NECO - Necmettin Büyükkaya</t>
+          <t>Kürtçe Konuşma Kılavuzu - Kendi Kendine</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>540</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257304931</t>
+          <t>9786257304917</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mücadele Yolunda Hatıralarım - Mevlanzade Rıfat</t>
+          <t>Bir Ortaçağ Müellifinin Gözüyle Kürtler ve Yaşadıkları Bölgeler 1160 - 1233</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257304863</t>
+          <t>9786257304900</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Vasıl</t>
+          <t>Pace</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257304832</t>
+          <t>9786257304894</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Son Derviş</t>
+          <t>Tanıklıklarla NECO - Necmettin Büyükkaya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257304818</t>
+          <t>9786257304931</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dersim Aleviliği</t>
+          <t>Mücadele Yolunda Hatıralarım - Mevlanzade Rıfat</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257304856</t>
+          <t>9786257304863</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Li Du Xezalekê</t>
+          <t>Vasıl</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257304719</t>
+          <t>9786257304832</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mîrza Mihemed</t>
+          <t>Son Derviş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257304825</t>
+          <t>9786257304818</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ez û Hemû Jinên Ruhê Xwe</t>
+          <t>Dersim Aleviliği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257304740</t>
+          <t>9786257304856</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çiyayê Girtî</t>
+          <t>Li Du Xezalekê</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257304221</t>
+          <t>9786257304719</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Penc Destanen Kurdi Yen Kevnar</t>
+          <t>Mîrza Mihemed</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257304801</t>
+          <t>9786257304825</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dojeh</t>
+          <t>Ez û Hemû Jinên Ruhê Xwe</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257304757</t>
+          <t>9786257304740</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>7 - 10. Yüzyıllarda Kürtler</t>
+          <t>Çiyayê Girtî</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257304771</t>
+          <t>9786257304221</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>112 Hesp u Xezelek</t>
+          <t>Penc Destanen Kurdi Yen Kevnar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257304672</t>
+          <t>9786257304801</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Desmanta</t>
+          <t>Dojeh</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257304658</t>
+          <t>9786257304757</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dilba</t>
+          <t>7 - 10. Yüzyıllarda Kürtler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257304641</t>
+          <t>9786257304771</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Epilya</t>
+          <t>112 Hesp u Xezelek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257304702</t>
+          <t>9786257304672</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Buka Barane</t>
+          <t>Desmanta</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257304788</t>
+          <t>9786257304658</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şevname</t>
+          <t>Dilba</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257304689</t>
+          <t>9786257304641</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Koyi Biye Xezal</t>
+          <t>Epilya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257304795</t>
+          <t>9786257304702</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sindoqa Dirune</t>
+          <t>Buka Barane</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257304696</t>
+          <t>9786257304788</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Keziyen Jinebi</t>
+          <t>Şevname</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257304375</t>
+          <t>9786257304689</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürdün Üç Hali</t>
+          <t>Koyi Biye Xezal</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257304665</t>
+          <t>9786257304795</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kürt Çoban</t>
+          <t>Sindoqa Dirune</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257304580</t>
+          <t>9786257304696</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Arşivlerde Bitlis ve Kürdler</t>
+          <t>Keziyen Jinebi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257304559</t>
+          <t>9786257304375</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Horasan Kürtleri</t>
+          <t>Kürdün Üç Hali</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257304474</t>
+          <t>9786257304665</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dicle</t>
+          <t>Kürt Çoban</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257304542</t>
+          <t>9786257304580</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mir Bedirhan</t>
+          <t>Yabancı Arşivlerde Bitlis ve Kürdler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257304276</t>
+          <t>9786257304559</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Hunere</t>
+          <t>Horasan Kürtleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257304337</t>
+          <t>9786257304474</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya Şiirinde Beden ve Erotizm</t>
+          <t>Dicle</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>540</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257304603</t>
+          <t>9786257304542</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Cegerxwîn’in Yaşamı Ve Şiir Anlayışı</t>
+          <t>Mir Bedirhan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257304566</t>
+          <t>9786257304276</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bejan</t>
+          <t>Ferhenga Hunere</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257304573</t>
+          <t>9786257304337</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>5 Nolu’da Kadın Olmak</t>
+          <t>Cemal Süreya Şiirinde Beden ve Erotizm</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257304481</t>
+          <t>9786257304603</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hayig</t>
+          <t>Cegerxwîn’in Yaşamı Ve Şiir Anlayışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257304498</t>
+          <t>9786257304566</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Xayis</t>
+          <t>Bejan</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257304511</t>
+          <t>9786257304573</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mem İle Zin</t>
+          <t>5 Nolu’da Kadın Olmak</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257304535</t>
+          <t>9786257304481</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yaz</t>
+          <t>Hayig</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257304467</t>
+          <t>9786257304498</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kürdistan</t>
+          <t>Xayis</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257304504</t>
+          <t>9786257304511</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Efendinin Suçunu Üstlenmek - Kürt Tarihinde Direniş ve İşbirlikçilik</t>
+          <t>Mem İle Zin</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257304528</t>
+          <t>9786257304535</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük - Kürtçe Sözlük (Kurdi- Tirki Türkçe - Kürtçe)</t>
+          <t>Uzun Yaz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257304368</t>
+          <t>9786257304467</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Waneyen Reziman u Rastnivisina Kurmanci</t>
+          <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257304269</t>
+          <t>9786257304504</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gumbil - Gupik Bi Gupik Haiku</t>
+          <t>Efendinin Suçunu Üstlenmek - Kürt Tarihinde Direniş ve İşbirlikçilik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257304399</t>
+          <t>9786257304528</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İhtar</t>
+          <t>Ferheng Sözlük - Kürtçe Sözlük (Kurdi- Tirki Türkçe - Kürtçe)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257304283</t>
+          <t>9786257304368</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Diwana Mela Ehmede Heyderi</t>
+          <t>Waneyen Reziman u Rastnivisina Kurmanci</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257304351</t>
+          <t>9786257304269</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Kulesi</t>
+          <t>Gumbil - Gupik Bi Gupik Haiku</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056999505</t>
+          <t>9786257304399</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Baxe İrem</t>
+          <t>İhtar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056862038</t>
+          <t>9786257304283</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vir U Ware Ma (Ma Mirdasi Yi)</t>
+          <t>Diwana Mela Ehmede Heyderi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058037786</t>
+          <t>9786257304351</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kitab’ul-Kufri We'l-Kebair (Kifirname u Gunehname)</t>
+          <t>Sessizlik Kulesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257304610</t>
+          <t>9786056999505</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürd Prensi Mehemed</t>
+          <t>Baxe İrem</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257304085</t>
+          <t>9786056862038</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Seyyahların Anlatımlarıyla Bitlis ve Ahalisi</t>
+          <t>Vir U Ware Ma (Ma Mirdasi Yi)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058088245</t>
+          <t>9786058037786</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Tarihi</t>
+          <t>Kitab’ul-Kufri We'l-Kebair (Kifirname u Gunehname)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058088238</t>
+          <t>9786257304610</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Adat u Rusumatnamee Ekradiye</t>
+          <t>Bir Kürd Prensi Mehemed</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058124844</t>
+          <t>9786257304085</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Xani Ü Ciziri - Du Stünen Wejeya Kurdi</t>
+          <t>Seyyahların Anlatımlarıyla Bitlis ve Ahalisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058088221</t>
+          <t>9786058088245</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Naqosen Romaye Cild 2</t>
+          <t>Alevilik ve Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058124851</t>
+          <t>9786058088238</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Havina Li Serfeza Behre</t>
+          <t>Adat u Rusumatnamee Ekradiye</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058124806</t>
+          <t>9786058124844</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Dalgaları</t>
+          <t>Xani Ü Ciziri - Du Stünen Wejeya Kurdi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056862045</t>
+          <t>9786058088221</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kawaye Hesinkar</t>
+          <t>Naqosen Romaye Cild 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057497772</t>
+          <t>9786058124851</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Leqat</t>
+          <t>Havina Li Serfeza Behre</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058124820</t>
+          <t>9786058124806</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Pirewerger</t>
+          <t>Karadeniz Dalgaları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058124837</t>
+          <t>9786056862045</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Se Deng</t>
+          <t>Kawaye Hesinkar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056862083</t>
+          <t>9786057497772</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Guleyşa</t>
+          <t>Leqat</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257304313</t>
+          <t>9786058124820</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dımdım Kalesi</t>
+          <t>Pirewerger</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056794322</t>
+          <t>9786058124837</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Xewdize</t>
+          <t>Se Deng</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058247673</t>
+          <t>9786056862083</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Pirsname - Bankeya Pirsen Kurdi</t>
+          <t>Guleyşa</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257304061</t>
+          <t>9786257304313</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Carek Ji Caran</t>
+          <t>Dımdım Kalesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058247628</t>
+          <t>9786056794322</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Alfabeya Kurdi Bi Tîpen Erebi</t>
+          <t>Xewdize</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058124813</t>
+          <t>9786058247673</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mir Celadet Bedirhan’ın Evinde</t>
+          <t>Pirsname - Bankeya Pirsen Kurdi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056794353</t>
+          <t>9786257304061</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Şerha Diwana Melaye Ciziri</t>
+          <t>Carek Ji Caran</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>900</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257304382</t>
+          <t>9786058247628</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Keştiya Baye</t>
+          <t>Alfabeya Kurdi Bi Tîpen Erebi</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058247697</t>
+          <t>9786058124813</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tiştanoken Kurdi</t>
+          <t>Mir Celadet Bedirhan’ın Evinde</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257304146</t>
+          <t>9786056794353</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Ji Çiroken Samed Behrengi</t>
+          <t>Şerha Diwana Melaye Ciziri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>240</v>
+        <v>900</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056794308</t>
+          <t>9786257304382</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Hemidi</t>
+          <t>Keştiya Baye</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057497741</t>
+          <t>9786058247697</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sews</t>
+          <t>Tiştanoken Kurdi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257304078</t>
+          <t>9786257304146</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Zaza Kürtler</t>
+          <t>Guldesteyek Ji Çiroken Samed Behrengi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257304092</t>
+          <t>9786056794308</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Hayat</t>
+          <t>Ferhenga Hemidi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050661262</t>
+          <t>9786057497741</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Sınır Tanımaz - Kürt Ermeni Asur ve Mülteci Hikayeleri</t>
+          <t>Sews</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057497703</t>
+          <t>9786257304078</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Cızirinasi</t>
+          <t>Zaza Kürtler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050661286</t>
+          <t>9786257304092</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Rojnamegeri ü Kovargeriya Kurd (1898 -1932)</t>
+          <t>Mutlu Hayat</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257304290</t>
+          <t>9786050661262</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yezda</t>
+          <t>Sevgi Sınır Tanımaz - Kürt Ermeni Asur ve Mülteci Hikayeleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257304252</t>
+          <t>9786057497703</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Öncü Bir Kürt Aydını: M. Malmisanij</t>
+          <t>Cızirinasi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257304306</t>
+          <t>9786050661286</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nişancı</t>
+          <t>Rojnamegeri ü Kovargeriya Kurd (1898 -1932)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257304184</t>
+          <t>9786257304290</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Leyla U Mecnun</t>
+          <t>Yezda</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257304214</t>
+          <t>9786257304252</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Xwendin u Tegihiştin - 35 Unite</t>
+          <t>Öncü Bir Kürt Aydını: M. Malmisanij</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257304245</t>
+          <t>9786257304306</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şikesti</t>
+          <t>Nişancı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257304122</t>
+          <t>9786257304184</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Harput'taki Hayalet</t>
+          <t>Leyla U Mecnun</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257304153</t>
+          <t>9786257304214</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz</t>
+          <t>Xwendin u Tegihiştin - 35 Unite</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257304160</t>
+          <t>9786257304245</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Burseya Dağı</t>
+          <t>Şikesti</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257304191</t>
+          <t>9786257304122</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sterken Edebiyata Kurdi</t>
+          <t>Harput'taki Hayalet</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257304177</t>
+          <t>9786257304153</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Qande Qeçekan Kitabe Destpeki</t>
+          <t>Dilsiz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786050661248</t>
+          <t>9786257304160</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ferheng / Kurdi İspanyoli - İspanyoli Kurdi</t>
+          <t>Burseya Dağı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786050661224</t>
+          <t>9786257304191</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Şikefta Xwekuştine</t>
+          <t>Sterken Edebiyata Kurdi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050661255</t>
+          <t>9786257304177</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hesar ü Küçiken Bave Min</t>
+          <t>Qande Qeçekan Kitabe Destpeki</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786050661200</t>
+          <t>9786050661248</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Jübile</t>
+          <t>Ferheng / Kurdi İspanyoli - İspanyoli Kurdi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257304238</t>
+          <t>9786050661224</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hebu Tune Bu</t>
+          <t>Şikefta Xwekuştine</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257304344</t>
+          <t>9786050661255</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Pünga li Bajer</t>
+          <t>Hesar ü Küçiken Bave Min</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257304047</t>
+          <t>9786050661200</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yıllık Edebiyat Yolculuğum</t>
+          <t>Jübile</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786050661231</t>
+          <t>9786257304238</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cemiyeta Hevi ya Telabeye Kurd</t>
+          <t>Hebu Tune Bu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>540</v>
+        <v>750</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786050661217</t>
+          <t>9786257304344</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çiftlere Cinayet Dersleri</t>
+          <t>Pünga li Bajer</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058088290</t>
+          <t>9786257304047</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gurzo</t>
+          <t>Kırk Yıllık Edebiyat Yolculuğum</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058088283</t>
+          <t>9786050661231</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sinem</t>
+          <t>Cemiyeta Hevi ya Telabeye Kurd</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058037779</t>
+          <t>9786050661217</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bin Hemid Ü Blanca</t>
+          <t>Çiftlere Cinayet Dersleri</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058088269</t>
+          <t>9786058088290</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Madonnaya Bı Mantoye Kurk</t>
+          <t>Gurzo</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257304207</t>
+          <t>9786058088283</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sere Şeve Çirokek (Ciltli)</t>
+          <t>Sinem</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>900</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786050661293</t>
+          <t>9786058037779</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Rewdi'n-Ne'im</t>
+          <t>Bin Hemid Ü Blanca</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>540</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257304108</t>
+          <t>9786058088269</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerde Astronomi</t>
+          <t>Madonnaya Bı Mantoye Kurk</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058037755</t>
+          <t>9786257304207</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Egemenlik Teorisi</t>
+          <t>Sere Şeve Çirokek (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257304115</t>
+          <t>9786050661293</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ji Destpeka Diroke ve Civaka Xwezayi</t>
+          <t>Rewdi'n-Ne'im</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257304139</t>
+          <t>9786257304108</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Harabe Çiçeği</t>
+          <t>Kürtlerde Astronomi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257304030</t>
+          <t>9786058037755</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>El-Kava'idu'l Lugati'l-Kurdiyye Mukaddime</t>
+          <t>Devlet ve Egemenlik Teorisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257304054</t>
+          <t>9786257304115</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kut</t>
+          <t>Ji Destpeka Diroke ve Civaka Xwezayi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786058037700</t>
+          <t>9786257304139</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Tibba Mela Muhemede Ervasi</t>
+          <t>Harabe Çiçeği</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058088252</t>
+          <t>9786257304030</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Portreyen Şophişti - 1</t>
+          <t>El-Kava'idu'l Lugati'l-Kurdiyye Mukaddime</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058011908</t>
+          <t>9786257304054</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Rojniviska Xece 5 - Xece Li Dü Evdale Zeynike Ye</t>
+          <t>Kut</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058011939</t>
+          <t>9786058037700</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Rojniviska Xece 4 - Xece Li Dü Mestüre Xanima Erdelani Ye</t>
+          <t>Tibba Mela Muhemede Ervasi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786058011915</t>
+          <t>9786058088252</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Rojniviska Xece 2 - Xece Li Dü Dewreşe Evdi ye</t>
+          <t>Portreyen Şophişti - 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058011922</t>
+          <t>9786058011908</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Rojniviska Xece 1 -  Xece Li Dü Ehmede Xani Ye</t>
+          <t>Rojniviska Xece 5 - Xece Li Dü Evdale Zeynike Ye</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786058011946</t>
+          <t>9786058011939</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Rojniviska Xece 3 - Xece Li Dü Celadet Bedirxan E</t>
+          <t>Rojniviska Xece 4 - Xece Li Dü Mestüre Xanima Erdelani Ye</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257304320</t>
+          <t>9786058011915</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Öğreniyorum</t>
+          <t>Rojniviska Xece 2 - Xece Li Dü Dewreşe Evdi ye</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057497734</t>
+          <t>9786058011922</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hevi Esta</t>
+          <t>Rojniviska Xece 1 -  Xece Li Dü Ehmede Xani Ye</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786050661279</t>
+          <t>9786058011946</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Rezimani Kurdi</t>
+          <t>Rojniviska Xece 3 - Xece Li Dü Celadet Bedirxan E</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057497727</t>
+          <t>9786257304320</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Mirzeye Kurd Mihemed</t>
+          <t>Kürtçe Öğreniyorum</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057497710</t>
+          <t>9786057497734</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Risteme Zal</t>
+          <t>Hevi Esta</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
+          <t>9786050661279</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Rezimani Kurdi</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786057497727</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Mirzeye Kurd Mihemed</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786057497710</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Risteme Zal</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
           <t>9786058037762</t>
         </is>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Diwan</t>
         </is>
       </c>
-      <c r="C159" s="1">
+      <c r="C162" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>