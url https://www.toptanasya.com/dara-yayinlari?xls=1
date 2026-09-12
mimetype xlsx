--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257304887</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kürt Hareketi ve Bitlis İsyanı (1910-1914)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257304450</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Muhbir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057485649</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kar Tanesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257304009</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rüzgar Ateş Gibi Yakıyordu</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257304849</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -334,2206 +334,2206 @@
         <is>
           <t>9786058037748</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kürdün Üç Hali</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058037717</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sovyetlerin Oyunları Karşısında Kürdistan Hükümeti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786058037724</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Dojeh</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057485625</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mykonos Tuzağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257304405</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Munzur Efsanesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057485694</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Çürüme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057497789</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kürdler ve Kürdistan 1900-1925</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>640</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257304436</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kürtler ve Moğollar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257304429</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Gaziya Welat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057485618</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kürt Pertev ile Laz Nimet'in Aşkı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257304412</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sıti ile Zal</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257304955</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Mam Celal - Kürdistan’a Adanmış Bir Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057485663</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Erzuruma Yolculuk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786257304979</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kadim Bitlis (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>840</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057497796</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Gênco</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257304023</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Guregup</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257304986</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Zer</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257304993</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Avesta</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257304962</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yoldaş Hopo</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057485656</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Hilbe Kobanî</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257304948</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kürdistan Fedaisi Muşlu Hilmi Yıldırım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257304924</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kürtçe Konuşma Kılavuzu - Kendi Kendine</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257304917</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bir Ortaçağ Müellifinin Gözüyle Kürtler ve Yaşadıkları Bölgeler 1160 - 1233</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786257304900</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Pace</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257304894</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Tanıklıklarla NECO - Necmettin Büyükkaya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786257304931</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Mücadele Yolunda Hatıralarım - Mevlanzade Rıfat</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786257304863</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Vasıl</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786257304832</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Son Derviş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257304818</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Dersim Aleviliği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257304856</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Li Du Xezalekê</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257304719</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mîrza Mihemed</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786257304825</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Ez û Hemû Jinên Ruhê Xwe</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257304740</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Çiyayê Girtî</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257304221</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Penc Destanen Kurdi Yen Kevnar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257304801</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Dojeh</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786257304757</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>7 - 10. Yüzyıllarda Kürtler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786257304771</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>112 Hesp u Xezelek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786257304672</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Desmanta</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257304658</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Dilba</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257304641</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Epilya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786257304702</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Buka Barane</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257304788</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Şevname</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786257304689</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Koyi Biye Xezal</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786257304795</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sindoqa Dirune</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786257304696</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Keziyen Jinebi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786257304375</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kürdün Üç Hali</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786257304665</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kürt Çoban</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786257304580</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yabancı Arşivlerde Bitlis ve Kürdler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786257304559</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Horasan Kürtleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786257304474</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Dicle</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786257304542</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Mir Bedirhan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786257304276</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ferhenga Hunere</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786257304337</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Cemal Süreya Şiirinde Beden ve Erotizm</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786257304603</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Cegerxwîn’in Yaşamı Ve Şiir Anlayışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786257304566</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Bejan</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786257304573</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>5 Nolu’da Kadın Olmak</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786257304481</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Hayig</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786257304498</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Xayis</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786257304511</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Mem İle Zin</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786257304535</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Uzun Yaz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786257304467</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786257304504</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Efendinin Suçunu Üstlenmek - Kürt Tarihinde Direniş ve İşbirlikçilik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786257304528</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Ferheng Sözlük - Kürtçe Sözlük (Kurdi- Tirki Türkçe - Kürtçe)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786257304368</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Waneyen Reziman u Rastnivisina Kurmanci</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786257304269</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Gumbil - Gupik Bi Gupik Haiku</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786257304399</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İhtar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786257304283</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Diwana Mela Ehmede Heyderi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786257304351</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Sessizlik Kulesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786056999505</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Baxe İrem</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786056862038</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Vir U Ware Ma (Ma Mirdasi Yi)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786058037786</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Kitab’ul-Kufri We'l-Kebair (Kifirname u Gunehname)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786257304610</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Bir Kürd Prensi Mehemed</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786257304085</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Seyyahların Anlatımlarıyla Bitlis ve Ahalisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786058088245</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Alevilik ve Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786058088238</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Adat u Rusumatnamee Ekradiye</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786058124844</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Xani Ü Ciziri - Du Stünen Wejeya Kurdi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786058088221</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Naqosen Romaye Cild 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786058124851</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Havina Li Serfeza Behre</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786058124806</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Karadeniz Dalgaları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786056862045</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Kawaye Hesinkar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786057497772</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Leqat</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786058124820</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Pirewerger</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786058124837</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Se Deng</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786056862083</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Guleyşa</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786257304313</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Dımdım Kalesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786056794322</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Xewdize</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786058247673</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Pirsname - Bankeya Pirsen Kurdi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786257304061</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Carek Ji Caran</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786058247628</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Alfabeya Kurdi Bi Tîpen Erebi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786058124813</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Mir Celadet Bedirhan’ın Evinde</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786056794353</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Şerha Diwana Melaye Ciziri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786257304382</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Keştiya Baye</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786058247697</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Tiştanoken Kurdi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786257304146</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Guldesteyek Ji Çiroken Samed Behrengi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786056794308</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Ferhenga Hemidi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786057497741</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Sews</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786257304078</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Zaza Kürtler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786257304092</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Mutlu Hayat</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786050661262</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Sevgi Sınır Tanımaz - Kürt Ermeni Asur ve Mülteci Hikayeleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786057497703</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Cızirinasi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786050661286</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Rojnamegeri ü Kovargeriya Kurd (1898 -1932)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786257304290</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Yezda</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786257304252</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Öncü Bir Kürt Aydını: M. Malmisanij</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786257304306</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Nişancı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786257304184</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Leyla U Mecnun</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786257304214</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Xwendin u Tegihiştin - 35 Unite</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786257304245</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Şikesti</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786257304122</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Harput'taki Hayalet</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786257304153</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Dilsiz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786257304160</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Burseya Dağı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786257304191</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Sterken Edebiyata Kurdi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786257304177</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Qande Qeçekan Kitabe Destpeki</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786050661248</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Ferheng / Kurdi İspanyoli - İspanyoli Kurdi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786050661224</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Şikefta Xwekuştine</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786050661255</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Hesar ü Küçiken Bave Min</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786050661200</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Jübile</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786257304238</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Hebu Tune Bu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786257304344</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Pünga li Bajer</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786257304047</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Kırk Yıllık Edebiyat Yolculuğum</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786050661231</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Cemiyeta Hevi ya Telabeye Kurd</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786050661217</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Çiftlere Cinayet Dersleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786058088290</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Gurzo</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786058088283</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Sinem</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786058037779</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Bin Hemid Ü Blanca</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786058088269</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Madonnaya Bı Mantoye Kurk</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786257304207</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Sere Şeve Çirokek (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786050661293</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Rewdi'n-Ne'im</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786257304108</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Kürtlerde Astronomi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786058037755</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Devlet ve Egemenlik Teorisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>600</v>
+        <v>640</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786257304115</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Ji Destpeka Diroke ve Civaka Xwezayi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786257304139</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Harabe Çiçeği</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786257304030</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>El-Kava'idu'l Lugati'l-Kurdiyye Mukaddime</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786257304054</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Kut</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786058037700</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Tibba Mela Muhemede Ervasi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786058088252</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Portreyen Şophişti - 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786058011908</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Rojniviska Xece 5 - Xece Li Dü Evdale Zeynike Ye</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786058011939</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Rojniviska Xece 4 - Xece Li Dü Mestüre Xanima Erdelani Ye</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786058011915</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Rojniviska Xece 2 - Xece Li Dü Dewreşe Evdi ye</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786058011922</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Rojniviska Xece 1 -  Xece Li Dü Ehmede Xani Ye</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786058011946</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Rojniviska Xece 3 - Xece Li Dü Celadet Bedirxan E</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786257304320</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Kürtçe Öğreniyorum</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786057497734</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Hevi Esta</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786050661279</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Rezimani Kurdi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786057497727</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Mirzeye Kurd Mihemed</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786057497710</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Risteme Zal</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786058037762</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Diwan</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>