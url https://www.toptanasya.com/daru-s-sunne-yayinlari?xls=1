--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -85,280 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056835728</t>
+          <t>9280000018477</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yakute Buhari ve Müslim’in Ricaliyle Gelen Hadisler (3 Kitap Takım) (Ciltli)</t>
+          <t>Kitabu's-Sunne min Mesaili Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1800</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259519593</t>
+          <t>9280000015391</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü (Ciltli)</t>
+          <t>Ehl-i Sünnet ve'l-Cemaat'e Göre İman ve Tevhid Akidesi (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259519586</t>
+          <t>9786057071569</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tıbbu'n-Nebi Tercümesi (Ciltli)</t>
+          <t>Muhaliflere Muamele Fıkhı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786000518110</t>
+          <t>9786057071576</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet'e Göre Abdest ve Namaz</t>
+          <t>Kalp Selameti</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9780000018083</t>
+          <t>9786057071552</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Buhari ve Muslim Hadisleri (6 Cilt Takım) El-Cem'u Beyne's-Salihayn (Ciltli)</t>
+          <t>El-Burhan Sünnete Kefil Olan Kur'an</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058304017</t>
+          <t>9280000018798</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zebeced Seti (3 Cilt Takım) (Ciltli)</t>
+          <t>Sünnet ve Bid'at Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058304055</t>
+          <t>9280000018767</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sahih İtikad Hadisleri (4 Cilt) El-caddetu’l-Beyda (Ciltli)</t>
+          <t>El-Albaniyyat - Nasıruddin el-Elbani'nin Fetvaları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259519579</t>
+          <t>9786254092039</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sünnet ve Bid'at (Ciltli)</t>
+          <t>Tenviru'l-Ayneyn Sahih Hadisler (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259519562</t>
+          <t>9280000017234</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Salih Selefin Menhec ve Ahlakı (Ciltli)</t>
+          <t>Tefsir Usulü ve İlk 7 Surenin Tefsiri (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259519500</t>
+          <t>9786250098349</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sahih Akide ve Menhec (3 Cilt Takım) (Ciltli)</t>
+          <t>El-Multeka'l-Bahrayn İttifak Edilen Hadisler (5 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259519555</t>
+          <t>9786056835766</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Neden Suretlere Karşıyız?</t>
+          <t>Altın Kaideler Şerhi Hadis Ehlinin Usul Kaideleri (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259519517</t>
+          <t>9786056835773</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kelamcılara Reddiye</t>
+          <t>Niçin?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259519548</t>
+          <t>9786056835780</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İmam Ahmed B. Hanbel'in Akide Fetvaları (Ciltli)</t>
+          <t>Kıyametin Üç Büyük Alameti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259519531</t>
+          <t>9786056835797</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hadis Ashabının Selefinin Akidesi</t>
+          <t>Kırk Hadiste İman ve İslam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259519524</t>
+          <t>9786056835711</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bid'atlerin Nehyi ve Şerhu's-Sunne Tercümesi (Ciltli)</t>
+          <t>Modern Bilimsel Hurafeler (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
+          <t>9786058304000</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Sahih Meal (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786056214776</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvufun Hakikati (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786056214783</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Tekfir Sapması (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786056214790</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Haktan Sapmanın Temelleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786056615597</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 8</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786056615580</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 7</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786056615573</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 6</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786056615559</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 5</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786056615528</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 2</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786056615511</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 1</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056615504</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir 8 Cilt Takım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056615542</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 4 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786056615535</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tefsir Cilt 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786056615566</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Tesettür (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056214769</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Sünnet Müdafaası ve İttiba Tevhidi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786056214738</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bizden Olmayanlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786056214745</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Abdest ve Namaz Ahkamı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786056835728</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yakute Buhari ve Müslim’in Ricaliyle Gelen Hadisler (3 Kitap Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259519593</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir Usulü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259519586</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Tıbbu'n-Nebi Tercümesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786000518110</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Sünnet'e Göre Abdest ve Namaz</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9780000018083</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Buhari ve Muslim Hadisleri (6 Cilt Takım) El-Cem'u Beyne's-Salihayn (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058304017</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Zebeced Seti (3 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786058304055</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Sahih İtikad Hadisleri (4 Cilt) El-caddetu’l-Beyda (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259519579</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Sünnet ve Bid'at (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259519562</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Salih Selefin Menhec ve Ahlakı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259519500</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Sahih Akide ve Menhec (3 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259519555</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Neden Suretlere Karşıyız?</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259519517</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Kelamcılara Reddiye</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259519548</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ahmed B. Hanbel'in Akide Fetvaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259519531</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Hadis Ashabının Selefinin Akidesi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259519524</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Bid'atlerin Nehyi ve Şerhu's-Sunne Tercümesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>9787597875327</t>
         </is>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Ayet ve Hadislerle Davetçinin El Kitabı (Ciltli)</t>
         </is>
       </c>
-      <c r="C17" s="1">
-        <v>400</v>
+      <c r="C49" s="1">
+        <v>700</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>