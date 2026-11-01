--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>9786258230864</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mevkıfu'l Akl 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258230284</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mevkıfu'l Akl 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257138352</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yeni İslam Müctehidlerinin Kıymet- i İlmiye</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257138321</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -349,51 +349,51 @@
         <is>
           <t>3990000096986</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Hilafetin Tekrar İhyasına Dair</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257138154</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Entkraftung Des Anthropomorphistischen Unheils</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257138178</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hilafet-i Muazzama-i İslamiyye</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257138123</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>