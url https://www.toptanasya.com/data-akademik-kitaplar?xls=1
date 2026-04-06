--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,3790 +85,4225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256200807</t>
+          <t>9786256440494</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Ünvan Değişikliği Sınavı Ortak Alan Soru Bankası</t>
+          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256200654</t>
+          <t>9786256440500</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256200272</t>
+          <t>9786256200692</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Emlak - Milli Emlak Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>Karayolları Genel Müdürlüğü Görevde Yükselme ve Unvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>575</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257753104</t>
+          <t>9786256200715</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>TRT Şef Kadrosu İçin GYS 7 Deneme Sınavı</t>
+          <t>Karayolları Genel Müdürlüğü Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257951944</t>
+          <t>9786256200708</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>TRT Şef Kadrosu İçin GYS Konu Anlatımlı Soru Bankası</t>
+          <t>Karayolları Genel Müdürlüğü Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057701664</t>
+          <t>9786256200647</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü GYS-ÜDS 7 Deneme Sınavı</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256440098</t>
+          <t>9786256200630</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256440708</t>
+          <t>9786256200623</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şef Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
+          <t>Tarım ve Orman Bakanlığı Şef GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057701749</t>
+          <t>9786256200579</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İcra Müdür ve İcra Müdür Yardımcılığı 7 Deneme Sınavı</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256440364</t>
+          <t>9786256200593</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Belediye İtfaiye Personeli İtfaiye Çavuşu 1. Grup Soru Bankası Görevde Yükselme</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258469080</t>
+          <t>9786256200562</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Memur GYS Konu Anlatımlı Soru Bankası</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444444166</t>
+          <t>9786256200586</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Sözel Yetenek Türkçe Konu Anlatımlı</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444444167</t>
+          <t>9786256200609</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
+          <t>Tarım ve Orman Bakanlığı Sayman Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>235</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258469226</t>
+          <t>9786258469189</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Parmaklar İle 10 Saatte 10 Parmak</t>
+          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>85</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256440319</t>
+          <t>9786256200111</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Soru Bankası Karekod Çözümlü</t>
+          <t>2026 KPSS Jüri Serisi KPSS Coğrafya Mini Özetli Tamamı Çözümlü Soru Bankası + Dijital Eğitim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256440302</t>
+          <t>9786256200241</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Konu Anlatımlı</t>
+          <t>Et ve Süt Kurumu GYS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255580191</t>
+          <t>9786057511508</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025 Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Soru Bankası- Karekod Çözümlü</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik, Müdür Yardımcılığı ve Şeflik GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1250</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255580061</t>
+          <t>9786256440197</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255580368</t>
+          <t>9786256200135</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Konu Anlatımlı</t>
+          <t>Yargıtay GYS Konu Anlatımlı (Yazı İşleri Müdürü, Şeflik, Zabıt Katibi)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258469271</t>
+          <t>9786256519978</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu Seçim Müdürü Soru Bankası</t>
+          <t>T.C. Ulaştırma ve Altyapı Bakanlığı Denizcilik Sörvey Mühendisi Soru Bankası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>900</v>
+        <v>490</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057511058</t>
+          <t>9786256519909</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025 Yüksek Seçim Kurulu (YSK) Seçim Müdürü 8 Deneme Sınavı</t>
+          <t>T.C. Tarım ve Orman Bakanlığı Bitki Koruma Ürünleri Bayilik ve Toptancılık Sınavı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255580375</t>
+          <t>9786256519886</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Soru Bankası</t>
+          <t>İdari Yargı Ön Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057511041</t>
+          <t>9786258469196</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>Türkiye İş Kurumu İşkur Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4444444444030</t>
+          <t>9786256519794</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2023 GYS Diyanet İşleri Başkanlığı Konu Anlatımlı Soru Bankası Görevde Yükselme</t>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Örnek Sorularla Tablolu Mevzuat Kitabı ve 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4444444444028</t>
+          <t>9786257701992</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2024 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisi UDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055001315</t>
+          <t>9786256440180</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Temel Auto Cad Komutları</t>
+          <t>YÖK Personeli GYS Sık Sorulan Sorular Az Verilen Cevaplar Soru-Cevap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257951005</t>
+          <t>9786057701657</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Soru Bankası</t>
+          <t>Orman Genel Müdürlüğü GYS Şef (İdari) Karekod Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057701992</t>
+          <t>9786258469523</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>Elektrik Üretim AŞ (EÜAŞ) GYS Ortak Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>900</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257951012</t>
+          <t>9786256440043</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü- Tapu Sicil Müdür Yardımcısı GYS Soru Bankası -Karekod Çözümlü</t>
+          <t>ÖABT 2024 Biyoloji Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>675</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257951029</t>
+          <t>9786256200807</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü-Tapu Sicil Müdür Yardımcısı GYS Konu Anlatımlı</t>
+          <t>Orman Genel Müdürlüğü Ünvan Değişikliği Sınavı Ortak Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256440326</t>
+          <t>9786256200654</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü - Tapu Sicil Müdür Yardımcısı GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Tarım ve Orman Bakanlığı Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256519664</t>
+          <t>9786256200272</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>JSPS Jandarma Personeli Soru Bankası</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Emlak - Milli Emlak Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>900</v>
+        <v>575</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256519534</t>
+          <t>9786257753104</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>TRT Şef Kadrosu İçin GYS 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256519541</t>
+          <t>9786257951944</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>TRT Şef Kadrosu İçin GYS Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057701244</t>
+          <t>9786057701664</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>GYS TİGEM Tarım İşletmeleri Konu Anlatımlı Soru Bankası</t>
+          <t>Orman Genel Müdürlüğü GYS-ÜDS 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256519596</t>
+          <t>9786256440098</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256519602</t>
+          <t>9786256440708</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şef Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256519589</t>
+          <t>9786057701749</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>T.C. Adalet Bakanlığı İcra Müdür ve İcra Müdür Yardımcılığı 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256519572</t>
+          <t>9786256440364</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>2025 GYS Belediye İtfaiye Personeli İtfaiye Çavuşu 1. Grup Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257753524</t>
+          <t>9786258469080</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Kütüphane Müdürü Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>Orman Genel Müdürlüğü Memur GYS Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>385</v>
+        <v>750</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256519558</t>
+          <t>4444444444166</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Eğitim Uzmanı Görevde Yükselme Onu Anlatımlı</t>
+          <t>MEB AGS Sözel Yetenek Türkçe Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4444444442953</t>
+          <t>4444444444167</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>T.C. Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
+          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4444444443226</t>
+          <t>9786258469226</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>Akıllı Parmaklar İle 10 Saatte 10 Parmak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255580344</t>
+          <t>9786256440319</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Pomem 31. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Soru Bankası Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257753975</t>
+          <t>9786256440302</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256440272</t>
+          <t>9786255580191</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Tamamı Çözümlü 5 Deneme</t>
+          <t>2025 Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258469578</t>
+          <t>9786255580061</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Polis Meslek İçi Komiser Yardımcılığı Tamamı Çözümlü Bankası</t>
+          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256519695</t>
+          <t>9786255580368</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Polis Akademisi Başkanlığı 9. Dönem İlk Derece Amirlik Eğitimi (Komiser Yardımcılığı) Yazılı Sınavı Soru Bankası</t>
+          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255580337</t>
+          <t>9786258469271</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Aile ve Sosyal Hizmetler Bakanlığı Sosyolog Soru Bankası Çözümlü Görevde Yükselme Ünvan Değişikliği</t>
+          <t>2025 GYS Yüksek Seçim Kurulu Seçim Müdürü Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257552042</t>
+          <t>9786057511058</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Hazırlık Kitabı</t>
+          <t>2025 Yüksek Seçim Kurulu (YSK) Seçim Müdürü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257753999</t>
+          <t>9786255580375</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Soru Bankası</t>
+          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257552004</t>
+          <t>9786057511041</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Hazırlık Kitabı</t>
+          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257552103</t>
+          <t>4444444444030</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Hazırlık Kitabı</t>
+          <t>2023 GYS Diyanet İşleri Başkanlığı Konu Anlatımlı Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257552097</t>
+          <t>4444444444028</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Soru Bankası</t>
+          <t>2024 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257552899</t>
+          <t>9786055001315</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu SGK GYS Konu Anlatımlı</t>
+          <t>Temel Auto Cad Komutları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257552035</t>
+          <t>9786257951005</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Soru Bankası</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257552073</t>
+          <t>9786057701992</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru GYS Hazırlık</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>110</v>
+        <v>900</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255580238</t>
+          <t>9786257951012</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Laboratuvar Teknikeri Kadrosu Soru Bankası (Karekod Çözümlü)</t>
+          <t>Tapu Müdürü- Tapu Sicil Müdür Yardımcısı GYS Soru Bankası -Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>500</v>
+        <v>675</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255580276</t>
+          <t>9786257951029</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Konu Anlatımlı</t>
+          <t>Tapu Müdürü-Tapu Sicil Müdür Yardımcısı GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255580283</t>
+          <t>9786256440326</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Soru Bankası (Karekod Çözümlü)</t>
+          <t>Tapu Müdürü - Tapu Sicil Müdür Yardımcısı GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258469295</t>
+          <t>9786256519664</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Read Everywhere - 1</t>
+          <t>JSPS Jandarma Personeli Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>900</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258469929</t>
+          <t>9786256519534</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü 8 Deneme Sınavı</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258221923</t>
+          <t>9786256519541</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>JSPS Müşterek Konular Konu Anlatımlı Soru Bankası</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>580</v>
+        <v>325</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255580184</t>
+          <t>9786057701244</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Beton Reolojisi</t>
+          <t>GYS TİGEM Tarım İşletmeleri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256519206</t>
+          <t>9786256519596</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>JSPS Jandarma ve Sahil Güvenlik Havacılık Branşı Personeli Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256440050</t>
+          <t>9786256519602</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2024 Coğrafya Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255580177</t>
+          <t>9786256519589</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255580160</t>
+          <t>9786256519572</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Konu Anlatımlı</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258221145</t>
+          <t>9786257753524</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Defterdarlık Uzmanlığı Özel Sınavı Tamamı Çözümlü Soru Bankası</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Kütüphane Müdürü Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>775</v>
+        <v>385</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255580009</t>
+          <t>9786256519558</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Soru Bankası</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Eğitim Uzmanı Görevde Yükselme Onu Anlatımlı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>600</v>
+        <v>335</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255580153</t>
+          <t>4444444442953</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Konu Anlatımlı</t>
+          <t>T.C. Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256440807</t>
+          <t>4444444443226</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Dış Misyon Koruma Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257951869</t>
+          <t>9786255580344</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>AFAD Tekniker 2025 ÜDS Konu Anlatımlı</t>
+          <t>Pomem 31. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>1000</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258221534</t>
+          <t>9786257753975</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı Şef Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256440005</t>
+          <t>9786256440272</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Komiser Yardımcılığı Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258221060</t>
+          <t>9786258469578</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>GYS Ticaret Bakanlığı GYS Gümrük Gümrük Grubu Konu Anlatımlı</t>
+          <t>Polis Meslek İçi Komiser Yardımcılığı Tamamı Çözümlü Bankası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756305225</t>
+          <t>9786256519695</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Biyoharmoloji</t>
+          <t>Polis Akademisi Başkanlığı 9. Dönem İlk Derece Amirlik Eğitimi (Komiser Yardımcılığı) Yazılı Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>165</v>
+        <v>800</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257951876</t>
+          <t>9786255580337</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>AFAD Tekniker 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 GYS ÜDS Aile ve Sosyal Hizmetler Bakanlığı Sosyolog Soru Bankası Çözümlü Görevde Yükselme Ünvan Değişikliği</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257951913</t>
+          <t>9786257552042</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257951906</t>
+          <t>9786257753999</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Konu Anlatımlı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>950</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257951852</t>
+          <t>9786257552004</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>AFAD Mühendis-Mimar 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257951845</t>
+          <t>9786257552103</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>AFAD Mühendis-Mimar 2025 ÜDS Konu Anlatımlı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1020</v>
+        <v>675</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257951883</t>
+          <t>9786257552097</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257951890</t>
+          <t>9786257552899</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. 2025 GYS Konu Anlatımlı</t>
+          <t>Sosyal Güvenlik Kurumu SGK GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257951838</t>
+          <t>9786257552035</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şef 2025 GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257951821</t>
+          <t>9786257552073</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şef 2025 GYS Konu Anlatımlı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru GYS Hazırlık</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1110</v>
+        <v>675</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257951807</t>
+          <t>9786255580238</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şube Müdürü 2025 GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Laboratuvar Teknikeri Kadrosu Soru Bankası (Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>850</v>
+        <v>500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257951791</t>
+          <t>9786255580276</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şube Müdürü GYS Konu Anlatımlı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258221909</t>
+          <t>9786255580283</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2024 Tarih Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Soru Bankası (Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256440067</t>
+          <t>9786258469295</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Read Everywhere - 1</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258221886</t>
+          <t>9786258469929</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Genel Yetenek Türkçe-Matematik Yaprak Test</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>135</v>
+        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255580146</t>
+          <t>9786258221923</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Soru Bankası</t>
+          <t>JSPS Müşterek Konular Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257951074</t>
+          <t>9786255580184</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Konu Anlatımlı</t>
+          <t>Beton Reolojisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>525</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255580108</t>
+          <t>9786256519206</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Soru BankasI (Tamamı Karekod Çözümlü)</t>
+          <t>JSPS Jandarma ve Sahil Güvenlik Havacılık Branşı Personeli Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057701237</t>
+          <t>9786256440050</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavına Hazırlık Konu Anlatımlı</t>
+          <t>ÖABT 2024 Coğrafya Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258469417</t>
+          <t>9786255580177</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Soru Bankası (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255580115</t>
+          <t>9786255580160</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258221572</t>
+          <t>9786258221145</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>T.C Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Defterdarlık Uzmanlığı Özel Sınavı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>170</v>
+        <v>775</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256519640</t>
+          <t>9786255580009</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>DHMİ Koruma ve Güvenlik Şefi GYS Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Soru Bankası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256519732</t>
+          <t>9786255580153</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>390</v>
+        <v>650</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256519725</t>
+          <t>9786256440807</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>Jandarma Dış Misyon Koruma Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>600</v>
+        <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258221602</t>
+          <t>9786257951869</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı GYS Tıbbi Sekreter Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>AFAD Tekniker 2025 ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258221367</t>
+          <t>9786258221534</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Konu Anlatımlı</t>
+          <t>T.C. Sağlık Bakanlığı Şef Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255580085</t>
+          <t>9786256440005</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Soru Bankası</t>
+          <t>Komiser Yardımcılığı Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255580078</t>
+          <t>9786258221060</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Konu Anlatımlı</t>
+          <t>GYS Ticaret Bakanlığı GYS Gümrük Gümrük Grubu Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258469103</t>
+          <t>9789756305225</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vaktim Yok Zamanım Az Diyenler İçin Hızlı DGS</t>
+          <t>Biyoharmoloji</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257753722</t>
+          <t>9786257951876</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri CTE Öğretmen ÜDS Hazırlık Kitabı</t>
+          <t>AFAD Tekniker 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257753913</t>
+          <t>9786257951913</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri CTE Öğretmen ÜDS Tamamı 5 Deneme Sınavı</t>
+          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>230</v>
+        <v>800</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052327579</t>
+          <t>9786257951906</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Konu Anlatımlı</t>
+          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256440630</t>
+          <t>9786257951852</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Prestij Tamamı Çözümlü GYS Soru Bankası</t>
+          <t>AFAD Mühendis-Mimar 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>690</v>
+        <v>650</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>4444444443567</t>
+          <t>9786257951845</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS Soru Bankası</t>
+          <t>AFAD Mühendis-Mimar 2025 ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255580054</t>
+          <t>9786257951883</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>T.C Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı Soru Bankası</t>
+          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>225</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256440692</t>
+          <t>9786257951890</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
+          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. 2025 GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258221268</t>
+          <t>9786257951838</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı</t>
+          <t>AFAD Şef 2025 GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>315</v>
+        <v>800</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052327586</t>
+          <t>9786257951821</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Soru Bankası</t>
+          <t>AFAD Şef 2025 GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>650</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256519305</t>
+          <t>9786257951807</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS-ÖABT Mutmain DKAB/İHL Tamamı Çözümlü Soru Bankası</t>
+          <t>AFAD Şube Müdürü 2025 GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256440029</t>
+          <t>9786257951791</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>AFAD Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>4444444444180</t>
+          <t>9786258221909</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Fasiküllü Tamamı Çözümlü 4 Deneme Sınavı</t>
+          <t>ÖABT 2024 Tarih Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>4444444444181</t>
+          <t>9786256440067</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Fasiküllü Tamamı Çözümlü 6 Deneme Sınavı</t>
+          <t>ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256440227</t>
+          <t>9786258221886</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Öğretmen UDS Tamamı Çözümlü Soru Bankası</t>
+          <t>2024 KPSS Genel Yetenek Türkçe-Matematik Yaprak Test</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>650</v>
+        <v>135</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059456197</t>
+          <t>9786255580146</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS-ÜDS Milli Savunma Bakanlığı Konu Anlatımlı</t>
+          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Soru Bankası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>975</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257951647</t>
+          <t>9786257951074</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımlı</t>
+          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257951692</t>
+          <t>9786255580108</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Yazı İşleri Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Soru BankasI (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256519336</t>
+          <t>9786057701237</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Prestij Soru Bankası - Karekod Çözümlü</t>
+          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavına Hazırlık Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256440555</t>
+          <t>9786258469417</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4444444443544</t>
+          <t>9786255580115</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Soru Bankası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256440210</t>
+          <t>9786258221572</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
+          <t>T.C Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257552295</t>
+          <t>9786256519640</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>DHMİ Koruma ve Güvenlik Şefi GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257753753</t>
+          <t>9786256519732</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Sayman GYS Soru Bankası</t>
+          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1000</v>
+        <v>390</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256519671</t>
+          <t>9786256519725</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Fasiküllü 657 Sayılı Devlet Memurları Kanunu Set (Konu Özetli Sorular 7 Fasikül)</t>
+          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258469202</t>
+          <t>9786258221602</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İş Kurumu İşkur GYS Soru Bankası</t>
+          <t>2025 T.C. Sağlık Bakanlığı GYS Tıbbi Sekreter Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258221428</t>
+          <t>9786258221367</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>MEB 2025 Öğretmen Adaylarına Kameralı Mülakat</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>160</v>
+        <v>850</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257753593</t>
+          <t>9786255580085</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Zabıt Katipliği Mülakat Sınavına Hazırlık Kitabı</t>
+          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256440265</t>
+          <t>9786255580078</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Sosyal Çalışmacı Ünvan Değişikliği Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258221503</t>
+          <t>9786258469103</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Prestij Tamamı Çözümlü Soru Bankası</t>
+          <t>Vaktim Yok Zamanım Az Diyenler İçin Hızlı DGS</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257951142</t>
+          <t>9786257753722</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>DHMİ Genel Müdürlüğü Şef Pozisyonu GYS Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri CTE Öğretmen ÜDS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257753715</t>
+          <t>9786257753913</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Ceza ve Tevkifevleri Sayman Konu Anlatımlı 1-2</t>
+          <t>Ceza ve Tevkifevleri CTE Öğretmen ÜDS Tamamı 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>2000</v>
+        <v>230</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059456166</t>
+          <t>9786052327579</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tüm Kamu Kurumları GYS Mülakat Soru Cevap</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>350</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057511744</t>
+          <t>9786256440630</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Prestij Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>750</v>
+        <v>690</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258221343</t>
+          <t>4444444443567</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Konu Anlatımlı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258469172</t>
+          <t>9786255580054</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasa Kurulu (SPK) GYS Soru Bankası</t>
+          <t>T.C Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257753128</t>
+          <t>9786256440692</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256200968</t>
+          <t>9786258221268</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Soru Bankası</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256200975</t>
+          <t>9786052327586</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Konu Anlatımlı</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256200982</t>
+          <t>9786256519305</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Soru Bankası</t>
+          <t>2026 MEB-AGS-ÖABT Mutmain DKAB/İHL Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>175</v>
+        <v>800</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052327425</t>
+          <t>9786256440029</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Çözümlü 5 Deneme Sınavı</t>
+          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>275</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256440784</t>
+          <t>4444444444180</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 AGS Fasiküllü Tamamı Çözümlü 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>275</v>
+        <v>160</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257951975</t>
+          <t>4444444444181</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C. Ticaret Bakanlığı Ortak Konular Konu Anlatımlı</t>
+          <t>2025 AGS Fasiküllü Tamamı Çözümlü 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257951982</t>
+          <t>9786256440227</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>GYS Ticaret Bakanlığı Ortak Konular Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 Ceza ve Tevkifevleri Öğretmen UDS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052327722</t>
+          <t>9786059456197</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürü GYS Konu Anlatımlı</t>
+          <t>2026 GYS-ÜDS Milli Savunma Bakanlığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>975</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052327739</t>
+          <t>9786257951647</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>625</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>4444444444174</t>
+          <t>9786257951692</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>AGS Sözel Mantık Tamamı Tablo Çözümlü Soru Bankası</t>
+          <t>Adalet Bakanlığı Yazı İşleri Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>180</v>
+        <v>850</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>4444444443502</t>
+          <t>9786256519336</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Hazırlık Kitabı</t>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Prestij Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>4444444443501</t>
+          <t>9786256440555</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>275</v>
+        <v>900</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>4444444444066</t>
+          <t>4444444443544</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256440296</t>
+          <t>9786256440210</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler 4-5. Grup Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>225</v>
+        <v>550</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258221688</t>
+          <t>9786257552295</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4-5. Grup Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>650</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258469950</t>
+          <t>9786257753753</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İstatistik Kurumu (Tüik) GYS Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri Sayman GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>575</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059754552</t>
+          <t>9786256519671</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Konu Anlatımlı</t>
+          <t>Fasiküllü 657 Sayılı Devlet Memurları Kanunu Set (Konu Özetli Sorular 7 Fasikül)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059754545</t>
+          <t>9786258469202</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Soru Bankası</t>
+          <t>Türkiye İş Kurumu İşkur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>360</v>
+        <v>800</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258469943</t>
+          <t>9786258221428</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İstatistik Kurumu (Tüik) GYS Konu Anlatımlı</t>
+          <t>MEB 2025 Öğretmen Adaylarına Kameralı Mülakat</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>825</v>
+        <v>160</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256440463</t>
+          <t>9786257753593</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Soru Bankası</t>
+          <t>Zabıt Katipliği Mülakat Sınavına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256440456</t>
+          <t>9786256440265</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Konu Anlatımlı</t>
+          <t>Ceza ve Tevkifevleri Sosyal Çalışmacı Ünvan Değişikliği Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256440487</t>
+          <t>9786258221503</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Prestij Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>500</v>
+        <v>275</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256440470</t>
+          <t>9786257951142</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Konu Anlatımlı</t>
+          <t>DHMİ Genel Müdürlüğü Şef Pozisyonu GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258221701</t>
+          <t>9786257753715</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 GYS Ceza ve Tevkifevleri Sayman Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257552448</t>
+          <t>9786059456166</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen GYS - ÜDS Konu Anlatımlı</t>
+          <t>Tüm Kamu Kurumları GYS Mülakat Soru Cevap</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257552455</t>
+          <t>9786057511744</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen ÜDS Soru Bankası</t>
+          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258221756</t>
+          <t>9786258221343</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Konu Anlatımlı</t>
+          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258221794</t>
+          <t>9786258469172</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Soru Bankası</t>
+          <t>Sermaye Piyasa Kurulu (SPK) GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258221770</t>
+          <t>9786257753128</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Soru Bankası</t>
+          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258221749</t>
+          <t>9786256200968</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Konu Anlatımlı</t>
+          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>475</v>
+        <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258221763</t>
+          <t>9786256200975</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Soru Bankası</t>
+          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258221732</t>
+          <t>9786256200982</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Konu Anlatımlı</t>
+          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>425</v>
+        <v>175</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256200883</t>
+          <t>9786052327425</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Soru Bankası Karekod</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>800</v>
+        <v>275</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256200876</t>
+          <t>9786256440784</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Konu Anlatımlı</t>
+          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256519282</t>
+          <t>9786257951975</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İletişim Başkanlığı İletişim Uzman Yardımcısı Konu Anlatımlı</t>
+          <t>GYS T.C. Ticaret Bakanlığı Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052327845</t>
+          <t>9786257951982</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretim Üst Kuruluşları İle Yükseköğretim Kurumları Personeli (YÖK) Soru Bankası</t>
+          <t>GYS Ticaret Bakanlığı Ortak Konular Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257951739</t>
+          <t>9786052327722</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Soru Bankası Karekod Çözümlü</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>375</v>
+        <v>975</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256519855</t>
+          <t>9786052327739</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları İle YÖK Personeli GYS Özet Tablolu Sıkça Sorulan Sorulara Yönelik</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>350</v>
+        <v>625</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256200852</t>
+          <t>4444444444174</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>JSPS Genel Yetenek - Genel Kültür Soru Bankası - Karekod Çözümlü</t>
+          <t>AGS Sözel Mantık Tamamı Tablo Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257951722</t>
+          <t>4444444443502</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Konu Anlatımlı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258221565</t>
+          <t>4444444443501</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258221558</t>
+          <t>4444444444066</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>375</v>
+        <v>235</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057511782</t>
+          <t>9786256440296</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Mühendis 7 Deneme Sınavı</t>
+          <t>Mahalli İdareler 4-5. Grup Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057511805</t>
+          <t>9786258221688</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2026 Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Tekniker ve Teknisyen Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4-5. Grup Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057511799</t>
+          <t>9786258469950</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Tekniker ve Teknisyen 7 Deneme Sınavı</t>
+          <t>Türkiye İstatistik Kurumu (Tüik) GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>125</v>
+        <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057511768</t>
+          <t>9786059754552</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Soru Bankası</t>
+          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057511775</t>
+          <t>9786059754545</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>650</v>
+        <v>360</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256519749</t>
+          <t>9786258469943</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Ön Sınavı Tamamı Karekod Çözümlü Soru Bankası 1 - 2</t>
+          <t>Türkiye İstatistik Kurumu (Tüik) GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>900</v>
+        <v>825</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256519893</t>
+          <t>9786256440463</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
+          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059754613</t>
+          <t>9786256440456</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Konu Anlatımlı</t>
+          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057511324</t>
+          <t>9786256440487</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Soru Bankası - Karekod Çözümlü</t>
+          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>375</v>
+        <v>650</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258221596</t>
+          <t>9786256440470</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Konu Anlatımlı Soru Bankası</t>
+          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258221527</t>
+          <t>9786258221701</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256440258</t>
+          <t>9786257552448</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Konu Anlatımlı</t>
+          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen GYS - ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258221800</t>
+          <t>9786257552455</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2025 Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup GYS-ÜDS Soru Bankası Karekod çözümlü</t>
+          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen ÜDS Soru Bankası</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258221787</t>
+          <t>9786258221756</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>825</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258221404</t>
+          <t>9786258221794</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>500</v>
+        <v>475</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786057701916</t>
+          <t>9786258221770</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kamu Kurumları ve Bağlı Kuruluşları Personeli GYS ve Unvan Değişikliği Ortak Konular</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059456142</t>
+          <t>9786258221749</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052327852</t>
+          <t>9786258221763</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretim Üst Kuruluşları ile Yükseköğretim Kurumları Personeli (YÖK) Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258221411</t>
+          <t>9786258221732</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Soru Bankası- Karekod Çözümlü</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>530</v>
+        <v>425</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257753982</t>
+          <t>9786256200883</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri 2. Müdür GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Soru Bankası Karekod</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>275</v>
+        <v>800</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257753692</t>
+          <t>9786256200876</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Soru Bankası</t>
+          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257753685</t>
+          <t>9786256519282</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Konu Anlatımlı 1-2</t>
+          <t>İletişim Başkanlığı İletişim Uzman Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257951135</t>
+          <t>9786052327845</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bordo Kitap Mimar ve Mühendisin İnşaat El Kitabı (Ciltli)</t>
+          <t>Yükseköğretim Üst Kuruluşları İle Yükseköğretim Kurumları Personeli (YÖK) Soru Bankası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>1700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256519404</t>
+          <t>9786257951739</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Soru Bankası</t>
+          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Soru Bankası Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256519619</t>
+          <t>9786256519855</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>POMEM 29-30. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>YÖK Üst Kuruluşları İle YÖK Personeli GYS Özet Tablolu Sıkça Sorulan Sorulara Yönelik</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256519626</t>
+          <t>9786256200852</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>POMEM 27-28. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>JSPS Genel Yetenek - Genel Kültür Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256519756</t>
+          <t>9786257951722</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuvvetleri Komutanlığı Uzman Erbaş Temini Yazılı Sınav ve Mülakat Hazırlık Kitabı</t>
+          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256519633</t>
+          <t>9786258221565</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>85</v>
+        <v>325</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256519398</t>
+          <t>9786258221558</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Konu Anlatımlı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>700</v>
+        <v>375</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256200371</t>
+          <t>9786057511782</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2026 DHBT ve MBSTS Tamamı Çözümlü Soru Bankası</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Mühendis 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>750</v>
+        <v>125</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256440531</t>
+          <t>9786057511805</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>2026 Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Tekniker ve Teknisyen Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>1150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256440548</t>
+          <t>9786057511799</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı İdari İşler Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Tekniker ve Teknisyen 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>750</v>
+        <v>125</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256440593</t>
+          <t>9786057511768</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Soru Bankası</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256440586</t>
+          <t>9786057511775</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Konu Anlatımlı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>1300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257951708</t>
+          <t>9786256519749</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Mübaşir ve Zabıt Katibi Konu Anlatımlı</t>
+          <t>İdari Yargı Ön Sınavı Tamamı Karekod Çözümlü Soru Bankası 1 - 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256519428</t>
+          <t>9786256519893</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Yardımcılığı Adli Yargı - Avukatlık Testi (2.ve 3. Oturum) Tamamı Çözümlü 5</t>
+          <t>2025 Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256519435</t>
+          <t>9786059754613</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Ortak Alan Bilgisi 1. Oturum Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256519268</t>
+          <t>9786057511324</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakim ve Savcı Yardımcılığı Tamamı Çözümlü Soru Bankası</t>
+          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>700</v>
+        <v>375</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258469974</t>
+          <t>9786258221596</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı (MBSTS) Tamamı Çözümlü 5 Fasikül</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>135</v>
+        <v>500</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258469868</t>
+          <t>9786258221527</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258469851</t>
+          <t>9786256440258</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258469875</t>
+          <t>9786258221800</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Konu Anlatımlı</t>
+          <t>2025 Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup GYS-ÜDS Soru Bankası Karekod çözümlü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256200395</t>
+          <t>9786258221787</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>450</v>
+        <v>825</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256200401</t>
+          <t>9786258221404</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256200203</t>
+          <t>9786057701916</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>YÖK GYS 6 Deneme Sınavı Karekod Çözümlü</t>
+          <t>Türkiye Kamu Kurumları ve Bağlı Kuruluşları Personeli GYS ve Unvan Değişikliği Ortak Konular</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258221084</t>
+          <t>9786059456142</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Tamamı Çözümlü 5 Deneme Sınavı Karekod Çözümlü</t>
+          <t>2025 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258469011</t>
+          <t>9786052327852</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef Ortak Alan GYS Soru Bankası</t>
+          <t>Yükseköğretim Üst Kuruluşları ile Yükseköğretim Kurumları Personeli (YÖK) Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>230</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057511515</t>
+          <t>9786258221411</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdür Yardımcılığı Hazırlık Kitabı</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1000</v>
+        <v>530</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258469547</t>
+          <t>9786257753982</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Personeli GYS-ÜDS Konu Anlatımlı</t>
+          <t>Ceza ve Tevkifevleri 2. Müdür GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258469165</t>
+          <t>9786257753692</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasa Kurulu (SPK) GYS Konu Anlatımlı</t>
+          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057511331</t>
+          <t>9786257753685</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Konu Anlatımlı</t>
+          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>750</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786057511355</t>
+          <t>9786257951135</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Soru Bankası</t>
+          <t>Bordo Kitap Mimar ve Mühendisin İnşaat El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>550</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786057701855</t>
+          <t>9786256519404</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Türk Patent ve Marka Kurumu GYS Soru Bankası</t>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257753654</t>
+          <t>9786256519619</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İtfaiye Eri, Zabıta Memuru ve Memur Alım Sınavı Konu Anlatımlı</t>
+          <t>POMEM 29-30. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258221251</t>
+          <t>9786256519626</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İletişim Başkanlığı GYS Şube Müdürü Konu Anlatımlı</t>
+          <t>POMEM 27-28. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>425</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786057701862</t>
+          <t>9786256519756</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Türk Patent ve Marka Kurumu GYS Konu Anlatımlı</t>
+          <t>Kara Kuvvetleri Komutanlığı Uzman Erbaş Temini Yazılı Sınav ve Mülakat Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786258469028</t>
+          <t>9786256519633</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef GYS Ortak Alan Hazırlık Kitabı</t>
+          <t>Jandarma Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>550</v>
+        <v>85</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059456319</t>
+          <t>9786256519398</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı GYS Şef Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>525</v>
+        <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059456302</t>
+          <t>9786256200371</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>T.C Sağlık Bakanlığı GYS Şef Konu Anlatımlı</t>
+          <t>2026 DHBT ve MBSTS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258469936</t>
+          <t>9786256440531</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Tamamı Çözümlü 8 Deneme Sınavı</t>
+          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257753760</t>
+          <t>9786256440548</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Soru Bankası</t>
+          <t>Adalet Bakanlığı İdari İşler Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257753746</t>
+          <t>9786256440593</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Genel Müdürlüğü İdare Memuru GYS Konu Anlatımlı 1-2</t>
+          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258469882</t>
+          <t>9786256440586</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü Soru Bankası</t>
+          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>600</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256440906</t>
+          <t>9786257951708</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı GYS Şube Müdürlüğü Hazırlık Kitabı</t>
+          <t>GYS Adalet Bakanlığı Mübaşir ve Zabıt Katibi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257753098</t>
+          <t>9786256519428</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>GYS Gümrük ve Dış Ticaret Bölge Müdürlükleri Taşra Müdür - Müdür Yardımcısı - Şef Konu Anlatımlı</t>
+          <t>Adli Yargı Hakim ve Savcı Yardımcılığı Adli Yargı - Avukatlık Testi (2.ve 3. Oturum) Tamamı Çözümlü 5</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>1475</v>
+        <v>125</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
+          <t>9786256519435</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Ortak Alan Bilgisi 1. Oturum Tamamı Çözümlü 5 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786256519268</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Adli Hakim ve Savcı Yardımcılığı Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786258469974</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı (MBSTS) Tamamı Çözümlü 5 Fasikül</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786258469868</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Soru Bankası - Karekod Çözümlü</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786258469851</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786258469875</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786256200395</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786256200401</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Soru Bankası - Karekod Çözümlü</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786256200203</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>YÖK GYS 6 Deneme Sınavı Karekod Çözümlü</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786258221084</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Tamamı Çözümlü 5 Deneme Sınavı Karekod Çözümlü</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786258469011</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef Ortak Alan GYS Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786057511515</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>İcra Müdür ve Müdür Yardımcılığı Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786258469547</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Jandarma Genel Komutanlığı Personeli GYS-ÜDS Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786258469165</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Sermaye Piyasa Kurulu (SPK) GYS Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786057511331</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786057511355</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786057701855</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Türk Patent ve Marka Kurumu GYS Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786257753654</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>İtfaiye Eri, Zabıta Memuru ve Memur Alım Sınavı Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786258221251</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>İletişim Başkanlığı GYS Şube Müdürü Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786057701862</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Türk Patent ve Marka Kurumu GYS Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786258469028</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef GYS Ortak Alan Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786059456319</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Sağlık Bakanlığı GYS Şef Soru Bankası (Tamamı Karekod Çözümlü)</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786059456302</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>T.C Sağlık Bakanlığı GYS Şef Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786258469936</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Tamamı Çözümlü 8 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786257753760</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786257753746</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2025 Ceza ve Tevkifevleri Genel Müdürlüğü İdare Memuru GYS Konu Anlatımlı 1-2</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786258469882</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786256440906</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı GYS Şube Müdürlüğü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786257753098</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>GYS Gümrük ve Dış Ticaret Bölge Müdürlükleri Taşra Müdür - Müdür Yardımcısı - Şef Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
           <t>9786057701442</t>
         </is>
       </c>
-      <c r="B251" s="1" t="inlineStr">
+      <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
-      <c r="C251" s="1">
-        <v>1250</v>
+      <c r="C280" s="1">
+        <v>1400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>