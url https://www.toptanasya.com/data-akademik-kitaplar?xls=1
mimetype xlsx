--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -1459,51 +1459,51 @@
         <is>
           <t>9786258469929</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786258221923</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>JSPS Müşterek Konular Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786255580184</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Beton Reolojisi</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786256519206</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
@@ -2014,66 +2014,66 @@
         <is>
           <t>9786256519640</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>DHMİ Koruma ve Güvenlik Şefi GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786256519732</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786256519725</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786258221602</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025 T.C. Sağlık Bakanlığı GYS Tıbbi Sekreter Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786258221367</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
@@ -2149,141 +2149,141 @@
         <is>
           <t>9786257753913</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Ceza ve Tevkifevleri CTE Öğretmen ÜDS Tamamı 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786052327579</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>1050</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786256440630</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Prestij Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>4444444443567</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786255580054</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>T.C Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786256440692</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786258221268</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>T.C. Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>315</v>
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786052327586</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786256519305</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026 MEB-AGS-ÖABT Mutmain DKAB/İHL Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786256440029</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
@@ -2509,51 +2509,51 @@
         <is>
           <t>9786258221428</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>MEB 2025 Öğretmen Adaylarına Kameralı Mülakat</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786257753593</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Zabıt Katipliği Mülakat Sınavına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786256440265</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Ceza ve Tevkifevleri Sosyal Çalışmacı Ünvan Değişikliği Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786258221503</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
@@ -3604,111 +3604,111 @@
         <is>
           <t>9786257753692</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9786257753685</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786257951135</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Bordo Kitap Mimar ve Mühendisin İnşaat El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>1700</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786256519404</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>9786256519619</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>POMEM 29-30. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>9786256519626</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>POMEM 27-28. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>9786256519756</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Kara Kuvvetleri Komutanlığı Uzman Erbaş Temini Yazılı Sınav ve Mülakat Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786256519633</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
@@ -3754,51 +3754,51 @@
         <is>
           <t>9786256440531</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>1150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9786256440548</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>Adalet Bakanlığı İdari İşler Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9786256440593</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>9786256440586</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
@@ -4204,51 +4204,51 @@
         <is>
           <t>9786257753760</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9786257753746</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025 Ceza ve Tevkifevleri Genel Müdürlüğü İdare Memuru GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786258469882</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786256440906</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>