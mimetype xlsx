--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,4225 +85,4270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256440494</t>
+          <t>9786255580214</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Soru Bankası</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı ÜDS Öğretmen Kadrosu Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256440500</t>
+          <t>9786255580207</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Konu Anlatımlı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı ÜDS Öğretmen Kadrosu Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256200692</t>
+          <t>9786258907278</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karayolları Genel Müdürlüğü Görevde Yükselme ve Unvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
+          <t>Milli Piyango İdaresi GYS Şef Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256200715</t>
+          <t>9786256440494</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Karayolları Genel Müdürlüğü Memur GYS Soru Bankası</t>
+          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256200708</t>
+          <t>9786256440500</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Karayolları Genel Müdürlüğü Memur GYS Konu Anlatımlı</t>
+          <t>Belediye Zabıta Personeli Zabıta Şube Müdürü 3. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256200647</t>
+          <t>9786256200692</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sivil Savunma GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Karayolları Genel Müdürlüğü Görevde Yükselme ve Unvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256200630</t>
+          <t>9786256200715</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Memur GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Karayolları Genel Müdürlüğü Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256200623</t>
+          <t>9786256200708</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Şef GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Karayolları Genel Müdürlüğü Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256200579</t>
+          <t>9786256200647</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Memur GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256200593</t>
+          <t>9786256200630</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Soru Bankası- Karekod Çözümlü</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256200562</t>
+          <t>9786256200623</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>Tarım ve Orman Bakanlığı Şef GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256200586</t>
+          <t>9786256200579</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Konu Anlatımlı</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256200609</t>
+          <t>9786256200593</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sayman Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258469189</t>
+          <t>9786256200562</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>Tarım ve Orman Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256200111</t>
+          <t>9786256200586</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Jüri Serisi KPSS Coğrafya Mini Özetli Tamamı Çözümlü Soru Bankası + Dijital Eğitim</t>
+          <t>Tarım ve Orman Bakanlığı Sivil Savunma Uzmanı GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256200241</t>
+          <t>9786256200609</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Et ve Süt Kurumu GYS Ortak Konular Konu Anlatımlı</t>
+          <t>Tarım ve Orman Bakanlığı Sayman Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057511508</t>
+          <t>9786258469189</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik, Müdür Yardımcılığı ve Şeflik GYS Konu Anlatımlı 1-2</t>
+          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256440197</t>
+          <t>9786256200111</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Soru Bankası</t>
+          <t>2026 KPSS Jüri Serisi KPSS Coğrafya Mini Özetli Tamamı Çözümlü Soru Bankası + Dijital Eğitim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256200135</t>
+          <t>9786256200241</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay GYS Konu Anlatımlı (Yazı İşleri Müdürü, Şeflik, Zabıt Katibi)</t>
+          <t>Et ve Süt Kurumu GYS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256519978</t>
+          <t>9786057511508</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>T.C. Ulaştırma ve Altyapı Bakanlığı Denizcilik Sörvey Mühendisi Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik, Müdür Yardımcılığı ve Şeflik GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>490</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256519909</t>
+          <t>9786256440197</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>T.C. Tarım ve Orman Bakanlığı Bitki Koruma Ürünleri Bayilik ve Toptancılık Sınavı Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256519886</t>
+          <t>9786256200135</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Ön Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
+          <t>Yargıtay GYS Konu Anlatımlı (Yazı İşleri Müdürü, Şeflik, Zabıt Katibi)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258469196</t>
+          <t>9786256519978</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İş Kurumu İşkur Şube Müdürü GYS Konu Anlatımlı</t>
+          <t>T.C. Ulaştırma ve Altyapı Bakanlığı Denizcilik Sörvey Mühendisi Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256519794</t>
+          <t>9786256519909</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Örnek Sorularla Tablolu Mevzuat Kitabı ve 3 Deneme Sınavı</t>
+          <t>T.C. Tarım ve Orman Bakanlığı Bitki Koruma Ürünleri Bayilik ve Toptancılık Sınavı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1000</v>
+        <v>475</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257701992</t>
+          <t>9786256519886</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisi UDS Konu Anlatımlı</t>
+          <t>İdari Yargı Ön Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256440180</t>
+          <t>9786258469196</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>YÖK Personeli GYS Sık Sorulan Sorular Az Verilen Cevaplar Soru-Cevap</t>
+          <t>Türkiye İş Kurumu İşkur Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057701657</t>
+          <t>9786256519794</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü GYS Şef (İdari) Karekod Çözümlü Soru Bankası</t>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Örnek Sorularla Tablolu Mevzuat Kitabı ve 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258469523</t>
+          <t>9786257701992</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Üretim AŞ (EÜAŞ) GYS Ortak Alan Soru Bankası</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisi UDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>165</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256440043</t>
+          <t>9786256440180</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2024 Biyoloji Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>YÖK Personeli GYS Sık Sorulan Sorular Az Verilen Cevaplar Soru-Cevap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256200807</t>
+          <t>9786057701657</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Ünvan Değişikliği Sınavı Ortak Alan Soru Bankası</t>
+          <t>Orman Genel Müdürlüğü GYS Şef (İdari) Karekod Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256200654</t>
+          <t>9786258469523</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarım ve Orman Bakanlığı Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Elektrik Üretim AŞ (EÜAŞ) GYS Ortak Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>270</v>
+        <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256200272</t>
+          <t>9786256440043</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Emlak - Milli Emlak Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>ÖABT 2024 Biyoloji Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>575</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257753104</t>
+          <t>9786256200807</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>TRT Şef Kadrosu İçin GYS 7 Deneme Sınavı</t>
+          <t>Orman Genel Müdürlüğü Ünvan Değişikliği Sınavı Ortak Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257951944</t>
+          <t>9786256200654</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>TRT Şef Kadrosu İçin GYS Konu Anlatımlı Soru Bankası</t>
+          <t>Tarım ve Orman Bakanlığı Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057701664</t>
+          <t>9786256200272</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü GYS-ÜDS 7 Deneme Sınavı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Emlak - Milli Emlak Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>575</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256440098</t>
+          <t>9786257753104</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>TRT Şef Kadrosu İçin GYS 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256440708</t>
+          <t>9786257951944</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şef Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
+          <t>TRT Şef Kadrosu İçin GYS Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057701749</t>
+          <t>9786057701664</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İcra Müdür ve İcra Müdür Yardımcılığı 7 Deneme Sınavı</t>
+          <t>Orman Genel Müdürlüğü GYS-ÜDS 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256440364</t>
+          <t>9786256440098</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Belediye İtfaiye Personeli İtfaiye Çavuşu 1. Grup Soru Bankası Görevde Yükselme</t>
+          <t>ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258469080</t>
+          <t>9786256440708</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Memur GYS Konu Anlatımlı Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şef Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4444444444166</t>
+          <t>9786057701749</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Sözel Yetenek Türkçe Konu Anlatımlı</t>
+          <t>T.C. Adalet Bakanlığı İcra Müdür ve İcra Müdür Yardımcılığı 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4444444444167</t>
+          <t>9786256440364</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 GYS Belediye İtfaiye Personeli İtfaiye Çavuşu 1. Grup Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>235</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258469226</t>
+          <t>9786258469080</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Parmaklar İle 10 Saatte 10 Parmak</t>
+          <t>Orman Genel Müdürlüğü Memur GYS Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>85</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256440319</t>
+          <t>4444444444166</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Soru Bankası Karekod Çözümlü</t>
+          <t>MEB AGS Sözel Yetenek Türkçe Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256440302</t>
+          <t>4444444444167</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Konu Anlatımlı</t>
+          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>750</v>
+        <v>235</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255580191</t>
+          <t>9786258469226</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025 Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Soru Bankası- Karekod Çözümlü</t>
+          <t>Akıllı Parmaklar İle 10 Saatte 10 Parmak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255580061</t>
+          <t>9786256440319</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Soru Bankası Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255580368</t>
+          <t>9786256440302</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Konu Anlatımlı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü UDS Tekniker Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258469271</t>
+          <t>9786255580191</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu Seçim Müdürü Soru Bankası</t>
+          <t>2025 Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057511058</t>
+          <t>9786255580061</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2025 Yüksek Seçim Kurulu (YSK) Seçim Müdürü 8 Deneme Sınavı</t>
+          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255580375</t>
+          <t>9786255580368</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Soru Bankası</t>
+          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057511041</t>
+          <t>9786258469271</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>2025 GYS Yüksek Seçim Kurulu Seçim Müdürü Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4444444444030</t>
+          <t>9786057511058</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2023 GYS Diyanet İşleri Başkanlığı Konu Anlatımlı Soru Bankası Görevde Yükselme</t>
+          <t>2025 Yüksek Seçim Kurulu (YSK) Seçim Müdürü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>4444444444028</t>
+          <t>9786255580375</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2024 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 GYS Yüksek Seçim Kurulu VHKİ ve Zabıt Kâtibi Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055001315</t>
+          <t>9786057511041</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Temel Auto Cad Komutları</t>
+          <t>Yüksek Seçim Kurulu (YSK) Seçim Müdürü ve Seçim Müdür Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257951005</t>
+          <t>4444444444030</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Soru Bankası</t>
+          <t>2023 GYS Diyanet İşleri Başkanlığı Konu Anlatımlı Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057701992</t>
+          <t>4444444444028</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>2024 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257951012</t>
+          <t>9786055001315</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü- Tapu Sicil Müdür Yardımcısı GYS Soru Bankası -Karekod Çözümlü</t>
+          <t>Temel Auto Cad Komutları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>675</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257951029</t>
+          <t>9786257951005</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü-Tapu Sicil Müdür Yardımcısı GYS Konu Anlatımlı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256440326</t>
+          <t>9786057701992</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tapu Müdürü - Tapu Sicil Müdür Yardımcısı GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisliği Unvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256519664</t>
+          <t>9786257951012</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>JSPS Jandarma Personeli Soru Bankası</t>
+          <t>Tapu Müdürü- Tapu Sicil Müdür Yardımcısı GYS Soru Bankası -Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>900</v>
+        <v>675</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256519534</t>
+          <t>9786257951029</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>Tapu Müdürü-Tapu Sicil Müdür Yardımcısı GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256519541</t>
+          <t>9786256440326</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>Tapu Müdürü - Tapu Sicil Müdür Yardımcısı GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057701244</t>
+          <t>9786256519664</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>GYS TİGEM Tarım İşletmeleri Konu Anlatımlı Soru Bankası</t>
+          <t>JSPS Jandarma Personeli Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256519596</t>
+          <t>9786256519534</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256519602</t>
+          <t>9786256519541</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Müdür Yardımcısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>325</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256519589</t>
+          <t>9786057701244</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>GYS TİGEM Tarım İşletmeleri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256519572</t>
+          <t>9786256519596</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257753524</t>
+          <t>9786256519602</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür Ve Turizm Bakanlığı Kütüphane Müdürü Görevde Yükselme Sınavı Konu Anlatımlı</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Folklor Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>385</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256519558</t>
+          <t>9786256519589</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C Kültür ve Turizm Bakanlığı Eğitim Uzmanı Görevde Yükselme Onu Anlatımlı</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>4444444442953</t>
+          <t>9786256519572</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>T.C. Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Müze Araştırmacısı Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>4444444443226</t>
+          <t>9786257753524</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>GYS T.C Kültür Ve Turizm Bakanlığı Kütüphane Müdürü Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>385</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255580344</t>
+          <t>9786256519558</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Pomem 31. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>GYS T.C Kültür ve Turizm Bakanlığı Eğitim Uzmanı Görevde Yükselme Onu Anlatımlı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>40</v>
+        <v>335</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257753975</t>
+          <t>4444444442953</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>T.C. Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256440272</t>
+          <t>4444444443226</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Tamamı Çözümlü 5 Deneme</t>
+          <t>Orman Genel Müdürlüğü Sayman Görevde Yükselme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258469578</t>
+          <t>9786255580344</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Polis Meslek İçi Komiser Yardımcılığı Tamamı Çözümlü Bankası</t>
+          <t>Pomem 31. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256519695</t>
+          <t>9786257753975</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Polis Akademisi Başkanlığı 9. Dönem İlk Derece Amirlik Eğitimi (Komiser Yardımcılığı) Yazılı Sınavı Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255580337</t>
+          <t>9786256440272</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Aile ve Sosyal Hizmetler Bakanlığı Sosyolog Soru Bankası Çözümlü Görevde Yükselme Ünvan Değişikliği</t>
+          <t>2025 Ceza ve Tevkifevleri Denetimli Serbestlik Müdür Yardımcılığı ve Şeflik GYS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257552042</t>
+          <t>9786258469578</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Hazırlık Kitabı</t>
+          <t>Polis Meslek İçi Komiser Yardımcılığı Tamamı Çözümlü Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257753999</t>
+          <t>9786256519695</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Soru Bankası</t>
+          <t>Polis Akademisi Başkanlığı 9. Dönem İlk Derece Amirlik Eğitimi (Komiser Yardımcılığı) Yazılı Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>60</v>
+        <v>800</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257552004</t>
+          <t>9786255580337</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Hazırlık Kitabı</t>
+          <t>2025 GYS ÜDS Aile ve Sosyal Hizmetler Bakanlığı Sosyolog Soru Bankası Çözümlü Görevde Yükselme Ünvan Değişikliği</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257552103</t>
+          <t>9786257552042</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Hazırlık Kitabı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>675</v>
+        <v>950</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257552097</t>
+          <t>9786257753999</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Soru Bankası</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257552899</t>
+          <t>9786257552004</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu SGK GYS Konu Anlatımlı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Muhasebeci GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257552035</t>
+          <t>9786257552103</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Soru Bankası</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>750</v>
+        <v>675</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257552073</t>
+          <t>9786257552097</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>T.C. Gençlik ve Spor Bakanlığı Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru GYS Hazırlık</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı GYS Tekniker Teknisyen Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>675</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255580238</t>
+          <t>9786257552899</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Laboratuvar Teknikeri Kadrosu Soru Bankası (Karekod Çözümlü)</t>
+          <t>Sosyal Güvenlik Kurumu SGK GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255580276</t>
+          <t>9786257552035</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Konu Anlatımlı</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Şef GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255580283</t>
+          <t>9786257552073</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Soru Bankası (Karekod Çözümlü)</t>
+          <t>T.C. Gençlik ve Spor Bakanlığı Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru GYS Hazırlık</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>600</v>
+        <v>675</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258469295</t>
+          <t>9786255580238</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Read Everywhere - 1</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Laboratuvar Teknikeri Kadrosu Soru Bankası (Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258469929</t>
+          <t>9786255580276</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü 8 Deneme Sınavı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>275</v>
+        <v>800</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258221923</t>
+          <t>9786255580283</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>JSPS Müşterek Konular Konu Anlatımlı Soru Bankası</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı Yurt Yönetim Memuru GYS Soru Bankası (Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255580184</t>
+          <t>9786258469295</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Beton Reolojisi</t>
+          <t>Read Everywhere - 1</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256519206</t>
+          <t>9786258469929</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>JSPS Jandarma ve Sahil Güvenlik Havacılık Branşı Personeli Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256440050</t>
+          <t>9786258221923</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2024 Coğrafya Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>JSPS Müşterek Konular Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>120</v>
+        <v>750</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255580177</t>
+          <t>9786255580184</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>Beton Reolojisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255580160</t>
+          <t>9786256519206</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Konu Anlatımlı</t>
+          <t>JSPS Jandarma ve Sahil Güvenlik Havacılık Branşı Personeli Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>750</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258221145</t>
+          <t>9786256440050</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Defterdarlık Uzmanlığı Özel Sınavı Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖABT 2024 Coğrafya Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>775</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255580009</t>
+          <t>9786255580177</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Soru Bankası (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255580153</t>
+          <t>9786255580160</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Konu Anlatımlı</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Diyetisyen Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256440807</t>
+          <t>9786258221145</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Dış Misyon Koruma Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Defterdarlık Uzmanlığı Özel Sınavı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>70</v>
+        <v>900</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257951869</t>
+          <t>9786255580009</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>AFAD Tekniker 2025 ÜDS Konu Anlatımlı</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258221534</t>
+          <t>9786255580153</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı Şef Tamamı Çözümlü Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Çocuk Gelişimcisi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256440005</t>
+          <t>9786256440807</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Komiser Yardımcılığı Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Jandarma Dış Misyon Koruma Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258221060</t>
+          <t>9786257951869</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>GYS Ticaret Bakanlığı GYS Gümrük Gümrük Grubu Konu Anlatımlı</t>
+          <t>AFAD Tekniker 2025 ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756305225</t>
+          <t>9786258221534</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Biyoharmoloji</t>
+          <t>T.C. Sağlık Bakanlığı Şef Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>165</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257951876</t>
+          <t>9786256440005</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>AFAD Tekniker 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
+          <t>Komiser Yardımcılığı Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>650</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257951913</t>
+          <t>9786258221060</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Soru Bankası - Karekod Çözümlü</t>
+          <t>GYS Ticaret Bakanlığı GYS Gümrük Gümrük Grubu Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>800</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257951906</t>
+          <t>9789756305225</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Konu Anlatımlı</t>
+          <t>Biyoharmoloji</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>950</v>
+        <v>165</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257951852</t>
+          <t>9786257951876</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>AFAD Mühendis-Mimar 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
+          <t>AFAD Tekniker 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257951845</t>
+          <t>9786257951913</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>AFAD Mühendis-Mimar 2025 ÜDS Konu Anlatımlı</t>
+          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>1020</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257951883</t>
+          <t>9786257951906</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. Soru Bankası - Karekod Çözümlü</t>
+          <t>AFAD 2025 GYS Eğitim Uzmanı - Sivil Savunma Uzmanı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257951890</t>
+          <t>9786257951852</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. 2025 GYS Konu Anlatımlı</t>
+          <t>AFAD Mühendis-Mimar 2025 ÜDS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257951838</t>
+          <t>9786257951845</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şef 2025 GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>AFAD Mühendis-Mimar 2025 ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>800</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257951821</t>
+          <t>9786257951883</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şef 2025 GYS Konu Anlatımlı</t>
+          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1110</v>
+        <v>550</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257951807</t>
+          <t>9786257951890</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şube Müdürü 2025 GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>AFAD Santral Memuru, Satınalma Memuru ile V.H.K.İ. 2025 GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257951791</t>
+          <t>9786257951838</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>AFAD Şube Müdürü GYS Konu Anlatımlı</t>
+          <t>AFAD Şef 2025 GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258221909</t>
+          <t>9786257951821</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2024 Tarih Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>AFAD Şef 2025 GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256440067</t>
+          <t>9786257951807</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>AFAD Şube Müdürü 2025 GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>850</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258221886</t>
+          <t>9786257951791</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Genel Yetenek Türkçe-Matematik Yaprak Test</t>
+          <t>AFAD Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>135</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255580146</t>
+          <t>9786258221909</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Soru Bankası</t>
+          <t>ÖABT 2024 Tarih Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257951074</t>
+          <t>9786256440067</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Konu Anlatımlı</t>
+          <t>ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>525</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255580108</t>
+          <t>9786258221886</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Soru BankasI (Tamamı Karekod Çözümlü)</t>
+          <t>2024 KPSS Genel Yetenek Türkçe-Matematik Yaprak Test</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057701237</t>
+          <t>9786255580146</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavına Hazırlık Konu Anlatımlı</t>
+          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Soru Bankası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258469417</t>
+          <t>9786257951074</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavı Soru Bankası</t>
+          <t>2025 GYS ÜDS Hava Kuvvetleri Komutanlığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255580115</t>
+          <t>9786255580108</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Soru BankasI (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258221572</t>
+          <t>9786057701237</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>T.C Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavına Hazırlık Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256519640</t>
+          <t>9786258469417</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>DHMİ Koruma ve Güvenlik Şefi GYS Soru Bankası</t>
+          <t>Deniz Kuvvetleri Komutanlığı Personeli Görevde Yükselme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256519732</t>
+          <t>9786255580115</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256519725</t>
+          <t>9786258221572</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>T.C Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258221602</t>
+          <t>9786256519640</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı GYS Tıbbi Sekreter Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>DHMİ Koruma ve Güvenlik Şefi GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258221367</t>
+          <t>9786256519732</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Konu Anlatımlı</t>
+          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>850</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255580085</t>
+          <t>9786256519725</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Soru Bankası</t>
+          <t>Türkiye Şeker Fabrikaları AŞ Genel Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255580078</t>
+          <t>9786258221602</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Konu Anlatımlı</t>
+          <t>2025 T.C. Sağlık Bakanlığı GYS Tıbbi Sekreter Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258469103</t>
+          <t>9786258221367</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Vaktim Yok Zamanım Az Diyenler İçin Hızlı DGS</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>190</v>
+        <v>850</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257753722</t>
+          <t>9786255580085</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri CTE Öğretmen ÜDS Hazırlık Kitabı</t>
+          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257753913</t>
+          <t>9786255580078</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri CTE Öğretmen ÜDS Tamamı 5 Deneme Sınavı</t>
+          <t>Tedaş Genel Müdürlüğü GYS - ÜDS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052327579</t>
+          <t>9786258469103</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Konu Anlatımlı</t>
+          <t>Vaktim Yok Zamanım Az Diyenler İçin Hızlı DGS</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>1350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256440630</t>
+          <t>9786257753722</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Prestij Tamamı Çözümlü GYS Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri CTE Öğretmen ÜDS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>690</v>
+        <v>900</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>4444444443567</t>
+          <t>9786257753913</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS Soru Bankası</t>
+          <t>Ceza ve Tevkifevleri CTE Öğretmen ÜDS Tamamı 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255580054</t>
+          <t>9786052327579</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>T.C Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı Soru Bankası</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256440692</t>
+          <t>9786256440630</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Prestij Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>690</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258221268</t>
+          <t>4444444443567</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052327586</t>
+          <t>9786255580054</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Soru Bankası</t>
+          <t>T.C Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256519305</t>
+          <t>9786256440692</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS-ÖABT Mutmain DKAB/İHL Tamamı Çözümlü Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü Tamamı Çözümlü GYS 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256440029</t>
+          <t>9786258221268</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı UDS Mühendis - İstatistik - Tekniker - Teknisyen Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>4444444444180</t>
+          <t>9786052327586</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Fasiküllü Tamamı Çözümlü 4 Deneme Sınavı</t>
+          <t>T.C. Sanayi ve Teknoloji Bakanlığı GYS Şube Müdürü - Şef - Memur Soru Bankası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>160</v>
+        <v>850</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>4444444444181</t>
+          <t>9786256519305</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Fasiküllü Tamamı Çözümlü 6 Deneme Sınavı</t>
+          <t>2026 MEB-AGS-ÖABT Mutmain DKAB/İHL Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256440227</t>
+          <t>9786256440029</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Öğretmen UDS Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059456197</t>
+          <t>4444444444180</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS-ÜDS Milli Savunma Bakanlığı Konu Anlatımlı</t>
+          <t>2025 AGS Fasiküllü Tamamı Çözümlü 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>975</v>
+        <v>160</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257951647</t>
+          <t>4444444444181</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımlı</t>
+          <t>2025 AGS Fasiküllü Tamamı Çözümlü 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>1300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257951692</t>
+          <t>9786256440227</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Yazı İşleri Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>2025 Ceza ve Tevkifevleri Öğretmen UDS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>850</v>
+        <v>650</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256519336</t>
+          <t>9786059456197</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Prestij Soru Bankası - Karekod Çözümlü</t>
+          <t>2026 GYS-ÜDS Milli Savunma Bakanlığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>650</v>
+        <v>975</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256440555</t>
+          <t>9786257951647</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>4444444443544</t>
+          <t>9786257951692</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>Adalet Bakanlığı Yazı İşleri Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>320</v>
+        <v>850</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256440210</t>
+          <t>9786256519336</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Prestij Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257552295</t>
+          <t>9786256440555</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>320</v>
+        <v>900</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257753753</t>
+          <t>4444444443544</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Sayman GYS Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1000</v>
+        <v>320</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256519671</t>
+          <t>9786256440210</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Fasiküllü 657 Sayılı Devlet Memurları Kanunu Set (Konu Özetli Sorular 7 Fasikül)</t>
+          <t>Milli Eğitim Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258469202</t>
+          <t>9786257552295</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İş Kurumu İşkur GYS Soru Bankası</t>
+          <t>2025 Ceza ve Tevkifevleri Sayman GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>800</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258221428</t>
+          <t>9786257753753</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>MEB 2025 Öğretmen Adaylarına Kameralı Mülakat</t>
+          <t>2025 Ceza ve Tevkifevleri Sayman GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>160</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257753593</t>
+          <t>9786256519671</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Zabıt Katipliği Mülakat Sınavına Hazırlık Kitabı</t>
+          <t>Fasiküllü 657 Sayılı Devlet Memurları Kanunu Set (Konu Özetli Sorular 7 Fasikül)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256440265</t>
+          <t>9786258469202</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Sosyal Çalışmacı Ünvan Değişikliği Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>Türkiye İş Kurumu İşkur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258221503</t>
+          <t>9786258221428</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Prestij Tamamı Çözümlü Soru Bankası</t>
+          <t>MEB 2025 Öğretmen Adaylarına Kameralı Mülakat</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>275</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257951142</t>
+          <t>9786257753593</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>DHMİ Genel Müdürlüğü Şef Pozisyonu GYS Soru Bankası</t>
+          <t>Zabıt Katipliği Mülakat Sınavına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257753715</t>
+          <t>9786256440265</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS Ceza ve Tevkifevleri Sayman Konu Anlatımlı 1-2</t>
+          <t>Ceza ve Tevkifevleri Sosyal Çalışmacı Ünvan Değişikliği Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059456166</t>
+          <t>9786258221503</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tüm Kamu Kurumları GYS Mülakat Soru Cevap</t>
+          <t>T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Prestij Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057511744</t>
+          <t>9786257951142</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Soru Bankası</t>
+          <t>DHMİ Genel Müdürlüğü Şef Pozisyonu GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258221343</t>
+          <t>9786257753715</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Konu Anlatımlı</t>
+          <t>2025 GYS Ceza ve Tevkifevleri Sayman Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>650</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258469172</t>
+          <t>9786059456166</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasa Kurulu (SPK) GYS Soru Bankası</t>
+          <t>Tüm Kamu Kurumları GYS Mülakat Soru Cevap</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257753128</t>
+          <t>9786057511744</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256200968</t>
+          <t>9786258221343</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Soru Bankası</t>
+          <t>Türkiye Büyük Millet Meclisi (TBMM) GYS Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256200975</t>
+          <t>9786258469172</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Konu Anlatımlı</t>
+          <t>Sermaye Piyasa Kurulu (SPK) GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256200982</t>
+          <t>9786257753128</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Soru Bankası</t>
+          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>175</v>
+        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052327425</t>
+          <t>9786256200968</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Çözümlü 5 Deneme Sınavı</t>
+          <t>Ticaret Bakanlığı Personel Genel Müdürlüğü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256440784</t>
+          <t>9786256200975</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257951975</t>
+          <t>9786256200982</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>GYS T.C. Ticaret Bakanlığı Ortak Konular Konu Anlatımlı</t>
+          <t>2025 Göç İdaresi Başkanlığı Sözleşmeli Personel Alım Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>750</v>
+        <v>175</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257951982</t>
+          <t>9786052327425</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>GYS Ticaret Bakanlığı Ortak Konular Soru Bankası - Karekod Çözümlü</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>500</v>
+        <v>275</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052327722</t>
+          <t>9786256440784</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürü GYS Konu Anlatımlı</t>
+          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>975</v>
+        <v>275</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052327739</t>
+          <t>9786257951975</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>GYS T.C. Ticaret Bakanlığı Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>625</v>
+        <v>900</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>4444444444174</t>
+          <t>9786257951982</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>AGS Sözel Mantık Tamamı Tablo Çözümlü Soru Bankası</t>
+          <t>GYS Ticaret Bakanlığı Ortak Konular Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>4444444443502</t>
+          <t>9786052327722</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Hazırlık Kitabı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>400</v>
+        <v>975</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>4444444443501</t>
+          <t>9786052327739</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>275</v>
+        <v>625</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>4444444444066</t>
+          <t>4444444444174</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
+          <t>AGS Sözel Mantık Tamamı Tablo Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256440296</t>
+          <t>4444444443502</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler 4-5. Grup Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258221688</t>
+          <t>4444444443501</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4-5. Grup Tamamı Çözümlü Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı Şube Müdürlüğü GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>650</v>
+        <v>275</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258469950</t>
+          <t>4444444444066</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İstatistik Kurumu (Tüik) GYS Soru Bankası</t>
+          <t>2025 AGS Ultra Serisi Sözel Yetenek (Türkçe) Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>575</v>
+        <v>235</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059754552</t>
+          <t>9786256440296</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Konu Anlatımlı</t>
+          <t>Mahalli İdareler 4-5. Grup Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>550</v>
+        <v>225</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059754545</t>
+          <t>9786258221688</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Soru Bankası</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4-5. Grup Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258469943</t>
+          <t>9786258469950</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İstatistik Kurumu (Tüik) GYS Konu Anlatımlı</t>
+          <t>Türkiye İstatistik Kurumu (Tüik) GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>825</v>
+        <v>750</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256440463</t>
+          <t>9786059754552</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Soru Bankası</t>
+          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256440456</t>
+          <t>9786059754545</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Konu Anlatımlı</t>
+          <t>T.C. Ticaret Bakanlığı Ünvan Değişikliği Sınavı Ortak Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>425</v>
+        <v>360</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256440487</t>
+          <t>9786258469943</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Soru Bankası</t>
+          <t>Türkiye İstatistik Kurumu (Tüik) GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>650</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256440470</t>
+          <t>9786256440463</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Konu Anlatımlı</t>
+          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258221701</t>
+          <t>9786256440456</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Belediye Zabıta Personeli Zabıta Komiseri 1. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>100</v>
+        <v>425</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257552448</t>
+          <t>9786256440487</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen GYS - ÜDS Konu Anlatımlı</t>
+          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>850</v>
+        <v>650</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257552455</t>
+          <t>9786256440470</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen ÜDS Soru Bankası</t>
+          <t>Belediye Zabıta Personeli Zabıta Amiri 2. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258221756</t>
+          <t>9786258221701</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Konu Anlatımlı</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258221794</t>
+          <t>9786257552448</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Soru Bankası</t>
+          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen GYS - ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>475</v>
+        <v>850</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258221770</t>
+          <t>9786257552455</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Soru Bankası</t>
+          <t>T.C. İçişleri Bakanlığı Tekniker - Teknisyen ÜDS Soru Bankası</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258221749</t>
+          <t>9786258221756</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258221763</t>
+          <t>9786258221794</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Soru Bankası</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 3. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>450</v>
+        <v>475</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258221732</t>
+          <t>9786258221770</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256200883</t>
+          <t>9786258221749</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Soru Bankası Karekod</t>
+          <t>Belediye ve Bağlı Kuruluşları ile Mahalli İdare Birlikleri 2. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>800</v>
+        <v>475</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256200876</t>
+          <t>9786258221763</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Soru Bankası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256519282</t>
+          <t>9786258221732</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İletişim Başkanlığı İletişim Uzman Yardımcısı Konu Anlatımlı</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 1. Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052327845</t>
+          <t>9786256200883</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretim Üst Kuruluşları İle Yükseköğretim Kurumları Personeli (YÖK) Soru Bankası</t>
+          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Soru Bankası Karekod</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257951739</t>
+          <t>9786256200876</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Soru Bankası Karekod Çözümlü</t>
+          <t>Enerji Piyasası Düzenleme Kurulu EPDK (Yönetim Hizmetleri Uzmanı) GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>375</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256519855</t>
+          <t>9786256519282</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları İle YÖK Personeli GYS Özet Tablolu Sıkça Sorulan Sorulara Yönelik</t>
+          <t>İletişim Başkanlığı İletişim Uzman Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256200852</t>
+          <t>9786052327845</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>JSPS Genel Yetenek - Genel Kültür Soru Bankası - Karekod Çözümlü</t>
+          <t>Yükseköğretim Üst Kuruluşları İle Yükseköğretim Kurumları Personeli (YÖK) Soru Bankası</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257951722</t>
+          <t>9786257951739</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Konu Anlatımlı</t>
+          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Soru Bankası Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258221565</t>
+          <t>9786256519855</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Soru Bankası</t>
+          <t>YÖK Üst Kuruluşları İle YÖK Personeli GYS Özet Tablolu Sıkça Sorulan Sorulara Yönelik</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258221558</t>
+          <t>9786256200852</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Konu Anlatımlı</t>
+          <t>JSPS Genel Yetenek - Genel Kültür Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786057511782</t>
+          <t>9786257951722</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Mühendis 7 Deneme Sınavı</t>
+          <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>125</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057511805</t>
+          <t>9786258221565</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2026 Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Tekniker ve Teknisyen Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786057511799</t>
+          <t>9786258221558</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Tekniker ve Teknisyen 7 Deneme Sınavı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>125</v>
+        <v>375</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786057511768</t>
+          <t>9786057511782</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Soru Bankası</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Mühendis 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>400</v>
+        <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786057511775</t>
+          <t>9786057511805</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
+          <t>2026 Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Tekniker ve Teknisyen Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256519749</t>
+          <t>9786057511799</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Ön Sınavı Tamamı Karekod Çözümlü Soru Bankası 1 - 2</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Tekniker ve Teknisyen 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>900</v>
+        <v>125</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256519893</t>
+          <t>9786057511768</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059754613</t>
+          <t>9786057511775</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Konu Anlatımlı</t>
+          <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Mühendis Ünvan Değişikliği Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786057511324</t>
+          <t>9786256519749</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Soru Bankası - Karekod Çözümlü</t>
+          <t>İdari Yargı Ön Sınavı Tamamı Karekod Çözümlü Soru Bankası 1 - 2</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>375</v>
+        <v>900</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258221596</t>
+          <t>9786256519893</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Konu Anlatımlı Soru Bankası</t>
+          <t>2025 Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258221527</t>
+          <t>9786059754613</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü Soru Bankası</t>
+          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256440258</t>
+          <t>9786057511324</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Konu Anlatımlı</t>
+          <t>Adalet Bakanlığı GYS-ÜDS Ortak Alan Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>600</v>
+        <v>375</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258221800</t>
+          <t>9786258221596</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025 Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup GYS-ÜDS Soru Bankası Karekod çözümlü</t>
+          <t>T.C. Sağlık Bakanlığı ÜDS Tıbbi Sekreter Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258221787</t>
+          <t>9786258221527</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup Konu Anlatımlı</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>825</v>
+        <v>600</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258221404</t>
+          <t>9786256440258</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
+          <t>Sağlık Bakanlığı ÜDS Sosyal Çalışmacı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057701916</t>
+          <t>9786258221800</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kamu Kurumları ve Bağlı Kuruluşları Personeli GYS ve Unvan Değişikliği Ortak Konular</t>
+          <t>2025 Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup GYS-ÜDS Soru Bankası Karekod çözümlü</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059456142</t>
+          <t>9786258221787</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>Belediye ve Bağlı Kuruluşları İle Mahalli İdare Birlikleri 4.Grup Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>400</v>
+        <v>825</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052327852</t>
+          <t>9786258221404</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretim Üst Kuruluşları ile Yükseköğretim Kurumları Personeli (YÖK) Konu Anlatımlı</t>
+          <t>2025 T.C. Sağlık Bakanlığı Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258221411</t>
+          <t>9786057701916</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Soru Bankası- Karekod Çözümlü</t>
+          <t>Türkiye Kamu Kurumları ve Bağlı Kuruluşları Personeli GYS ve Unvan Değişikliği Ortak Konular</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257753982</t>
+          <t>9786059456142</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri 2. Müdür GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257753692</t>
+          <t>9786052327852</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Soru Bankası</t>
+          <t>Yükseköğretim Üst Kuruluşları ile Yükseköğretim Kurumları Personeli (YÖK) Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257753685</t>
+          <t>9786258221411</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Konu Anlatımlı 1-2</t>
+          <t>2025 T.C. Sağlık Bakanlığı Memur VHKİ GYS Soru Bankası- Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>2000</v>
+        <v>530</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257951135</t>
+          <t>9786257753982</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bordo Kitap Mimar ve Mühendisin İnşaat El Kitabı (Ciltli)</t>
+          <t>Ceza ve Tevkifevleri 2. Müdür GYS Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>1700</v>
+        <v>275</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256519404</t>
+          <t>9786257753692</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Soru Bankası</t>
+          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>550</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256519619</t>
+          <t>9786257753685</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>POMEM 29-30. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>Ceza ve Tevkifevleri Ceza İnfaz Kurumu 2. Müdürlük GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>125</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256519626</t>
+          <t>9786257951135</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>POMEM 27-28. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>Bordo Kitap Mimar ve Mühendisin İnşaat El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>125</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256519756</t>
+          <t>9786256519404</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kara Kuvvetleri Komutanlığı Uzman Erbaş Temini Yazılı Sınav ve Mülakat Hazırlık Kitabı</t>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256519633</t>
+          <t>9786256519619</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Mülakat Çıkmış Sorular ve Cevapları</t>
+          <t>POMEM 29-30. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256519398</t>
+          <t>9786256519626</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Konu Anlatımlı</t>
+          <t>POMEM 27-28. Dönem Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>700</v>
+        <v>125</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256200371</t>
+          <t>9786256519756</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2026 DHBT ve MBSTS Tamamı Çözümlü Soru Bankası</t>
+          <t>Kara Kuvvetleri Komutanlığı Uzman Erbaş Temini Yazılı Sınav ve Mülakat Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256440531</t>
+          <t>9786256519633</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Konu Anlatımlı</t>
+          <t>Jandarma Mülakat Çıkmış Sorular ve Cevapları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>1150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256440548</t>
+          <t>9786256519398</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı İdari İşler Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256440593</t>
+          <t>9786256200371</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Soru Bankası</t>
+          <t>2026 DHBT ve MBSTS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256440586</t>
+          <t>9786256440531</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Konu Anlatımlı</t>
+          <t>T.C. Adalet Bakanlığı İdari İşler Müdürlüğü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>1300</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257951708</t>
+          <t>9786256440548</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Mübaşir ve Zabıt Katibi Konu Anlatımlı</t>
+          <t>Adalet Bakanlığı İdari İşler Müdürlüğü GYS Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256519428</t>
+          <t>9786256440593</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Yardımcılığı Adli Yargı - Avukatlık Testi (2.ve 3. Oturum) Tamamı Çözümlü 5</t>
+          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>125</v>
+        <v>700</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256519435</t>
+          <t>9786256440586</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Ortak Alan Bilgisi 1. Oturum Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>Adalet Bakanlığı Bilgi İşlem (Merkez-Taşra) Şef (Taşra) Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256519268</t>
+          <t>9786257951708</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakim ve Savcı Yardımcılığı Tamamı Çözümlü Soru Bankası</t>
+          <t>GYS Adalet Bakanlığı Mübaşir ve Zabıt Katibi Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786258469974</t>
+          <t>9786256519428</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı (MBSTS) Tamamı Çözümlü 5 Fasikül</t>
+          <t>Adli Yargı Hakim ve Savcı Yardımcılığı Adli Yargı - Avukatlık Testi (2.ve 3. Oturum) Tamamı Çözümlü 5</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786258469868</t>
+          <t>9786256519435</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Soru Bankası - Karekod Çözümlü</t>
+          <t>Mecelle Hakim ve Savcı Yardımcılığı (Adli-idari) Genel Yetenek - Genel Kültür Ortak Alan Bilgisi 1. Oturum Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786258469851</t>
+          <t>9786256519268</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Konu Anlatımlı</t>
+          <t>Adli Hakim ve Savcı Yardımcılığı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786258469875</t>
+          <t>9786258469974</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Konu Anlatımlı</t>
+          <t>Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı (MBSTS) Tamamı Çözümlü 5 Fasikül</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>800</v>
+        <v>135</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256200395</t>
+          <t>9786258469868</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Konu Anlatımlı</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256200401</t>
+          <t>9786258469851</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Soru Bankası - Karekod Çözümlü</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256200203</t>
+          <t>9786258469875</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>YÖK GYS 6 Deneme Sınavı Karekod Çözümlü</t>
+          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786258221084</t>
+          <t>9786256200395</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Tamamı Çözümlü 5 Deneme Sınavı Karekod Çözümlü</t>
+          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786258469011</t>
+          <t>9786256200401</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef Ortak Alan GYS Soru Bankası</t>
+          <t>Diyanet İşleri Başkanlığı Unvan Değişikliği Sınavı Tekniker Ana Konular Soru Bankası - Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057511515</t>
+          <t>9786256200203</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdür Yardımcılığı Hazırlık Kitabı</t>
+          <t>YÖK GYS 6 Deneme Sınavı Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786258469547</t>
+          <t>9786258221084</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Personeli GYS-ÜDS Konu Anlatımlı</t>
+          <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Tamamı Çözümlü 5 Deneme Sınavı Karekod Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786258469165</t>
+          <t>9786258469011</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasa Kurulu (SPK) GYS Konu Anlatımlı</t>
+          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef Ortak Alan GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>700</v>
+        <v>230</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057511331</t>
+          <t>9786057511515</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Konu Anlatımlı</t>
+          <t>İcra Müdür ve Müdür Yardımcılığı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786057511355</t>
+          <t>9786258469547</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Soru Bankası</t>
+          <t>Jandarma Genel Komutanlığı Personeli GYS-ÜDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057701855</t>
+          <t>9786258469165</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Türk Patent ve Marka Kurumu GYS Soru Bankası</t>
+          <t>Sermaye Piyasa Kurulu (SPK) GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257753654</t>
+          <t>9786057511331</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İtfaiye Eri, Zabıta Memuru ve Memur Alım Sınavı Konu Anlatımlı</t>
+          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258221251</t>
+          <t>9786057511355</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İletişim Başkanlığı GYS Şube Müdürü Konu Anlatımlı</t>
+          <t>Sosyal Güvenlik Kurumu (SGK) Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>425</v>
+        <v>550</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057701862</t>
+          <t>9786057701855</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Türk Patent ve Marka Kurumu GYS Konu Anlatımlı</t>
+          <t>Türk Patent ve Marka Kurumu GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786258469028</t>
+          <t>9786257753654</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef GYS Ortak Alan Hazırlık Kitabı</t>
+          <t>İtfaiye Eri, Zabıta Memuru ve Memur Alım Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059456319</t>
+          <t>9786258221251</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>T.C. Sağlık Bakanlığı GYS Şef Soru Bankası (Tamamı Karekod Çözümlü)</t>
+          <t>İletişim Başkanlığı GYS Şube Müdürü Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>525</v>
+        <v>425</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059456302</t>
+          <t>9786057701862</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>T.C Sağlık Bakanlığı GYS Şef Konu Anlatımlı</t>
+          <t>Türk Patent ve Marka Kurumu GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786258469936</t>
+          <t>9786258469028</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Tamamı Çözümlü 8 Deneme Sınavı</t>
+          <t>Türkiye Taşkömürü Kurumu Genel Müdürlüğü Başmühendis, Şef, Teknik Şef GYS Ortak Alan Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257753760</t>
+          <t>9786059456319</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Soru Bankası</t>
+          <t>T.C. Sağlık Bakanlığı GYS Şef Soru Bankası (Tamamı Karekod Çözümlü)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1000</v>
+        <v>525</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257753746</t>
+          <t>9786059456302</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025 Ceza ve Tevkifevleri Genel Müdürlüğü İdare Memuru GYS Konu Anlatımlı 1-2</t>
+          <t>T.C Sağlık Bakanlığı GYS Şef Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>1900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786258469882</t>
+          <t>9786258469936</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü Soru Bankası</t>
+          <t>T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Müdür ve Müdür Yardımcısı Tamamı Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256440906</t>
+          <t>9786257753760</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı GYS Şube Müdürlüğü Hazırlık Kitabı</t>
+          <t>2025 Ceza ve Tevkifevleri İdare Memuru GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257753098</t>
+          <t>9786257753746</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>GYS Gümrük ve Dış Ticaret Bölge Müdürlükleri Taşra Müdür - Müdür Yardımcısı - Şef Konu Anlatımlı</t>
+          <t>2025 Ceza ve Tevkifevleri Genel Müdürlüğü İdare Memuru GYS Konu Anlatımlı 1-2</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>1475</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
+          <t>9786258469882</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2025 T.C. Aile ve Sosyal Hizmetler Bakanlığı GYS Şef ve İdari Hizmetler Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786256440906</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı GYS Şube Müdürlüğü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786257753098</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>GYS Gümrük ve Dış Ticaret Bölge Müdürlükleri Taşra Müdür - Müdür Yardımcısı - Şef Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
           <t>9786057701442</t>
         </is>
       </c>
-      <c r="B280" s="1" t="inlineStr">
+      <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Diyanet İşleri Başkanlığı Personelin Görevde Yükselme Sınavı Konu Anlatımlı</t>
         </is>
       </c>
-      <c r="C280" s="1">
+      <c r="C283" s="1">
         <v>1400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>