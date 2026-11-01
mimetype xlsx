--- v3 (2026-09-12)
+++ v4 (2026-11-01)
@@ -484,51 +484,51 @@
         <is>
           <t>9786258469196</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Türkiye İş Kurumu İşkur Şube Müdürü GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786256519794</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>YÖK Üst Kuruluşları ile YÖK Personeli GYS Örnek Sorularla Tablolu Mevzuat Kitabı ve 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1000</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257701992</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Tapu ve Kadastro Genel Müdürlüğü Harita ve Kontrol Mühendisi UDS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786256440180</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -3304,66 +3304,66 @@
         <is>
           <t>9786257951722</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>T.C. Hazine ve Maliye Bakanlığı Defterdar Uzmanlığı Özel Sınavı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786258221565</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786258221558</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Memur GYS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9786057511782</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Çevre, Şehircilik ve İklim Değişikliği Bakanlığı Unvan Değişikliği Mühendis 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9786057511805</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>