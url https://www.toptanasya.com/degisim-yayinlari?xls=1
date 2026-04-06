--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,4090 +85,5950 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255858252</t>
+          <t>9786255858030</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Boşnakça Öğreniyorum</t>
+          <t>Kök</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1700</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258466959</t>
+          <t>9786255858343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mikser</t>
+          <t>Kül Kanat ve Deniz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>204</v>
+        <v>335</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786253900052</t>
+          <t>9786255858313</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Adapazarı Oto Sanatkarları Tarihi Seti - 2 Kitap Takım</t>
+          <t>Prosedür</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258466584</t>
+          <t>9786255858276</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Topla Beni</t>
+          <t>Türk İslam Sentezinde Tarih ve Kimlik</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>246</v>
+        <v>498</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000027253</t>
+          <t>9786255858269</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Problemleri Açısından Üniversite Gençliği</t>
+          <t>Dijital Çağda B2B Pazarlama</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>218</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000016671</t>
+          <t>9786255858221</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ortaöğretim Din Kültürü ve Ahlak Bilgisi Kavram Haritaları</t>
+          <t>Dijital Çağda İletişim Kültürü: Teknoloji, Toplum ve Medya</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>461</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054925414</t>
+          <t>9786255858153</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Nasreddin Hoca: Hafız Hasan Çolak</t>
+          <t>Yabancı Diyarın Yerli Hikayesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255858054</t>
+          <t>9786255858146</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İki Ay Bir Ömür</t>
+          <t>Buhurumeryem</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>276</v>
+        <v>195</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258466591</t>
+          <t>9786255858122</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Yaram</t>
+          <t>Gastronomi Turizmi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>163</v>
+        <v>570</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255858016</t>
+          <t>9786255858092</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Muhyiddin İbn Arabi Hayatı ve Fikirleri</t>
+          <t>Business English Coursebook</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>468</v>
+        <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255858023</t>
+          <t>9786255858085</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Defter-i Uşşak’dan Seçmeler</t>
+          <t>Yapay Zekaya Nasıl Muayene Olabilirim?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>348</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258466997</t>
+          <t>9786255858078</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalplerin Büyük Hikayesi</t>
+          <t>Evvel Giden Ahbaba</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>193</v>
+        <v>345</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258466980</t>
+          <t>9786255858061</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Anayasası</t>
+          <t>E-Ticaret Evrimi Yeni İş Modelleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>132</v>
+        <v>570</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258466874</t>
+          <t>9786253900311</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Uhepy Online English Course ( 2 Kitap + Online Eğitim)</t>
+          <t>Sakarya'nın Harfleri (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>5400</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258466935</t>
+          <t>9786255858047</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Dostu Yayımlar</t>
+          <t>Bir Solukta Yangın Güvenliği Yangında Hayatta Kalma Sanatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>434</v>
+        <v>245</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258466928</t>
+          <t>9786256070554</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Turizm Coğrafyası</t>
+          <t>Mor Menekşe Konağı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>684</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258466904</t>
+          <t>9786258466898</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Annelik Muhteşem Bir Şahsiyet</t>
+          <t>Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>248</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258466911</t>
+          <t>9786258466706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Adam</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>276</v>
+        <v>374</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258466881</t>
+          <t>9786258466157</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çağlak</t>
+          <t>İnteraktif Dijital Medyaya Giriş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>208</v>
+        <v>559</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258466867</t>
+          <t>9786258466232</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal Hayatı 1946-2025</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>738</v>
+        <v>323</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258466843</t>
+          <t>9786052083505</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Kokusu</t>
+          <t>Yollardan Bana Kalan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>248</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258466041</t>
+          <t>9786052083338</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Benim Şahane Şehrim Sakarya</t>
+          <t>Türkçede Karşıt Benzer Anlamlı Kelimeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>156</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258466812</t>
+          <t>9786052083345</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Turizm Endüstrisinin Makroekonomik Etkileri ve Politika Yönelimleri</t>
+          <t>Türkçede Benzer Anlamlı Kelimeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>408</v>
+        <v>248</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258466836</t>
+          <t>9786052083314</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Performans Yönetiminde Kıyaslama Uygulamaları</t>
+          <t>Türkçede Öbek İsimler Sözlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>444</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052083918</t>
+          <t>9786052083512</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefestir Memleketim</t>
+          <t>Türkiye’de Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>325</v>
+        <v>371.45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258466799</t>
+          <t>9786052083406</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Terazi</t>
+          <t>Yeni Türkiye'de Yeni Kuşaklar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258466805</t>
+          <t>9786052083307</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal Hayatı 1808-1946</t>
+          <t>Yazabilmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>660</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258466782</t>
+          <t>9799758289065</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sendeki Çocuk</t>
+          <t>Türk Eğitim Sisteminde Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>294</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258466737</t>
+          <t>9789756267226</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tunuşmak</t>
+          <t>Emek, Teknolojik Yenilik ve Büyüme</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>318</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258466720</t>
+          <t>9789758289936</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Dijital Dönüşüm Stratejileri</t>
+          <t>Pratik Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>331</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258466669</t>
+          <t>9786054031849</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dipsiz Kuyu</t>
+          <t>Mavi Yazmalı Köprü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>238</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258466690</t>
+          <t>9789758289677</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kitaplar Arasında</t>
+          <t>Sorularla Açıklanmış Temel Hukuk Bilgisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>312</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258466652</t>
+          <t>9789758289561</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Temel Bir Gün</t>
+          <t>Öğrenen Pazarlama</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>238</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258466607</t>
+          <t>9789756267820</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hamdolsun Allah'ım</t>
+          <t>Nogaylar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>268</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258466614</t>
+          <t>9786054031573</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gülebakan</t>
+          <t>Merkez Bankalarının Eurosistem’e Entegrasyonu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>408</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258466645</t>
+          <t>9789758289134</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Miri Malı Çarşısı</t>
+          <t>Mantık Devreleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>355</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258466638</t>
+          <t>9789758289624</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uhepy İngilizce Kelime Kitabı</t>
+          <t>Malzeme Biliminin Temelleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>590</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258466621</t>
+          <t>3990000017341</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uhepy İngilizce Reading Kitabı</t>
+          <t>Konaklama İşletmelerinde Önbüro Yönetimi ve Önbüro Otomasyon İşlemleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>610</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258466515</t>
+          <t>9786054031115</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Takım Elbiseli</t>
+          <t>Kelam’a Giriş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>311</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258466553</t>
+          <t>9789753680356</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya’nın Eski Çağlarında İktisadi ve Zirai Hayat</t>
+          <t>İktisat Bilimine Giriş</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>632</v>
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051379920</t>
+          <t>9789758269655</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet ile Büyüyen Sakarya (Ciltli)</t>
+          <t>İdari Yargılama Usulü Hukuku Mevzuat ve Soru İlaveli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1725</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258466522</t>
+          <t>9789758289424</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akşam Pazarı</t>
+          <t>Endüstri Çağının Dinamikleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>326</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054031085</t>
+          <t>3990000027792</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gazi Kara Osman</t>
+          <t>Eğitimde Planlama ve Değerlendirme</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>311</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258466492</t>
+          <t>9789758289615</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şeref Tezihanesi - Şerafettin Bayraktar</t>
+          <t>Çözümlü Problemlerle Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>351</v>
+        <v>282</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258466485</t>
+          <t>9789758289059</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ama Hakim Bey!</t>
+          <t>Çevre Muhasebesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>287</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258466478</t>
+          <t>9789756267691</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Söğüt'teki Çınar</t>
+          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>315</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258466454</t>
+          <t>9789756267455</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik’te Osmanlılar</t>
+          <t>İlköğretimde Beden Eğitimi Uygulamaları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>305</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258466362</t>
+          <t>9789758289714</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Space in My Dream</t>
+          <t>Küreselleşme, Yabancı Sermaye ve Türkiye Turizmi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>194</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258466355</t>
+          <t>3990000027256</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>White Rabbit</t>
+          <t>Deutsch für Reiseagentur/ Reisebüro &amp; Reiseveranstalter (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>194</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258466379</t>
+          <t>9786050042078</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rosy Queen</t>
+          <t>Yeni Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>201</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258466386</t>
+          <t>9789758289639</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şeker Mahalle</t>
+          <t>Programlanabilir Lojik Denetleyiciler ve Mühendislik Uygulamaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>310</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258466348</t>
+          <t>9789758289844</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kazım Çavuş Savaş ve Mücadele Yılları</t>
+          <t>Pratik İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>395</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258466317</t>
+          <t>3990000018446</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetiminde Temel Kavramlar ve Konular</t>
+          <t>Uluslararası Sosyal Bilimler Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>492</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258466324</t>
+          <t>9786054925421</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Manzum Mektuplar</t>
+          <t>LYS Edebiyat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>222</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258466300</t>
+          <t>9789758289035</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Güç</t>
+          <t>Endüstri İlişkileri Teorileri -Sosyolojik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>438</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258466287</t>
+          <t>9786050042122</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya'nın Kültür Tarihi</t>
+          <t>Milli Yürek -Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>624</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258466256</t>
+          <t>9789756267530</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Atın Evcilleştirilmesinden Tekerlekli Arabalara Savaş Arabalarının Kökenleri</t>
+          <t>Yemek Repertuarı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>275</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258466249</t>
+          <t>9789758289578</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Geleceğine Güvenle</t>
+          <t>Yatırımcı Psikolojisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>305</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258466225</t>
+          <t>9789756267479</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Finansmanı ve Yeni Sağ Siyasal Anlayış: ABD ve Türkiye Üzerine Bir Analiz</t>
+          <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258466201</t>
+          <t>9786050042085</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Cumhuriyet’e Türk Milli Kimliği</t>
+          <t>Yöresel Kalkınmada Adapazarı Halkevi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>466</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258466218</t>
+          <t>9789756267554</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>CREO ile Bilgisayar Destekli Mühendislik</t>
+          <t>Turizm Sektörüne ve Otellere Yönelik Türkçe - Almanca - Rusça Pratik Konuşma Kılavuzu / Praktischer Sprachführer Türkisch - Deutsch - Russisch für den Tourismus und Hotellerie</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>372</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258466188</t>
+          <t>9786054031122</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Korkma</t>
+          <t>Turizm İşletmelerinin Pazarlamasında 7P ve 7C</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>305</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258466195</t>
+          <t>9786054925247</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kül Sağanağı</t>
+          <t>Yunus Emre Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>238</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258466171</t>
+          <t>9789758289141</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Prekaz Balkanlardan Göç Hikâyesi</t>
+          <t>Belediyelerde Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>454</v>
+        <v>284</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258466164</t>
+          <t>9786054925001</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kolay App</t>
+          <t>Paradigma Değişimleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>428</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258466119</t>
+          <t>9786054925476</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Namaz ve İnfak</t>
+          <t>LYS Edebiyat : Boşluk Tamamlama ve Açıklamalı Yanıtlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>305</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258466096</t>
+          <t>9786054925940</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Stratejiye Dair - Stratejiye Dair Seçki Yazılar</t>
+          <t>The İnterface Between Language and Literature</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>298</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258466102</t>
+          <t>9786052083055</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Boyutlarıyla Turizm</t>
+          <t>Sabahları İşe Yürüyerek Giderim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>263</v>
+        <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054925049</t>
+          <t>9786054925452</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeslik Muamma</t>
+          <t>KPSS İktisat</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>213</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258466089</t>
+          <t>9786054925919</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Badem Yağlı Çif Cilalı</t>
+          <t>Bilgisayar Donanımı ve Bileşenleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>280</v>
+        <v>132</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052083994</t>
+          <t>3990000029851</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ustaca Yaşamak</t>
+          <t>Öğretim Teknolojileri ve Materyal Geliştirme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>360</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052083734</t>
+          <t>9786054925605</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>The Welfare State</t>
+          <t>Son Şehirli</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>243</v>
+        <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258466003</t>
+          <t>3990000017165</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Seni Özlemenin Günü Yok</t>
+          <t>Doğabilimsel ve Teknik Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>255</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054031269</t>
+          <t>9789756267639</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Emrah Çelik ile 3ds Max Dış Mekan Uygulamaları</t>
+          <t>Pro / Engineer Wildfire 3.0 ile Tasarım</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>578</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258466034</t>
+          <t>9789758289646</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli’nin Tasavvufi Görüşleri</t>
+          <t>Felsefe Tasavvurumuz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>268</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258466027</t>
+          <t>9789756267721</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Büyüklerinin Görüşleri Işığında Hacı Bektaş-ı Veli’nin Eserleri</t>
+          <t>Değişen Dünyada ve Türkiye’de Sosyal Güvenlik Politikaları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>268</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258466010</t>
+          <t>9789758289288</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
+          <t>Avrupa Birliği’ne Giriş Sürecinde Türkiye’de Din Eğitimi ve Sorunları Sempozyumu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>624</v>
+        <v>187</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052083352</t>
+          <t>9789758289745</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Söyleyebilmek</t>
+          <t>AutoCad 2004</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>265</v>
+        <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052083321</t>
+          <t>3990000001704</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Okuyabilmek</t>
+          <t>Servis ve Mutfak Terimleri Sözlüğü -Almanca Türkçe/ Türkçe Almanca</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>342</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052083222</t>
+          <t>9786054031214</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Sakarya İlindeki Kasaba Yerleşmeleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>218</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052083420</t>
+          <t>9789758289837</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Kadın Olmak</t>
+          <t>Pratik Almanca Konuşma Klavuzu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>274</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052083048</t>
+          <t>9786050042023</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İşlevsel Çeviribilim</t>
+          <t>Ortadoğu'daki ABD</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054925926</t>
+          <t>9789758289189</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Benedetto Croce Felsefesi</t>
+          <t>Kur’an’da Benzer Ayetlerdeki Anlatım Farklılıkları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>260</v>
+        <v>38</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052083185</t>
+          <t>9789756267271</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Adorno ve Estetik</t>
+          <t>İdare Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>310</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052083017</t>
+          <t>9786050042146</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Örneklerle Sınıf Yönetimi Öğretim Teknikleri Ölçme ve Değerlendirme</t>
+          <t>Girişimcilik Ateşi ve İş Melekleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052083383</t>
+          <t>9789756267264</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'a Aşk Mektubu</t>
+          <t>Bilimsel Aşçılık</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>222</v>
+        <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052083376</t>
+          <t>9789756267752</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çarşılar Trenler Hatıralar</t>
+          <t>AutoCad 2007 ile 2D/3D Tasarım</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>222</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052083260</t>
+          <t>9786054031276</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şarkılar Girmiş Hayatımıza</t>
+          <t>Akşamın Aydınlığında Portreler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>216</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052083291</t>
+          <t>9786054031771</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Rüveyda'ya Mektuplar</t>
+          <t>Her Dem Erdem</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>162</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054925711</t>
+          <t>9789758289806</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aktivizm</t>
+          <t>Dünya Yiyecek, İçecek ve Mutfak Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054031528</t>
+          <t>9786050042009</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç İncinince</t>
+          <t>Çanakkale Tarihi (6 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>206</v>
+        <v>432</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054031290</t>
+          <t>9789756267448</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sermaye Kuram Uygulama Eleştiri</t>
+          <t>3DS Max 8 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>233</v>
+        <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758289325</t>
+          <t>9789756267325</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Genel Matematik 2</t>
+          <t>3ds Max 7 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>298</v>
+        <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054925582</t>
+          <t>9786054031375</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Yöntemleri</t>
+          <t>3ds Max 2011 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>79</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756267851</t>
+          <t>3990000027793</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Terimleri Ansiklopedik Sosyal Bilimler Sözlüğü/ İngilizce-Almanca Karşılıklı/ Türkçe Açıklamalı (Ciltli)</t>
+          <t>En Nesefi ve Akidesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>640</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054925308</t>
+          <t>9786054925865</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Rus Arşivlerine Göre Moskova ve Kars Konferansları</t>
+          <t>Molla Fenari'de Tasavvuf Metafiziği</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054925100</t>
+          <t>9786058581111</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Renkler Ülkesi Fas</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>496</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758289318</t>
+          <t>9786059974165</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Personalizm</t>
+          <t>Beş Günde Balkanlarda Beş Ülke</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>188</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758289455</t>
+          <t>9786054031894</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Genel Matematik 1</t>
+          <t>Çeviri Kuramları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>298</v>
+        <v>36</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054031481</t>
+          <t>9786054925629</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ebulfeyz Mustafa Efendi Risale-i Feyziyye Fi Lügati'l-Müfredati't-Tıbbiyye</t>
+          <t>Üç Devirde Bir Kürt Aşireti Reisi Hacı Musa Bey (1853-1928)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>288</v>
+        <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756267196</t>
+          <t>9789758289136</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Politik Konjonktür Hareketleri Teorisi Perspektifi ile Siyaset-Ekonomi İlişkileri</t>
+          <t>Öğretmenlik Mesleğine Giriş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>231</v>
+        <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758289448</t>
+          <t>9789758289101</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik ve Hz. Muhammed’in Peygamberliği</t>
+          <t>Bilgisayar Uygulamalı Sayısal Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>253</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758289769</t>
+          <t>9789758289332</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Otel İşletmelerinin Yönetimi</t>
+          <t>AutoCad 2002</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>330</v>
+        <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758289110</t>
+          <t>9786052083819</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Optoelektronik</t>
+          <t>Yazıyoruz Öyleyse Varız</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>466</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054031672</t>
+          <t>3990000031439</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Nanoteknolojiye Giriş</t>
+          <t>Papağan Mini Defter</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>360</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054031665</t>
+          <t>3990000030566</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Malzeme Biliminin Temel İlkeleri</t>
+          <t>Turizm Sektöründe Servis Departmanına Yönelik Pratik Almanca</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>490</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054031030</t>
+          <t>9786052083765</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Molekül Fiziği ve Kuantum Kimyası</t>
+          <t>"Şöyle Garip Bencileyin" Bizim Yunus</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>556</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758289868</t>
+          <t>3990000031445</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sürecinde Antipedagoji ve Kritik</t>
+          <t>Baykuşçuk Mini Defter</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>223</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758289226</t>
+          <t>3990000031444</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Modern Pazarlama</t>
+          <t>Çark Mini Defter</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>322</v>
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054031283</t>
+          <t>3990000031443</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve OrCad-PSpice Simülasyonlarıyla Çözümlü Devre ve Sistem Analizi Problemleri</t>
+          <t>Çiçekli Mini Defter</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>340</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756267660</t>
+          <t>3990000031442</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve Genel Uygulamaları</t>
+          <t>Papatyalı Mini Defter</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>305</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756267677</t>
+          <t>3990000031441</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Masif Mobilya Üretim Teknikleri</t>
+          <t>Baykuş Mini Defter</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>417</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756267653</t>
+          <t>3990000031440</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Lazerler (Ciltli)</t>
+          <t>Kırlangıç Mini Defter</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>665</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756267943</t>
+          <t>3990000031446</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kültürsüz Olmaz / Yetiştir Kendini</t>
+          <t>Serçe Mini Defter</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>223</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756267813</t>
+          <t>9789758289820</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Hukuku</t>
+          <t>Makroekonomik Analizin Temelleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>263</v>
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756267844</t>
+          <t>9789755298238</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Protesto</t>
+          <t>Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>298</v>
+        <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756267707</t>
+          <t>3990000097864</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletleri Tarihi 622-1599</t>
+          <t>Temel Kimya</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>231</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758289103</t>
+          <t>9786052083475</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İnsan - Toplum - İktisat</t>
+          <t>Devlet Versin</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>272</v>
+        <v>58</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756267837</t>
+          <t>9786059990004</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İbn Meymun Felsefesinde Tanrı</t>
+          <t>Uçmak Kuşu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>288</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758289138</t>
+          <t>9786052083215</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gelişim Süreçleri</t>
+          <t>Anadolu'nun Eski Çağlarında İktisadi ve Zirai Hayat</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>248</v>
+        <v>525</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054031252</t>
+          <t>9786056639630</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Fizik - 2</t>
+          <t>Konularına Göre Kur'an-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>305</v>
+        <v>491</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054031207</t>
+          <t>9786052083413</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Fizik-1 (Mekanik)</t>
+          <t>Evlat Yetiştirmek İbadettir</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>305</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756267493</t>
+          <t>9786052083390</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Endüstri ve Sistem Mühendisliğine Giriş</t>
+          <t>Sovyet Propaganda Dili</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>730</v>
+        <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000034488</t>
+          <t>9786052083437</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Devlet Rekabet Mülkiyet ve İktisat</t>
+          <t>Sözün Sesi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>238</v>
+        <v>210</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758289912</t>
+          <t>9786255858252</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Deneyleriyle ve Spice Simülasyonlarıyla Elektronik Devreler</t>
+          <t>Boşnakça Öğreniyorum</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>280</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758289394</t>
+          <t>9786258466959</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Çok Kültürlülük</t>
+          <t>Mikser</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>231</v>
+        <v>204</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758289585</t>
+          <t>9786253900052</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mikrobiyolojisi</t>
+          <t>Adapazarı Oto Sanatkarları Tarihi Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>229</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756267776</t>
+          <t>9786258466584</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe ETA 7</t>
+          <t>Topla Beni</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>246</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9799758289263</t>
+          <t>3990000027253</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Atom ve Kuantum Fiziği</t>
+          <t>Gençlik Problemleri Açısından Üniversite Gençliği</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>490</v>
+        <v>218</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054031740</t>
+          <t>3990000016671</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşk’ın Kalbe Yolculuğu</t>
+          <t>Ortaöğretim Din Kültürü ve Ahlak Bilgisi Kavram Haritaları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>290</v>
+        <v>461</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756267738</t>
+          <t>9786054925414</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Adobe Director 10 &amp; Lingo</t>
+          <t>Yaşayan Nasreddin Hoca: Hafız Hasan Çolak</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>314</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054925469</t>
+          <t>9786255858054</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Otel İşletmeciliği</t>
+          <t>İki Ay Bir Ömür</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>296</v>
+        <v>276</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054925377</t>
+          <t>9786258466591</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Seyyah Çarığı</t>
+          <t>Kanayan Yaram</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>206</v>
+        <v>163</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054925179</t>
+          <t>9786255858016</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 2014 ile Görselleştirme</t>
+          <t>Kendi Dilinden Muhyiddin İbn Arabi Hayatı ve Fikirleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>660</v>
+        <v>468</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786050042054</t>
+          <t>9786255858023</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluştan Kuruluşa Batı Anadolu TBMM Yardımları (Ciltli)</t>
+          <t>Defter-i Uşşak’dan Seçmeler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>223</v>
+        <v>348</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054031160</t>
+          <t>9786258466997</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Geyve</t>
+          <t>Minik Kalplerin Büyük Hikayesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>280</v>
+        <v>193.2</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054031009</t>
+          <t>9786258466980</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Volga Volga</t>
+          <t>Türkiye Cumhuriyeti Anayasası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>216</v>
+        <v>132</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054031504</t>
+          <t>9786258466874</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ülkesine Adanmış Bir Ömür Numan Yazıcı (Ciltli)</t>
+          <t>Uhepy Online English Course ( 2 Kitap + Online Eğitim)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>490</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756267745</t>
+          <t>9786258466935</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Cümle Öğelerine Yeni Bir Bakış</t>
+          <t>Çocuk Dostu Yayımlar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>223</v>
+        <v>434.4</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756267714</t>
+          <t>9786258466928</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Temel Bilgi Teknolojileri</t>
+          <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>268</v>
+        <v>684</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758289530</t>
+          <t>9786258466904</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Küreselleşmesi</t>
+          <t>Annelik Muhteşem Bir Şahsiyet</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>218</v>
+        <v>248.4</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9799758289959</t>
+          <t>9786258466911</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Psiko-Sosyal Açıdan Rüya ve İstihare</t>
+          <t>Sessiz Adam</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>203</v>
+        <v>276</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758289363</t>
+          <t>9786258466881</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sert Lehimleme Prensipleri</t>
+          <t>Çağlak</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>305</v>
+        <v>208</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786050042139</t>
+          <t>9786258466867</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp’in Din Sosyolojisi</t>
+          <t>Türkiye’nin Siyasal Hayatı 1946-2025</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>281</v>
+        <v>738</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054031580</t>
+          <t>9786258466843</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Felsefesi</t>
+          <t>Geçmişin Kokusu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>340</v>
+        <v>248</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054031603</t>
+          <t>9786258466041</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yaş Kalıplama Kumu</t>
+          <t>Benim Şahane Şehrim Sakarya</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>317</v>
+        <v>156</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758289400</t>
+          <t>9786258466812</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic.Net 2003</t>
+          <t>Turizm Endüstrisinin Makroekonomik Etkileri ve Politika Yönelimleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>330</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786050042108</t>
+          <t>9786258466836</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Fikri Mülkiyet Hukukunda Uyuşmazlık Çözüm Mekanizmaları: WIPO Tahkimi ve Dünya Ticaret Örgütü</t>
+          <t>Performans Yönetiminde Kıyaslama Uygulamaları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>305</v>
+        <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758289790</t>
+          <t>9786052083918</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Niteleme Sıfatları</t>
+          <t>Bir Nefestir Memleketim</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>281</v>
+        <v>325</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756267936</t>
+          <t>9786258466799</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziği Nazariyatı ve Solfeji Uygulama Kitabı 1</t>
+          <t>Arızalı Terazi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>312</v>
+        <v>270</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756267318</t>
+          <t>9786258466805</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Tanıtma ve Satış Geliştirme</t>
+          <t>Türkiye’nin Siyasal Hayatı 1808-1946</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>227</v>
+        <v>660</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789756267240</t>
+          <t>9786258466782</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmeleri</t>
+          <t>Sendeki Çocuk</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>360</v>
+        <v>294</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054031108</t>
+          <t>9786258466737</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Topoğrafya Ölçme Bilgisi</t>
+          <t>Tunuşmak</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>254</v>
+        <v>318</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789758289776</t>
+          <t>9786258466720</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Zeka ve Rekabet Stratejileri</t>
+          <t>Sürdürülebilir Dijital Dönüşüm Stratejileri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>253</v>
+        <v>331</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054031139</t>
+          <t>9786258466669</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2023 Türkiye Turizm Stratejisi Işığında Turizm Politikaları</t>
+          <t>Dipsiz Kuyu</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>227</v>
+        <v>238</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054031382</t>
+          <t>9786258466690</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde Toplam Kalite Yönetimi</t>
+          <t>Kitaplar Arasında</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>296</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054031368</t>
+          <t>9786258466652</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiye ve Siyasete 'Sol'dan Bakmak</t>
+          <t>Temel Bir Gün</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052083109</t>
+          <t>9786258466607</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Boyutuyla Destinasyon Pazarlaması</t>
+          <t>Hamdolsun Allah'ım</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054925520</t>
+          <t>9786258466614</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören'e Armağan</t>
+          <t>Gülebakan</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>218</v>
+        <v>408</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052083147</t>
+          <t>9786258466645</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Şiiri</t>
+          <t>Miri Malı Çarşısı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>223</v>
+        <v>355</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052083031</t>
+          <t>9786258466638</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde Çağdaş Finansal Enstrümanlar</t>
+          <t>Uhepy İngilizce Kelime Kitabı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>248</v>
+        <v>590</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052083093</t>
+          <t>9786258466621</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İki Dilde Sustuklarım</t>
+          <t>Uhepy İngilizce Reading Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>223</v>
+        <v>610</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052083086</t>
+          <t>9786258466515</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Politika ve Stratejiler</t>
+          <t>Kahverengi Takım Elbiseli</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>343</v>
+        <v>311</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052083079</t>
+          <t>9786258466553</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Turizm Ekonomisi</t>
+          <t>Mezopotamya’nın Eski Çağlarında İktisadi ve Zirai Hayat</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>240</v>
+        <v>632.4</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052083062</t>
+          <t>9786051379920</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Değer Kapitalizm Finansal Kriz</t>
+          <t>Cumhuriyet ile Büyüyen Sakarya (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>238</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054925810</t>
+          <t>9786258466522</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kafam Dünyadan Büyük</t>
+          <t>Akşam Pazarı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>206</v>
+        <v>326</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054925797</t>
+          <t>9786054031085</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Papatyalar</t>
+          <t>Gazi Kara Osman</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>231</v>
+        <v>311</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054925728</t>
+          <t>9786258466492</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Bittiği Yer</t>
+          <t>Şeref Tezihanesi - Şerafettin Bayraktar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>223</v>
+        <v>351</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054925162</t>
+          <t>9786258466485</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Para Reformu</t>
+          <t>Ama Hakim Bey!</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>216</v>
+        <v>287</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054925513</t>
+          <t>9786258466478</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Tarihi</t>
+          <t>Söğüt'teki Çınar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>355</v>
+        <v>315</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054925780</t>
+          <t>9786258466454</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kültür Endüstrisi</t>
+          <t>Dubrovnik’te Osmanlılar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>293</v>
+        <v>305</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054925902</t>
+          <t>9786258466362</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarımı ve Ön Yüz Web Teknolojileri</t>
+          <t>Space in My Dream</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>347</v>
+        <v>194</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756267929</t>
+          <t>9786258466355</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Adapazarı Yazıları (Ciltli)</t>
+          <t>White Rabbit</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>530</v>
+        <v>194</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054031733</t>
+          <t>9786258466379</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Bölük Anka</t>
+          <t>Rosy Queen</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>220</v>
+        <v>201</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054031016</t>
+          <t>9786258466386</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Bütünleşik İmalat</t>
+          <t>Şeker Mahalle</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>450</v>
+        <v>310</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054031306</t>
+          <t>9786258466348</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Azeri Gezgin Zeynelabidin Şirvani</t>
+          <t>Kazım Çavuş Savaş ve Mücadele Yılları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054031467</t>
+          <t>9786258466317</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Aynalıkavak Yazıları (Ciltli)</t>
+          <t>İnsan Kaynakları Yönetiminde Temel Kavramlar ve Konular</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>550</v>
+        <v>492</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054031641</t>
+          <t>9786258466324</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Önden Giden Atlılar (Ciltli)</t>
+          <t>Manzum Mektuplar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>479</v>
+        <v>222</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054031221</t>
+          <t>9786258466300</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Alimi İbrahim Halebi el-Mizari’ye Göre İnsan Fiilleri</t>
+          <t>Esrarengiz Güç</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>263</v>
+        <v>438</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789756267202</t>
+          <t>9786258466287</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Üniversite?</t>
+          <t>Eski Mezopotamya'nın Kültür Tarihi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>223</v>
+        <v>624</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054031658</t>
+          <t>9786258466256</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Mecnuni Eserler</t>
+          <t>Atın Evcilleştirilmesinden Tekerlekli Arabalara Savaş Arabalarının Kökenleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>223</v>
+        <v>275</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789756267882</t>
+          <t>9786258466249</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme İdeolojisinin Sonu</t>
+          <t>Türkiye'nin Geleceğine Güvenle</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>223</v>
+        <v>305</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054031511</t>
+          <t>9786258466225</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kuşlu Dualar</t>
+          <t>Siyasetin Finansmanı ve Yeni Sağ Siyasal Anlayış: ABD ve Türkiye Üzerine Bir Analiz</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>229</v>
+        <v>380</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758289172</t>
+          <t>9786258466201</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Metni Üzerindeki Tartışmalar</t>
+          <t>Tanzimat’tan Cumhuriyet’e Türk Milli Kimliği</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>238</v>
+        <v>466</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789756267950</t>
+          <t>9786258466218</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kolay Yoldan İngilizce</t>
+          <t>CREO ile Bilgisayar Destekli Mühendislik</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>233</v>
+        <v>372</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758289783</t>
+          <t>9786258466188</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Mukaddes Doğrular, Ayrılıklar, Çelişkiler</t>
+          <t>Korkma</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>213</v>
+        <v>305</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054031634</t>
+          <t>9786258466195</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İki Yakalı Şehir Çan</t>
+          <t>Kül Sağanağı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>248</v>
+        <v>238</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054031757</t>
+          <t>9786258466171</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hacivatın Hüznü</t>
+          <t>Prekaz Balkanlardan Göç Hikâyesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>223</v>
+        <v>454</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756267462</t>
+          <t>9786258466164</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Girişimci Kadınlar</t>
+          <t>Kolay App</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>218</v>
+        <v>428</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758289752</t>
+          <t>9786258466119</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Hayır’a Hayır</t>
+          <t>Namaz ve İnfak</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>223</v>
+        <v>305</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054031726</t>
+          <t>9786258466096</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Efendimiz (S.A.V)</t>
+          <t>Stratejiye Dair - Stratejiye Dair Seçki Yazılar</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>280</v>
+        <v>298</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054031399</t>
+          <t>9786258466102</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Catia V5 Uygulamaları ve Öğretim Seti</t>
+          <t>Disiplinlerarası Boyutlarıyla Turizm</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>578</v>
+        <v>263</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786050042092</t>
+          <t>9786054925049</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bonaventura’da Din Felsefe İlişkisi</t>
+          <t>Bir Nefeslik Muamma</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>260</v>
+        <v>213</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054031245</t>
+          <t>9786258466089</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelamcı Olarak Kuşeyri</t>
+          <t>Badem Yağlı Çif Cilalı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758289899</t>
+          <t>9786052083994</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı İletişim</t>
+          <t>Ustaca Yaşamak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786050042115</t>
+          <t>9786052083734</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Büyüme Maceramız: Yetişebiliyor muyuz? Türkiye'nin Muasır Medeniyetlere Ulaşma Çabası</t>
+          <t>The Welfare State</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>213</v>
+        <v>243</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756267257</t>
+          <t>9786258466003</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>ABD’nin Haydut Devletleri</t>
+          <t>Seni Özlemenin Günü Yok</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>206</v>
+        <v>255</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786050042177</t>
+          <t>9786054031269</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>30 Şubat’ta Doğdum...Yerimde Duramıyorum</t>
+          <t>Emrah Çelik ile 3ds Max Dış Mekan Uygulamaları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>220</v>
+        <v>578</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758289370</t>
+          <t>9786258466034</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bürokrasiye Övgü</t>
+          <t>Hacı Bektaş-ı Veli’nin Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>268</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789756267806</t>
+          <t>9786258466027</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Terimleri Ansiklopedik Sözlük - İngilizce-Almanca Karşılıklı Türkçe Açıklamalı</t>
+          <t>Tasavvuf Büyüklerinin Görüşleri Işığında Hacı Bektaş-ı Veli’nin Eserleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>428</v>
+        <v>268</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789758289813</t>
+          <t>9786258466010</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Dünya Seyahat, Konaklama ve Organizasyon Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
+          <t>Anadolu'nun Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>349</v>
+        <v>624</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054031689</t>
+          <t>9786052083352</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Benim Yeşilçam’ım</t>
+          <t>Söyleyebilmek</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054031023</t>
+          <t>9786052083321</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>3DS Max ve Mental Ray İç Mekan Uygulamaları</t>
+          <t>Okuyabilmek</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>440</v>
+        <v>342</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756267783</t>
+          <t>9786052083222</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 9 ile Görselleştirme</t>
+          <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>432</v>
+        <v>218</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786050042061</t>
+          <t>9786052083420</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 2008 ile Görselleştirme</t>
+          <t>Turizmde Kadın Olmak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>527</v>
+        <v>274</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054925896</t>
+          <t>9786052083048</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Hayat</t>
+          <t>İşlevsel Çeviribilim</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>218</v>
+        <v>330</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054925186</t>
+          <t>9786054925926</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi ve Disiplinlerarası İlişki</t>
+          <t>Benedetto Croce Felsefesi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>372</v>
+        <v>260</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054925889</t>
+          <t>9786052083185</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Turizm Hizmetlerinin Sağlığı ve Yönetimi</t>
+          <t>Adorno ve Estetik</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>203</v>
+        <v>310</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054925759</t>
+          <t>9786052083017</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Çeviri ve Kültürel Semboller</t>
+          <t>Uygulamalı Örneklerle Sınıf Yönetimi Öğretim Teknikleri Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>317</v>
+        <v>350</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054925872</t>
+          <t>9786052083383</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Markalaşma</t>
+          <t>İstanbul'a Aşk Mektubu</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>274</v>
+        <v>222</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789758289097</t>
+          <t>9786052083376</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kelam Problemleri</t>
+          <t>Çarşılar Trenler Hatıralar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>240</v>
+        <v>222</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054031900</t>
+          <t>9786052083260</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Şarkılar Girmiş Hayatımıza</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>273</v>
+        <v>216</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758289257</t>
+          <t>9786052083291</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Batı Avrupa'da Türk Gençlerinin Din algılaması ve Dini Davranışları</t>
+          <t>Rüveyda'ya Mektuplar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>238</v>
+        <v>280</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054925438</t>
+          <t>9786054925711</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya Değişmeyen İlişkiler</t>
+          <t>Aktivizm</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>312</v>
+        <v>220</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054925360</t>
+          <t>9786054031528</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Afetleri Yönetmek</t>
+          <t>Kırlangıç İncinince</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>460</v>
+        <v>206</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054031351</t>
+          <t>9786054031290</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Adayazılar</t>
+          <t>Sosyal Sermaye Kuram Uygulama Eleştiri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>290</v>
+        <v>233</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054925599</t>
+          <t>9789758289325</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bizim Takım Sizin Takımı Yener</t>
+          <t>Genel Matematik 2</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>231</v>
+        <v>298</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054925384</t>
+          <t>9786054925582</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>1000 Soruda Malzeme Bilimi</t>
+          <t>Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054925216</t>
+          <t>9789756267851</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dilime Yaslar Yakışmaz</t>
+          <t>İnsan ve Toplum Bilimleri Terimleri Ansiklopedik Sosyal Bilimler Sözlüğü/ İngilizce-Almanca Karşılıklı/ Türkçe Açıklamalı (Ciltli)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>215</v>
+        <v>640</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052083895</t>
+          <t>9786054925308</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Astronot Vasfi</t>
+          <t>Rus Arşivlerine Göre Moskova ve Kars Konferansları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>206</v>
+        <v>300</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052083802</t>
+          <t>9786054925100</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Dinlediğim Halit Molla</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>310</v>
+        <v>496</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052083710</t>
+          <t>9789758289318</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Çepnice Nazireler</t>
+          <t>Personalizm</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>330</v>
+        <v>188</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052083666</t>
+          <t>9789758289455</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şühedanın İzinde</t>
+          <t>Genel Matematik 1</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>280</v>
+        <v>298</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052083789</t>
+          <t>9786054031481</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Turizm Sendikacılığı</t>
+          <t>Ebulfeyz Mustafa Efendi Risale-i Feyziyye Fi Lügati'l-Müfredati't-Tıbbiyye</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>236</v>
+        <v>288</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052083826</t>
+          <t>9789756267196</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Etnosentrizmi ve Kültür</t>
+          <t>Politik Konjonktür Hareketleri Teorisi Perspektifi ile Siyaset-Ekonomi İlişkileri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>246</v>
+        <v>231</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052083864</t>
+          <t>9789758289448</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbi'nde Muhacir Olmak</t>
+          <t>Peygamberlik ve Hz. Muhammed’in Peygamberliği</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>589</v>
+        <v>253</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052083888</t>
+          <t>9789758289769</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetiminde Yeni Trendler</t>
+          <t>Otel İşletmelerinin Yönetimi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>373</v>
+        <v>330</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054925735</t>
+          <t>9789758289110</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı Radarcı Fermanı</t>
+          <t>Optoelektronik</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>260</v>
+        <v>466</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054031917</t>
+          <t>9786054031672</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Ardında Kalan</t>
+          <t>Nanoteknolojiye Giriş</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052083673</t>
+          <t>9786054031665</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Kuramlarına Giriş</t>
+          <t>Mühendisler İçin Malzeme Biliminin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>351</v>
+        <v>490</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052083987</t>
+          <t>9786054031030</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Bilimi ve Çağdaş Yönetim Teknikleri</t>
+          <t>Molekül Fiziği ve Kuantum Kimyası</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>595</v>
+        <v>556</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052083956</t>
+          <t>9789758289868</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Şehirli Dindarlık</t>
+          <t>Modernizm Sürecinde Antipedagoji ve Kritik</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>281</v>
+        <v>223</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052083857</t>
+          <t>9789758289226</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kalsbaların İzinde</t>
+          <t>Modern Pazarlama</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>428</v>
+        <v>322</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052083840</t>
+          <t>9786054031283</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinde Sosyal Politika</t>
+          <t>Matlab ve OrCad-PSpice Simülasyonlarıyla Çözümlü Devre ve Sistem Analizi Problemleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>273</v>
+        <v>340</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052083796</t>
+          <t>9789756267660</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İkonalarıyla Kapadokya</t>
+          <t>Matlab ve Genel Uygulamaları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>367</v>
+        <v>305</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052083963</t>
+          <t>9789756267677</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Turizm Yatırım ve Harcamalarının Bölgesel Kalkınmaya Etkileri</t>
+          <t>Masif Mobilya Üretim Teknikleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>263</v>
+        <v>417</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052083970</t>
+          <t>9789756267653</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Güney Amerika - Turizm Pazarı</t>
+          <t>Lazerler (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>226</v>
+        <v>665</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052083635</t>
+          <t>9789756267943</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+          <t>Kültürsüz Olmaz / Yetiştir Kendini</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>599</v>
+        <v>223</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052083901</t>
+          <t>9789756267813</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Plotinos Felsefesine Giriş</t>
+          <t>Kavimler Hukuku</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>332</v>
+        <v>263</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052083932</t>
+          <t>9789756267844</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Information Technology Professionls’ Occupational Community and Their Cultural Values</t>
+          <t>İşgal ve Protesto</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>355</v>
+        <v>298</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052083642</t>
+          <t>9789756267707</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Önbüro Yönetimi ve Otomasyon Uygulamaları</t>
+          <t>İslam Devletleri Tarihi 622-1599</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>315</v>
+        <v>231</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052083949</t>
+          <t>9789758289103</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Turizm Türleri ve Taksonomisi</t>
+          <t>İnsan - Toplum - İktisat</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>234</v>
+        <v>272</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052083925</t>
+          <t>9789756267837</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebirin Temelleri</t>
+          <t>İbn Meymun Felsefesinde Tanrı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>459</v>
+        <v>288</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054031818</t>
+          <t>9789758289138</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Çağlak Festivali ve Şeyh İsa</t>
+          <t>Gelişim Süreçleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>206</v>
+        <v>248</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758289431</t>
+          <t>9786054031252</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sait Faik'in Sakarya'sı</t>
+          <t>Fizik - 2</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>218</v>
+        <v>305</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052083628</t>
+          <t>9786054031207</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Dönemi'nde Türkiye’nin Ortadoğu Politikası</t>
+          <t>Fizik-1 (Mekanik)</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>250</v>
+        <v>305</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052083253</t>
+          <t>9789756267493</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kültür Coğrafyası ve Etnocoğrafyanın Temelleri</t>
+          <t>Endüstri ve Sistem Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>621</v>
+        <v>730.02</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052083703</t>
+          <t>3990000034488</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya’nın Siyasi Tarihi</t>
+          <t>Devlet Rekabet Mülkiyet ve İktisat</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>530</v>
+        <v>238</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052083567</t>
+          <t>9789758289912</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizmin Etkisinde Türk Tarzı Siyasal Arayışlar</t>
+          <t>Deneyleriyle ve Spice Simülasyonlarıyla Elektronik Devreler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>268</v>
+        <v>280.2</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052083451</t>
+          <t>9789758289394</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Eskiçağ Tarihi</t>
+          <t>Çok Kültürlülük</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>351</v>
+        <v>231</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>1943678245313</t>
+          <t>9789758289585</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Heinrich von Kleist</t>
+          <t>Çevre Mikrobiyolojisi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>181</v>
+        <v>229</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052083697</t>
+          <t>9789756267776</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Şiir Yaz Şimdi Kalbim</t>
+          <t>Bilgisayarlı Muhasebe ETA 7</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052083772</t>
+          <t>9799758289263</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Siyahtaki Beyaz</t>
+          <t>Atom ve Kuantum Fiziği</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>273</v>
+        <v>490</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052083369</t>
+          <t>9786054031740</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Fiiller Sözlüğü</t>
+          <t>Aşk’ın Kalbe Yolculuğu</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>379</v>
+        <v>290</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052083468</t>
+          <t>9789756267738</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya´nın Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
+          <t>Adobe Director 10 &amp; Lingo</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>530</v>
+        <v>314</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052083659</t>
+          <t>9786054925469</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ticarette Dijital Dönüşüm ve E-Ticaret</t>
+          <t>Uluslararası Otel İşletmeciliği</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>296</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052083741</t>
+          <t>9786054925377</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetim Sistemine Göre Türkiye'de Kamu Yönetimi</t>
+          <t>Seyyah Çarığı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>567</v>
+        <v>206</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052083581</t>
+          <t>9786054925179</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Değişen Pazar Dinamikleri Işığında Turizm Pazarlaması</t>
+          <t>3DS Max 2014 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>480</v>
+        <v>660</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052083598</t>
+          <t>9786050042054</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Kurtuluştan Kuruluşa Batı Anadolu TBMM Yardımları (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>265</v>
+        <v>223</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054925070</t>
+          <t>9786054031160</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Turizm Politikaları ve Alternatif Yönetim Yaklaşımları</t>
+          <t>Geyve</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052083444</t>
+          <t>9786054031009</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Gecesinin Kronolojisi</t>
+          <t>Volga Volga</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>280</v>
+        <v>216</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052083161</t>
+          <t>9786054031504</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yorumbilim</t>
+          <t>Ülkesine Adanmış Bir Ömür Numan Yazıcı (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>315</v>
+        <v>490</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052083529</t>
+          <t>9789756267745</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan İşler</t>
+          <t>Türkiye Türkçesinde Cümle Öğelerine Yeni Bir Bakış</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>783</v>
+        <v>223</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052083154</t>
+          <t>9789756267714</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Taraklı Ağzı</t>
+          <t>Temel Bilgi Teknolojileri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>312</v>
+        <v>268</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052083208</t>
+          <t>9789758289530</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>N'oluyoruz?</t>
+          <t>Sermayenin Küreselleşmesi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052083543</t>
+          <t>9799758289959</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Leylican</t>
+          <t>Psiko-Sosyal Açıdan Rüya ve İstihare</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052083550</t>
+          <t>9789758289363</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Dolunaya Sor Beni</t>
+          <t>Sert Lehimleme Prensipleri</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>213</v>
+        <v>305</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054031405</t>
+          <t>9786050042139</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sakarya Şairleri</t>
+          <t>Ziya Gökalp’in Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>255</v>
+        <v>281</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052083239</t>
+          <t>9786054031580</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatında Birinci Dünya Savaşı</t>
+          <t>Yönetim Felsefesi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>293</v>
+        <v>340</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
+          <t>9786054031603</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Kalıplama Kumu</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9789758289400</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Visual Basic.Net 2003</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786050042108</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Fikri Mülkiyet Hukukunda Uyuşmazlık Çözüm Mekanizmaları: WIPO Tahkimi ve Dünya Ticaret Örgütü</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9789758289790</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Türkçesinde Niteleme Sıfatları</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9789756267936</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Türk Müziği Nazariyatı ve Solfeji Uygulama Kitabı 1</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789756267318</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Turizmde Tanıtma ve Satış Geliştirme</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9789756267240</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Turizm İşletmeleri</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786054031108</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Topoğrafya Ölçme Bilgisi</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9789758289776</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Teknolojik Zeka ve Rekabet Stratejileri</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786054031139</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2023 Türkiye Turizm Stratejisi Işığında Turizm Politikaları</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786054031382</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Turizm İşletmelerinde Toplam Kalite Yönetimi</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786054031368</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomiye ve Siyasete 'Sol'dan Bakmak</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786052083109</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Stratejik Boyutuyla Destinasyon Pazarlaması</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786054925520</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Rasim Özdenören'e Armağan</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786052083147</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Şiiri</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786052083031</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Turizm İşletmelerinde Çağdaş Finansal Enstrümanlar</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786052083093</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>İki Dilde Sustuklarım</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786052083086</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Turizmde Politika ve Stratejiler</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786052083079</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786052083062</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Değer Kapitalizm Finansal Kriz</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786054925810</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Kafam Dünyadan Büyük</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786054925797</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Papatyalar</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786054925728</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Bittiği Yer</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786054925162</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Para Reformu</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786054925513</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklular Tarihi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786054925780</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Kültür Endüstrisi</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786054925902</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Web Tasarımı ve Ön Yüz Web Teknolojileri</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9789756267929</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Adapazarı Yazıları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786054031733</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bölük Anka</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786054031016</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Bütünleşik İmalat</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786054031306</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Azeri Gezgin Zeynelabidin Şirvani</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786054031467</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Aynalıkavak Yazıları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786054031641</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Önden Giden Atlılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786054031221</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Alimi İbrahim Halebi el-Mizari’ye Göre İnsan Fiilleri</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9789756267202</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Bir Üniversite?</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786054031658</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Mecnuni Eserler</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9789756267882</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme İdeolojisinin Sonu</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786054031511</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Kuşlu Dualar</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9789758289172</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’ın Metni Üzerindeki Tartışmalar</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789756267950</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Kolay Yoldan İngilizce</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9789758289783</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Kitab-ı Mukaddes Doğrular, Ayrılıklar, Çelişkiler</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786054031634</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>İki Yakalı Şehir Çan</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786054031757</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Hacivatın Hüznü</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9789756267462</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Girişimci Kadınlar</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789758289752</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Eğitime Hayır’a Hayır</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786054031726</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Efendimiz (S.A.V)</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786054031399</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Catia V5 Uygulamaları ve Öğretim Seti</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786050042092</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Bonaventura’da Din Felsefe İlişkisi</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786054031245</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kelamcı Olarak Kuşeyri</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789758289899</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayarlı İletişim</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786050042115</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Büyüme Maceramız: Yetişebiliyor muyuz? Türkiye'nin Muasır Medeniyetlere Ulaşma Çabası</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9789756267257</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>ABD’nin Haydut Devletleri</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786050042177</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>30 Şubat’ta Doğdum...Yerimde Duramıyorum</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9789758289370</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Bürokrasiye Övgü</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789756267806</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Kaynakları Terimleri Ansiklopedik Sözlük - İngilizce-Almanca Karşılıklı Türkçe Açıklamalı</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9789758289813</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Seyahat, Konaklama ve Organizasyon Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786054031689</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Benim Yeşilçam’ım</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786054031023</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>3DS Max ve Mental Ray İç Mekan Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9789756267783</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>3DS Max 9 ile Görselleştirme</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786050042061</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>3DS Max 2008 ile Görselleştirme</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786054925896</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Dört Mevsim Hayat</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786054925186</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Siyaset Bilimi ve Disiplinlerarası İlişki</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786054925889</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Hizmetlerinin Sağlığı ve Yönetimi</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786054925759</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Çeviri ve Kültürel Semboller</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786054925872</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Turizmde Markalaşma</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9789758289097</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Bazı Kelam Problemleri</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786054031900</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9789758289257</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Batı Avrupa'da Türk Gençlerinin Din algılaması ve Dini Davranışları</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786054925438</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Değişen Dünya Değişmeyen İlişkiler</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786054925360</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Afetleri Yönetmek</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786054031351</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Adayazılar</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786054925599</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Takım Sizin Takımı Yener</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786054925384</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>1000 Soruda Malzeme Bilimi</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786054925216</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Dilime Yaslar Yakışmaz</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786052083895</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Astronot Vasfi</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786052083802</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Dinlediğim Halit Molla</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786052083710</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Çepnice Nazireler</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786052083666</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Şühedanın İzinde</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786052083789</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Sendikacılığı</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>236.4</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786052083826</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Tüketici Etnosentrizmi ve Kültür</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786052083864</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Harbi'nde Muhacir Olmak</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786052083888</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetiminde Yeni Trendler</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786054925735</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Delikanlı Radarcı Fermanı</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786054031917</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Günlerin Ardında Kalan</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786052083673</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi Kuramlarına Giriş</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786052083987</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim Bilimi ve Çağdaş Yönetim Teknikleri</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786052083956</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Şehirli Dindarlık</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786052083857</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Kalsbaların İzinde</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>428.4</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786052083840</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliğinde Sosyal Politika</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786052083796</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>İkonalarıyla Kapadokya</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786052083963</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Yatırım ve Harcamalarının Bölgesel Kalkınmaya Etkileri</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786052083970</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Güney Amerika - Turizm Pazarı</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786052083635</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786052083901</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Plotinos Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786052083932</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Information Technology Professionls’ Occupational Community and Their Cultural Values</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786052083642</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Önbüro Yönetimi ve Otomasyon Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786052083949</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Türleri ve Taksonomisi</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786052083925</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Lineer Cebirin Temelleri</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786054031818</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Çağlak Festivali ve Şeyh İsa</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789758289431</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Sait Faik'in Sakarya'sı</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786052083628</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Soğuk Savaş Dönemi'nde Türkiye’nin Ortadoğu Politikası</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786052083253</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Kültür Coğrafyası ve Etnocoğrafyanın Temelleri</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786052083703</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mezopotamya’nın Siyasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786052083567</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Oryantalizmin Etkisinde Türk Tarzı Siyasal Arayışlar</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786052083451</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’nun Eskiçağ Tarihi</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>351.47</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>1943678245313</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Heinrich von Kleist</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786052083697</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Yaz Şimdi Kalbim</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786052083772</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Siyahtaki Beyaz</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786052083369</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Türkçenin Fiiller Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786052083468</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Mezopotamya´nın Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786052083659</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Ticarette Dijital Dönüşüm ve E-Ticaret</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786052083741</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Yönetim Sistemine Göre Türkiye'de Kamu Yönetimi</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786052083581</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Değişen Pazar Dinamikleri Işığında Turizm Pazarlaması</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786052083598</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Yönetim</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786054925070</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Politikaları ve Alternatif Yönetim Yaklaşımları</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786052083444</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cinayet Gecesinin Kronolojisi</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786052083161</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Yorumbilim</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786052083529</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Dokunan İşler</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786052083154</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Taraklı Ağzı</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786052083208</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>N'oluyoruz?</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786052083543</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Leylican</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786052083550</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Dolunaya Sor Beni</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786054031405</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Sakarya Şairleri</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786052083239</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Rus Edebiyatında Birinci Dünya Savaşı</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
           <t>9786052083178</t>
         </is>
       </c>
-      <c r="B271" s="1" t="inlineStr">
+      <c r="B395" s="1" t="inlineStr">
         <is>
           <t>Zarif Bir Adam Zarif Süzgün</t>
         </is>
       </c>
-      <c r="C271" s="1">
+      <c r="C395" s="1">
         <v>293</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>