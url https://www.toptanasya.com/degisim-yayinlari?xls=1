--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,5950 +85,6055 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255858030</t>
+          <t>9786255858498</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kök</t>
+          <t>Hatıranız Hoş Olsun</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255858343</t>
+          <t>9786255858504</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kül Kanat ve Deniz</t>
+          <t>Ruznamçeci İbrahim Aşçı Dede'den Hatıralar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>335</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255858313</t>
+          <t>9786255858481</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Prosedür</t>
+          <t>Peygamberimizi Sevdim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255858276</t>
+          <t>9786255858429</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Sentezinde Tarih ve Kimlik</t>
+          <t>Üç Osman'ın İzinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>498</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255858269</t>
+          <t>9786255858412</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda B2B Pazarlama</t>
+          <t>Senin Dünyan Ne Kadar?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255858221</t>
+          <t>9786255858320</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda İletişim Kültürü: Teknoloji, Toplum ve Medya</t>
+          <t>Seslere Yolculuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255858153</t>
+          <t>9786255858405</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Diyarın Yerli Hikayesi</t>
+          <t>Kalbim Senin Evindir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255858146</t>
+          <t>9786255858030</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Buhurumeryem</t>
+          <t>Kök</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255858122</t>
+          <t>9786255858343</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Turizmi</t>
+          <t>Kül Kanat ve Deniz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>570</v>
+        <v>335</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255858092</t>
+          <t>9786255858313</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Business English Coursebook</t>
+          <t>Prosedür</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255858085</t>
+          <t>9786255858276</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekaya Nasıl Muayene Olabilirim?</t>
+          <t>Türk İslam Sentezinde Tarih ve Kimlik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>295</v>
+        <v>498</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255858078</t>
+          <t>9786255858269</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Evvel Giden Ahbaba</t>
+          <t>Dijital Çağda B2B Pazarlama</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>345</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255858061</t>
+          <t>9786255858221</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Evrimi Yeni İş Modelleri</t>
+          <t>Dijital Çağda İletişim Kültürü: Teknoloji, Toplum ve Medya</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>570</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786253900311</t>
+          <t>9786255858153</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sakarya'nın Harfleri (Ciltli)</t>
+          <t>Yabancı Diyarın Yerli Hikayesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1900</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255858047</t>
+          <t>9786255858146</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Yangın Güvenliği Yangında Hayatta Kalma Sanatı</t>
+          <t>Buhurumeryem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>245</v>
+        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256070554</t>
+          <t>9786255858122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mor Menekşe Konağı</t>
+          <t>Gastronomi Turizmi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258466898</t>
+          <t>9786255858092</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacı</t>
+          <t>Business English Coursebook</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258466706</t>
+          <t>9786255858085</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Yapay Zekaya Nasıl Muayene Olabilirim?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>374</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258466157</t>
+          <t>9786255858078</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnteraktif Dijital Medyaya Giriş</t>
+          <t>Evvel Giden Ahbaba</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>559</v>
+        <v>345</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258466232</t>
+          <t>9786255858061</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>E-Ticaret Evrimi Yeni İş Modelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>323</v>
+        <v>570</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052083505</t>
+          <t>9786253900311</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yollardan Bana Kalan</t>
+          <t>Sakarya'nın Harfleri (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>37</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052083338</t>
+          <t>9786255858047</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Karşıt Benzer Anlamlı Kelimeler</t>
+          <t>Bir Solukta Yangın Güvenliği Yangında Hayatta Kalma Sanatı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052083345</t>
+          <t>9786256070554</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Benzer Anlamlı Kelimeler</t>
+          <t>Mor Menekşe Konağı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052083314</t>
+          <t>9786258466898</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Öbek İsimler Sözlüğü</t>
+          <t>Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>88</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052083512</t>
+          <t>9786258466706</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yerel Yönetimler</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>371.45</v>
+        <v>374</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052083406</t>
+          <t>9786258466157</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türkiye'de Yeni Kuşaklar</t>
+          <t>İnteraktif Dijital Medyaya Giriş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>88</v>
+        <v>559</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052083307</t>
+          <t>9786258466232</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yazabilmek</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>70</v>
+        <v>323</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9799758289065</t>
+          <t>9786052083505</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Sisteminde Ölçme ve Değerlendirme</t>
+          <t>Yollardan Bana Kalan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756267226</t>
+          <t>9786052083338</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Emek, Teknolojik Yenilik ve Büyüme</t>
+          <t>Türkçede Karşıt Benzer Anlamlı Kelimeler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>22</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758289936</t>
+          <t>9786052083345</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pratik Fransızca Konuşma Kılavuzu</t>
+          <t>Türkçede Benzer Anlamlı Kelimeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>11</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054031849</t>
+          <t>9786052083314</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yazmalı Köprü</t>
+          <t>Türkçede Öbek İsimler Sözlüğü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>25</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758289677</t>
+          <t>9786052083512</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Açıklanmış Temel Hukuk Bilgisi</t>
+          <t>Türkiye’de Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>15</v>
+        <v>371.45</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758289561</t>
+          <t>9786052083406</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Öğrenen Pazarlama</t>
+          <t>Yeni Türkiye'de Yeni Kuşaklar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>8</v>
+        <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756267820</t>
+          <t>9786052083307</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nogaylar</t>
+          <t>Yazabilmek</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054031573</t>
+          <t>9799758289065</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Merkez Bankalarının Eurosistem’e Entegrasyonu</t>
+          <t>Türk Eğitim Sisteminde Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>27</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758289134</t>
+          <t>9789756267226</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mantık Devreleri</t>
+          <t>Emek, Teknolojik Yenilik ve Büyüme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>96</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758289624</t>
+          <t>9789758289936</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Biliminin Temelleri</t>
+          <t>Pratik Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000017341</t>
+          <t>9786054031849</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Konaklama İşletmelerinde Önbüro Yönetimi ve Önbüro Otomasyon İşlemleri</t>
+          <t>Mavi Yazmalı Köprü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054031115</t>
+          <t>9789758289677</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kelam’a Giriş</t>
+          <t>Sorularla Açıklanmış Temel Hukuk Bilgisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753680356</t>
+          <t>9789758289561</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İktisat Bilimine Giriş</t>
+          <t>Öğrenen Pazarlama</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>385</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758269655</t>
+          <t>9789756267820</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usulü Hukuku Mevzuat ve Soru İlaveli</t>
+          <t>Nogaylar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>15.06</v>
+        <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758289424</t>
+          <t>9786054031573</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Endüstri Çağının Dinamikleri</t>
+          <t>Merkez Bankalarının Eurosistem’e Entegrasyonu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>203</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000027792</t>
+          <t>9789758289134</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Planlama ve Değerlendirme</t>
+          <t>Mantık Devreleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758289615</t>
+          <t>9789758289624</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Diferansiyel Denklemler</t>
+          <t>Malzeme Biliminin Temelleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>282</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758289059</t>
+          <t>3990000017341</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çevre Muhasebesi</t>
+          <t>Konaklama İşletmelerinde Önbüro Yönetimi ve Önbüro Otomasyon İşlemleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756267691</t>
+          <t>9786054031115</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
+          <t>Kelam’a Giriş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756267455</t>
+          <t>9789753680356</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İlköğretimde Beden Eğitimi Uygulamaları</t>
+          <t>İktisat Bilimine Giriş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>385</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758289714</t>
+          <t>9789758269655</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme, Yabancı Sermaye ve Türkiye Turizmi</t>
+          <t>İdari Yargılama Usulü Hukuku Mevzuat ve Soru İlaveli</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000027256</t>
+          <t>9789758289424</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deutsch für Reiseagentur/ Reisebüro &amp; Reiseveranstalter (Ciltli)</t>
+          <t>Endüstri Çağının Dinamikleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>10</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786050042078</t>
+          <t>3990000027792</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kamu Yönetimi</t>
+          <t>Eğitimde Planlama ve Değerlendirme</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>214</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758289639</t>
+          <t>9789758289615</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Programlanabilir Lojik Denetleyiciler ve Mühendislik Uygulamaları</t>
+          <t>Çözümlü Problemlerle Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>35</v>
+        <v>282</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758289844</t>
+          <t>9789758289059</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Pratik İngilizce Konuşma Kılavuzu</t>
+          <t>Çevre Muhasebesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>12.5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000018446</t>
+          <t>9789756267691</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Sosyal Bilimler Dergisi Sayı: 3</t>
+          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>4.95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054925421</t>
+          <t>9789756267455</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>LYS Edebiyat</t>
+          <t>İlköğretimde Beden Eğitimi Uygulamaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758289035</t>
+          <t>9789758289714</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Endüstri İlişkileri Teorileri -Sosyolojik Bir Değerlendirme</t>
+          <t>Küreselleşme, Yabancı Sermaye ve Türkiye Turizmi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050042122</t>
+          <t>3990000027256</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Milli Yürek -Mehmet Akif Ersoy</t>
+          <t>Deutsch für Reiseagentur/ Reisebüro &amp; Reiseveranstalter (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756267530</t>
+          <t>9786050042078</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yemek Repertuarı</t>
+          <t>Yeni Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758289578</t>
+          <t>9789758289639</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yatırımcı Psikolojisi</t>
+          <t>Programlanabilir Lojik Denetleyiciler ve Mühendislik Uygulamaları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756267479</t>
+          <t>9789758289844</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Turizm Coğrafyası</t>
+          <t>Pratik İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>78</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050042085</t>
+          <t>3990000018446</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yöresel Kalkınmada Adapazarı Halkevi</t>
+          <t>Uluslararası Sosyal Bilimler Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>24</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756267554</t>
+          <t>9786054925421</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Turizm Sektörüne ve Otellere Yönelik Türkçe - Almanca - Rusça Pratik Konuşma Kılavuzu / Praktischer Sprachführer Türkisch - Deutsch - Russisch für den Tourismus und Hotellerie</t>
+          <t>LYS Edebiyat</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054031122</t>
+          <t>9789758289035</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinin Pazarlamasında 7P ve 7C</t>
+          <t>Endüstri İlişkileri Teorileri -Sosyolojik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054925247</t>
+          <t>9786050042122</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Kitabı</t>
+          <t>Milli Yürek -Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758289141</t>
+          <t>9789756267530</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Toplam Kalite Yönetimi</t>
+          <t>Yemek Repertuarı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>284</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054925001</t>
+          <t>9789758289578</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Paradigma Değişimleri</t>
+          <t>Yatırımcı Psikolojisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054925476</t>
+          <t>9789756267479</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>LYS Edebiyat : Boşluk Tamamlama ve Açıklamalı Yanıtlar</t>
+          <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>7</v>
+        <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054925940</t>
+          <t>9786050042085</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>The İnterface Between Language and Literature</t>
+          <t>Yöresel Kalkınmada Adapazarı Halkevi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052083055</t>
+          <t>9789756267554</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sabahları İşe Yürüyerek Giderim</t>
+          <t>Turizm Sektörüne ve Otellere Yönelik Türkçe - Almanca - Rusça Pratik Konuşma Kılavuzu / Praktischer Sprachführer Türkisch - Deutsch - Russisch für den Tourismus und Hotellerie</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>185</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054925452</t>
+          <t>9786054031122</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>KPSS İktisat</t>
+          <t>Turizm İşletmelerinin Pazarlamasında 7P ve 7C</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054925919</t>
+          <t>9786054925247</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Donanımı ve Bileşenleri</t>
+          <t>Yunus Emre Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>132</v>
+        <v>39</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000029851</t>
+          <t>9789758289141</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Öğretim Teknolojileri ve Materyal Geliştirme</t>
+          <t>Belediyelerde Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>19</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054925605</t>
+          <t>9786054925001</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Son Şehirli</t>
+          <t>Paradigma Değişimleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>44</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000017165</t>
+          <t>9786054925476</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Doğabilimsel ve Teknik Araştırma Yöntemleri</t>
+          <t>LYS Edebiyat : Boşluk Tamamlama ve Açıklamalı Yanıtlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>6.94</v>
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756267639</t>
+          <t>9786054925940</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Pro / Engineer Wildfire 3.0 ile Tasarım</t>
+          <t>The İnterface Between Language and Literature</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758289646</t>
+          <t>9786052083055</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tasavvurumuz</t>
+          <t>Sabahları İşe Yürüyerek Giderim</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>11</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756267721</t>
+          <t>9786054925452</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada ve Türkiye’de Sosyal Güvenlik Politikaları</t>
+          <t>KPSS İktisat</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>12</v>
+        <v>75</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758289288</t>
+          <t>9786054925919</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’ne Giriş Sürecinde Türkiye’de Din Eğitimi ve Sorunları Sempozyumu</t>
+          <t>Bilgisayar Donanımı ve Bileşenleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>187</v>
+        <v>132</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758289745</t>
+          <t>3990000029851</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2004</t>
+          <t>Öğretim Teknolojileri ve Materyal Geliştirme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>49</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000001704</t>
+          <t>9786054925605</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Servis ve Mutfak Terimleri Sözlüğü -Almanca Türkçe/ Türkçe Almanca</t>
+          <t>Son Şehirli</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054031214</t>
+          <t>3990000017165</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sakarya İlindeki Kasaba Yerleşmeleri</t>
+          <t>Doğabilimsel ve Teknik Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>185</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758289837</t>
+          <t>9789756267639</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pratik Almanca Konuşma Klavuzu</t>
+          <t>Pro / Engineer Wildfire 3.0 ile Tasarım</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050042023</t>
+          <t>9789758289646</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'daki ABD</t>
+          <t>Felsefe Tasavvurumuz</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758289189</t>
+          <t>9789756267721</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Benzer Ayetlerdeki Anlatım Farklılıkları</t>
+          <t>Değişen Dünyada ve Türkiye’de Sosyal Güvenlik Politikaları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756267271</t>
+          <t>9789758289288</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Dersleri</t>
+          <t>Avrupa Birliği’ne Giriş Sürecinde Türkiye’de Din Eğitimi ve Sorunları Sempozyumu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>18.5</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050042146</t>
+          <t>9789758289745</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik Ateşi ve İş Melekleri</t>
+          <t>AutoCad 2004</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756267264</t>
+          <t>3990000001704</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Aşçılık</t>
+          <t>Servis ve Mutfak Terimleri Sözlüğü -Almanca Türkçe/ Türkçe Almanca</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756267752</t>
+          <t>9786054031214</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2007 ile 2D/3D Tasarım</t>
+          <t>Sakarya İlindeki Kasaba Yerleşmeleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>45</v>
+        <v>185</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054031276</t>
+          <t>9789758289837</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Akşamın Aydınlığında Portreler</t>
+          <t>Pratik Almanca Konuşma Klavuzu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054031771</t>
+          <t>9786050042023</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Erdem</t>
+          <t>Ortadoğu'daki ABD</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>162</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758289806</t>
+          <t>9789758289189</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yiyecek, İçecek ve Mutfak Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
+          <t>Kur’an’da Benzer Ayetlerdeki Anlatım Farklılıkları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050042009</t>
+          <t>9789756267271</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Tarihi (6 Cilt) (Ciltli)</t>
+          <t>İdare Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>432</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756267448</t>
+          <t>9786050042146</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 8 ile Görselleştirme</t>
+          <t>Girişimcilik Ateşi ve İş Melekleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756267325</t>
+          <t>9789756267264</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>3ds Max 7 ile Görselleştirme</t>
+          <t>Bilimsel Aşçılık</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>40</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054031375</t>
+          <t>9789756267752</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>3ds Max 2011 ile Görselleştirme</t>
+          <t>AutoCad 2007 ile 2D/3D Tasarım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>79</v>
+        <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000027793</t>
+          <t>9786054031276</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>En Nesefi ve Akidesi</t>
+          <t>Akşamın Aydınlığında Portreler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054925865</t>
+          <t>9786054031771</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Molla Fenari'de Tasavvuf Metafiziği</t>
+          <t>Her Dem Erdem</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>33</v>
+        <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058581111</t>
+          <t>9789758289806</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ülkesi Fas</t>
+          <t>Dünya Yiyecek, İçecek ve Mutfak Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>4.63</v>
+        <v>96</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059974165</t>
+          <t>9786050042009</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Beş Günde Balkanlarda Beş Ülke</t>
+          <t>Çanakkale Tarihi (6 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>9.26</v>
+        <v>432</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054031894</t>
+          <t>9789756267448</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Kuramları</t>
+          <t>3DS Max 8 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>36</v>
+        <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054925629</t>
+          <t>9789756267325</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Üç Devirde Bir Kürt Aşireti Reisi Hacı Musa Bey (1853-1928)</t>
+          <t>3ds Max 7 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758289136</t>
+          <t>9786054031375</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlik Mesleğine Giriş</t>
+          <t>3ds Max 2011 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>8</v>
+        <v>79</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758289101</t>
+          <t>3990000027793</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamalı Sayısal Analiz Yöntemleri</t>
+          <t>En Nesefi ve Akidesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758289332</t>
+          <t>9786054925865</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2002</t>
+          <t>Molla Fenari'de Tasavvuf Metafiziği</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052083819</t>
+          <t>9786058581111</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yazıyoruz Öyleyse Varız</t>
+          <t>Renkler Ülkesi Fas</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>32</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000031439</t>
+          <t>9786059974165</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Papağan Mini Defter</t>
+          <t>Beş Günde Balkanlarda Beş Ülke</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>4</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000030566</t>
+          <t>9786054031894</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Turizm Sektöründe Servis Departmanına Yönelik Pratik Almanca</t>
+          <t>Çeviri Kuramları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052083765</t>
+          <t>9786054925629</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>"Şöyle Garip Bencileyin" Bizim Yunus</t>
+          <t>Üç Devirde Bir Kürt Aşireti Reisi Hacı Musa Bey (1853-1928)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3990000031445</t>
+          <t>9789758289136</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Baykuşçuk Mini Defter</t>
+          <t>Öğretmenlik Mesleğine Giriş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000031444</t>
+          <t>9789758289101</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çark Mini Defter</t>
+          <t>Bilgisayar Uygulamalı Sayısal Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000031443</t>
+          <t>9789758289332</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Çiçekli Mini Defter</t>
+          <t>AutoCad 2002</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>4</v>
+        <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000031442</t>
+          <t>9786052083819</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Papatyalı Mini Defter</t>
+          <t>Yazıyoruz Öyleyse Varız</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>4</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000031441</t>
+          <t>3990000031439</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Mini Defter</t>
+          <t>Papağan Mini Defter</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000031440</t>
+          <t>3990000030566</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Mini Defter</t>
+          <t>Turizm Sektöründe Servis Departmanına Yönelik Pratik Almanca</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000031446</t>
+          <t>9786052083765</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Serçe Mini Defter</t>
+          <t>"Şöyle Garip Bencileyin" Bizim Yunus</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758289820</t>
+          <t>3990000031445</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Makroekonomik Analizin Temelleri</t>
+          <t>Baykuşçuk Mini Defter</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755298238</t>
+          <t>3990000031444</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum</t>
+          <t>Çark Mini Defter</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000097864</t>
+          <t>3990000031443</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Temel Kimya</t>
+          <t>Çiçekli Mini Defter</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>22.9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052083475</t>
+          <t>3990000031442</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Devlet Versin</t>
+          <t>Papatyalı Mini Defter</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>58</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059990004</t>
+          <t>3990000031441</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Uçmak Kuşu</t>
+          <t>Baykuş Mini Defter</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052083215</t>
+          <t>3990000031440</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Eski Çağlarında İktisadi ve Zirai Hayat</t>
+          <t>Kırlangıç Mini Defter</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>525</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056639630</t>
+          <t>3990000031446</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Konularına Göre Kur'an-ı Kerim Meali (Ciltli)</t>
+          <t>Serçe Mini Defter</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>491</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052083413</t>
+          <t>9789758289820</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Evlat Yetiştirmek İbadettir</t>
+          <t>Makroekonomik Analizin Temelleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>29</v>
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052083390</t>
+          <t>9789755298238</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Propaganda Dili</t>
+          <t>Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>36</v>
+        <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052083437</t>
+          <t>3990000097864</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sözün Sesi</t>
+          <t>Temel Kimya</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>210</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255858252</t>
+          <t>9786052083475</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Boşnakça Öğreniyorum</t>
+          <t>Devlet Versin</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>1700</v>
+        <v>58</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258466959</t>
+          <t>9786059990004</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mikser</t>
+          <t>Uçmak Kuşu</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>204</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786253900052</t>
+          <t>9786052083215</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Adapazarı Oto Sanatkarları Tarihi Seti - 2 Kitap Takım</t>
+          <t>Anadolu'nun Eski Çağlarında İktisadi ve Zirai Hayat</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>2370</v>
+        <v>525</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258466584</t>
+          <t>9786056639630</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Topla Beni</t>
+          <t>Konularına Göre Kur'an-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>246</v>
+        <v>491</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000027253</t>
+          <t>9786052083413</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Problemleri Açısından Üniversite Gençliği</t>
+          <t>Evlat Yetiştirmek İbadettir</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>218</v>
+        <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000016671</t>
+          <t>9786052083390</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ortaöğretim Din Kültürü ve Ahlak Bilgisi Kavram Haritaları</t>
+          <t>Sovyet Propaganda Dili</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>461</v>
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054925414</t>
+          <t>9786052083437</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Nasreddin Hoca: Hafız Hasan Çolak</t>
+          <t>Sözün Sesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255858054</t>
+          <t>9786255858252</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İki Ay Bir Ömür</t>
+          <t>Boşnakça Öğreniyorum</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>276</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258466591</t>
+          <t>9786258466959</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Yaram</t>
+          <t>Mikser</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>163</v>
+        <v>204</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255858016</t>
+          <t>9786253900052</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Muhyiddin İbn Arabi Hayatı ve Fikirleri</t>
+          <t>Adapazarı Oto Sanatkarları Tarihi Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>468</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255858023</t>
+          <t>9786258466584</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Defter-i Uşşak’dan Seçmeler</t>
+          <t>Topla Beni</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>348</v>
+        <v>246</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258466997</t>
+          <t>3990000027253</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalplerin Büyük Hikayesi</t>
+          <t>Gençlik Problemleri Açısından Üniversite Gençliği</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>193.2</v>
+        <v>218</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258466980</t>
+          <t>3990000016671</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Anayasası</t>
+          <t>Ortaöğretim Din Kültürü ve Ahlak Bilgisi Kavram Haritaları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>132</v>
+        <v>461</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258466874</t>
+          <t>9786054925414</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Uhepy Online English Course ( 2 Kitap + Online Eğitim)</t>
+          <t>Yaşayan Nasreddin Hoca: Hafız Hasan Çolak</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>5400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258466935</t>
+          <t>9786255858054</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Dostu Yayımlar</t>
+          <t>İki Ay Bir Ömür</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>434.4</v>
+        <v>276</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258466928</t>
+          <t>9786258466591</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Turizm Coğrafyası</t>
+          <t>Kanayan Yaram</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>684</v>
+        <v>163</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258466904</t>
+          <t>9786255858016</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Annelik Muhteşem Bir Şahsiyet</t>
+          <t>Kendi Dilinden Muhyiddin İbn Arabi Hayatı ve Fikirleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>248.4</v>
+        <v>468</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258466911</t>
+          <t>9786255858023</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Adam</t>
+          <t>Defter-i Uşşak’dan Seçmeler</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>276</v>
+        <v>348</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258466881</t>
+          <t>9786258466997</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Çağlak</t>
+          <t>Minik Kalplerin Büyük Hikayesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>208</v>
+        <v>193.2</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258466867</t>
+          <t>9786258466980</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal Hayatı 1946-2025</t>
+          <t>Türkiye Cumhuriyeti Anayasası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>738</v>
+        <v>132</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258466843</t>
+          <t>9786258466874</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Kokusu</t>
+          <t>Uhepy Online English Course ( 2 Kitap + Online Eğitim)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>248</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258466041</t>
+          <t>9786258466935</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Benim Şahane Şehrim Sakarya</t>
+          <t>Çocuk Dostu Yayımlar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>156</v>
+        <v>434.4</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258466812</t>
+          <t>9786258466928</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Turizm Endüstrisinin Makroekonomik Etkileri ve Politika Yönelimleri</t>
+          <t>Turizm Coğrafyası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>408</v>
+        <v>684</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258466836</t>
+          <t>9786258466904</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Performans Yönetiminde Kıyaslama Uygulamaları</t>
+          <t>Annelik Muhteşem Bir Şahsiyet</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>444</v>
+        <v>248.4</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052083918</t>
+          <t>9786258466911</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefestir Memleketim</t>
+          <t>Sessiz Adam</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>325</v>
+        <v>276</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258466799</t>
+          <t>9786258466881</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Terazi</t>
+          <t>Çağlak</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>270</v>
+        <v>208</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258466805</t>
+          <t>9786258466867</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal Hayatı 1808-1946</t>
+          <t>Türkiye’nin Siyasal Hayatı 1946-2025</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>660</v>
+        <v>738</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258466782</t>
+          <t>9786258466843</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sendeki Çocuk</t>
+          <t>Geçmişin Kokusu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>294</v>
+        <v>248</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258466737</t>
+          <t>9786258466041</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tunuşmak</t>
+          <t>Benim Şahane Şehrim Sakarya</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>318</v>
+        <v>156</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258466720</t>
+          <t>9786258466812</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Dijital Dönüşüm Stratejileri</t>
+          <t>Turizm Endüstrisinin Makroekonomik Etkileri ve Politika Yönelimleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>331</v>
+        <v>408</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258466669</t>
+          <t>9786258466836</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Dipsiz Kuyu</t>
+          <t>Performans Yönetiminde Kıyaslama Uygulamaları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>238</v>
+        <v>444</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258466690</t>
+          <t>9786052083918</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kitaplar Arasında</t>
+          <t>Bir Nefestir Memleketim</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258466652</t>
+          <t>9786258466799</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Temel Bir Gün</t>
+          <t>Arızalı Terazi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>238</v>
+        <v>270</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258466607</t>
+          <t>9786258466805</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hamdolsun Allah'ım</t>
+          <t>Türkiye’nin Siyasal Hayatı 1808-1946</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>268</v>
+        <v>660</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258466614</t>
+          <t>9786258466782</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Gülebakan</t>
+          <t>Sendeki Çocuk</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>408</v>
+        <v>294</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258466645</t>
+          <t>9786258466737</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Miri Malı Çarşısı</t>
+          <t>Tunuşmak</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>355</v>
+        <v>318</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258466638</t>
+          <t>9786258466720</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Uhepy İngilizce Kelime Kitabı</t>
+          <t>Sürdürülebilir Dijital Dönüşüm Stratejileri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>590</v>
+        <v>331</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258466621</t>
+          <t>9786258466669</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Uhepy İngilizce Reading Kitabı</t>
+          <t>Dipsiz Kuyu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>610</v>
+        <v>238</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258466515</t>
+          <t>9786258466690</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Takım Elbiseli</t>
+          <t>Kitaplar Arasında</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258466553</t>
+          <t>9786258466652</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya’nın Eski Çağlarında İktisadi ve Zirai Hayat</t>
+          <t>Temel Bir Gün</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>632.4</v>
+        <v>238</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051379920</t>
+          <t>9786258466607</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet ile Büyüyen Sakarya (Ciltli)</t>
+          <t>Hamdolsun Allah'ım</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>1725</v>
+        <v>268</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258466522</t>
+          <t>9786258466614</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Akşam Pazarı</t>
+          <t>Gülebakan</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>326</v>
+        <v>408</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054031085</t>
+          <t>9786258466645</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gazi Kara Osman</t>
+          <t>Miri Malı Çarşısı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>311</v>
+        <v>355</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258466492</t>
+          <t>9786258466638</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Şeref Tezihanesi - Şerafettin Bayraktar</t>
+          <t>Uhepy İngilizce Kelime Kitabı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>351</v>
+        <v>590</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258466485</t>
+          <t>9786258466621</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ama Hakim Bey!</t>
+          <t>Uhepy İngilizce Reading Kitabı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>287</v>
+        <v>610</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258466478</t>
+          <t>9786258466515</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Söğüt'teki Çınar</t>
+          <t>Kahverengi Takım Elbiseli</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258466454</t>
+          <t>9786258466553</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik’te Osmanlılar</t>
+          <t>Mezopotamya’nın Eski Çağlarında İktisadi ve Zirai Hayat</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>305</v>
+        <v>632.4</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258466362</t>
+          <t>9786051379920</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Space in My Dream</t>
+          <t>Cumhuriyet ile Büyüyen Sakarya (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>194</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258466355</t>
+          <t>9786258466522</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>White Rabbit</t>
+          <t>Akşam Pazarı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>194</v>
+        <v>326</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258466379</t>
+          <t>9786054031085</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Rosy Queen</t>
+          <t>Gazi Kara Osman</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>201</v>
+        <v>311</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258466386</t>
+          <t>9786258466492</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şeker Mahalle</t>
+          <t>Şeref Tezihanesi - Şerafettin Bayraktar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>310</v>
+        <v>351</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258466348</t>
+          <t>9786258466485</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kazım Çavuş Savaş ve Mücadele Yılları</t>
+          <t>Ama Hakim Bey!</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>395</v>
+        <v>287</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258466317</t>
+          <t>9786258466478</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetiminde Temel Kavramlar ve Konular</t>
+          <t>Söğüt'teki Çınar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>492</v>
+        <v>315</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258466324</t>
+          <t>9786258466454</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Manzum Mektuplar</t>
+          <t>Dubrovnik’te Osmanlılar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>222</v>
+        <v>305</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258466300</t>
+          <t>9786258466362</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Güç</t>
+          <t>Space in My Dream</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>438</v>
+        <v>194</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258466287</t>
+          <t>9786258466355</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya'nın Kültür Tarihi</t>
+          <t>White Rabbit</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>624</v>
+        <v>194</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258466256</t>
+          <t>9786258466379</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Atın Evcilleştirilmesinden Tekerlekli Arabalara Savaş Arabalarının Kökenleri</t>
+          <t>Rosy Queen</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>275</v>
+        <v>201</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258466249</t>
+          <t>9786258466386</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Geleceğine Güvenle</t>
+          <t>Şeker Mahalle</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258466225</t>
+          <t>9786258466348</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Finansmanı ve Yeni Sağ Siyasal Anlayış: ABD ve Türkiye Üzerine Bir Analiz</t>
+          <t>Kazım Çavuş Savaş ve Mücadele Yılları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>380</v>
+        <v>395</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258466201</t>
+          <t>9786258466317</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Cumhuriyet’e Türk Milli Kimliği</t>
+          <t>İnsan Kaynakları Yönetiminde Temel Kavramlar ve Konular</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>466</v>
+        <v>492</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258466218</t>
+          <t>9786258466324</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>CREO ile Bilgisayar Destekli Mühendislik</t>
+          <t>Manzum Mektuplar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>372</v>
+        <v>222</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258466188</t>
+          <t>9786258466300</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Korkma</t>
+          <t>Esrarengiz Güç</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>305</v>
+        <v>438</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258466195</t>
+          <t>9786258466287</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kül Sağanağı</t>
+          <t>Eski Mezopotamya'nın Kültür Tarihi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>238</v>
+        <v>624</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258466171</t>
+          <t>9786258466256</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Prekaz Balkanlardan Göç Hikâyesi</t>
+          <t>Atın Evcilleştirilmesinden Tekerlekli Arabalara Savaş Arabalarının Kökenleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>454</v>
+        <v>275</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258466164</t>
+          <t>9786258466249</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kolay App</t>
+          <t>Türkiye'nin Geleceğine Güvenle</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>428</v>
+        <v>305</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258466119</t>
+          <t>9786258466225</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Namaz ve İnfak</t>
+          <t>Siyasetin Finansmanı ve Yeni Sağ Siyasal Anlayış: ABD ve Türkiye Üzerine Bir Analiz</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>305</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258466096</t>
+          <t>9786258466201</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Stratejiye Dair - Stratejiye Dair Seçki Yazılar</t>
+          <t>Tanzimat’tan Cumhuriyet’e Türk Milli Kimliği</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>298</v>
+        <v>466</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258466102</t>
+          <t>9786258466218</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Boyutlarıyla Turizm</t>
+          <t>CREO ile Bilgisayar Destekli Mühendislik</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>263</v>
+        <v>372</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054925049</t>
+          <t>9786258466188</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeslik Muamma</t>
+          <t>Korkma</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>213</v>
+        <v>305</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258466089</t>
+          <t>9786258466195</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Badem Yağlı Çif Cilalı</t>
+          <t>Kül Sağanağı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>280</v>
+        <v>238</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052083994</t>
+          <t>9786258466171</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ustaca Yaşamak</t>
+          <t>Prekaz Balkanlardan Göç Hikâyesi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>360</v>
+        <v>454</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052083734</t>
+          <t>9786258466164</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>The Welfare State</t>
+          <t>Kolay App</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>243</v>
+        <v>428</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258466003</t>
+          <t>9786258466119</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Seni Özlemenin Günü Yok</t>
+          <t>Namaz ve İnfak</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>255</v>
+        <v>305</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054031269</t>
+          <t>9786258466096</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Emrah Çelik ile 3ds Max Dış Mekan Uygulamaları</t>
+          <t>Stratejiye Dair - Stratejiye Dair Seçki Yazılar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>578</v>
+        <v>298</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258466034</t>
+          <t>9786258466102</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli’nin Tasavvufi Görüşleri</t>
+          <t>Disiplinlerarası Boyutlarıyla Turizm</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258466027</t>
+          <t>9786054925049</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Büyüklerinin Görüşleri Işığında Hacı Bektaş-ı Veli’nin Eserleri</t>
+          <t>Bir Nefeslik Muamma</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>268</v>
+        <v>213</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258466010</t>
+          <t>9786258466089</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
+          <t>Badem Yağlı Çif Cilalı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>624</v>
+        <v>280</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052083352</t>
+          <t>9786052083994</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Söyleyebilmek</t>
+          <t>Ustaca Yaşamak</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>265</v>
+        <v>360</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052083321</t>
+          <t>9786052083734</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Okuyabilmek</t>
+          <t>The Welfare State</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>342</v>
+        <v>243</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052083222</t>
+          <t>9786258466003</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Seni Özlemenin Günü Yok</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>218</v>
+        <v>255</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052083420</t>
+          <t>9786054031269</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Kadın Olmak</t>
+          <t>Emrah Çelik ile 3ds Max Dış Mekan Uygulamaları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>274</v>
+        <v>578</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052083048</t>
+          <t>9786258466034</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İşlevsel Çeviribilim</t>
+          <t>Hacı Bektaş-ı Veli’nin Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>330</v>
+        <v>268</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054925926</t>
+          <t>9786258466027</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Benedetto Croce Felsefesi</t>
+          <t>Tasavvuf Büyüklerinin Görüşleri Işığında Hacı Bektaş-ı Veli’nin Eserleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052083185</t>
+          <t>9786258466010</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Adorno ve Estetik</t>
+          <t>Anadolu'nun Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>310</v>
+        <v>624</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052083017</t>
+          <t>9786052083352</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Örneklerle Sınıf Yönetimi Öğretim Teknikleri Ölçme ve Değerlendirme</t>
+          <t>Söyleyebilmek</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052083383</t>
+          <t>9786052083321</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'a Aşk Mektubu</t>
+          <t>Okuyabilmek</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>222</v>
+        <v>342</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052083376</t>
+          <t>9786052083222</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çarşılar Trenler Hatıralar</t>
+          <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>222</v>
+        <v>218</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052083260</t>
+          <t>9786052083420</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Şarkılar Girmiş Hayatımıza</t>
+          <t>Turizmde Kadın Olmak</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>216</v>
+        <v>274</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052083291</t>
+          <t>9786052083048</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Rüveyda'ya Mektuplar</t>
+          <t>İşlevsel Çeviribilim</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054925711</t>
+          <t>9786054925926</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Aktivizm</t>
+          <t>Benedetto Croce Felsefesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054031528</t>
+          <t>9786052083185</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç İncinince</t>
+          <t>Adorno ve Estetik</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>206</v>
+        <v>310</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054031290</t>
+          <t>9786052083017</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sermaye Kuram Uygulama Eleştiri</t>
+          <t>Uygulamalı Örneklerle Sınıf Yönetimi Öğretim Teknikleri Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>233</v>
+        <v>350</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789758289325</t>
+          <t>9786052083383</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Genel Matematik 2</t>
+          <t>İstanbul'a Aşk Mektubu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>298</v>
+        <v>222</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054925582</t>
+          <t>9786052083376</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Yöntemleri</t>
+          <t>Çarşılar Trenler Hatıralar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>250</v>
+        <v>222</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789756267851</t>
+          <t>9786052083260</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Terimleri Ansiklopedik Sosyal Bilimler Sözlüğü/ İngilizce-Almanca Karşılıklı/ Türkçe Açıklamalı (Ciltli)</t>
+          <t>Şarkılar Girmiş Hayatımıza</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>640</v>
+        <v>216</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054925308</t>
+          <t>9786052083291</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Rus Arşivlerine Göre Moskova ve Kars Konferansları</t>
+          <t>Rüveyda'ya Mektuplar</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054925100</t>
+          <t>9786054925711</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Aktivizm</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>496</v>
+        <v>220</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789758289318</t>
+          <t>9786054031528</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Personalizm</t>
+          <t>Kırlangıç İncinince</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>188</v>
+        <v>206</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789758289455</t>
+          <t>9786054031290</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Genel Matematik 1</t>
+          <t>Sosyal Sermaye Kuram Uygulama Eleştiri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>298</v>
+        <v>233</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054031481</t>
+          <t>9789758289325</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ebulfeyz Mustafa Efendi Risale-i Feyziyye Fi Lügati'l-Müfredati't-Tıbbiyye</t>
+          <t>Genel Matematik 2</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>288</v>
+        <v>298</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789756267196</t>
+          <t>9786054925582</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Politik Konjonktür Hareketleri Teorisi Perspektifi ile Siyaset-Ekonomi İlişkileri</t>
+          <t>Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>231</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789758289448</t>
+          <t>9789756267851</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik ve Hz. Muhammed’in Peygamberliği</t>
+          <t>İnsan ve Toplum Bilimleri Terimleri Ansiklopedik Sosyal Bilimler Sözlüğü/ İngilizce-Almanca Karşılıklı/ Türkçe Açıklamalı (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>253</v>
+        <v>640</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789758289769</t>
+          <t>9786054925308</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Otel İşletmelerinin Yönetimi</t>
+          <t>Rus Arşivlerine Göre Moskova ve Kars Konferansları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789758289110</t>
+          <t>9786054925100</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Optoelektronik</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>466</v>
+        <v>496</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054031672</t>
+          <t>9789758289318</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nanoteknolojiye Giriş</t>
+          <t>Personalizm</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>360</v>
+        <v>188</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054031665</t>
+          <t>9789758289455</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Malzeme Biliminin Temel İlkeleri</t>
+          <t>Genel Matematik 1</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>490</v>
+        <v>298</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054031030</t>
+          <t>9786054031481</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Molekül Fiziği ve Kuantum Kimyası</t>
+          <t>Ebulfeyz Mustafa Efendi Risale-i Feyziyye Fi Lügati'l-Müfredati't-Tıbbiyye</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>556</v>
+        <v>288</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758289868</t>
+          <t>9789756267196</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sürecinde Antipedagoji ve Kritik</t>
+          <t>Politik Konjonktür Hareketleri Teorisi Perspektifi ile Siyaset-Ekonomi İlişkileri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758289226</t>
+          <t>9789758289448</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Modern Pazarlama</t>
+          <t>Peygamberlik ve Hz. Muhammed’in Peygamberliği</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>322</v>
+        <v>253</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054031283</t>
+          <t>9789758289769</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve OrCad-PSpice Simülasyonlarıyla Çözümlü Devre ve Sistem Analizi Problemleri</t>
+          <t>Otel İşletmelerinin Yönetimi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756267660</t>
+          <t>9789758289110</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve Genel Uygulamaları</t>
+          <t>Optoelektronik</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>305</v>
+        <v>466</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789756267677</t>
+          <t>9786054031672</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Masif Mobilya Üretim Teknikleri</t>
+          <t>Nanoteknolojiye Giriş</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>417</v>
+        <v>360</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756267653</t>
+          <t>9786054031665</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Lazerler (Ciltli)</t>
+          <t>Mühendisler İçin Malzeme Biliminin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>665</v>
+        <v>490</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756267943</t>
+          <t>9786054031030</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kültürsüz Olmaz / Yetiştir Kendini</t>
+          <t>Molekül Fiziği ve Kuantum Kimyası</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>223</v>
+        <v>556</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756267813</t>
+          <t>9789758289868</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kavimler Hukuku</t>
+          <t>Modernizm Sürecinde Antipedagoji ve Kritik</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756267844</t>
+          <t>9789758289226</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Protesto</t>
+          <t>Modern Pazarlama</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>298</v>
+        <v>322</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756267707</t>
+          <t>9786054031283</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletleri Tarihi 622-1599</t>
+          <t>Matlab ve OrCad-PSpice Simülasyonlarıyla Çözümlü Devre ve Sistem Analizi Problemleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>231</v>
+        <v>340</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758289103</t>
+          <t>9789756267660</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İnsan - Toplum - İktisat</t>
+          <t>Matlab ve Genel Uygulamaları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>272</v>
+        <v>305</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756267837</t>
+          <t>9789756267677</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İbn Meymun Felsefesinde Tanrı</t>
+          <t>Masif Mobilya Üretim Teknikleri</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>288</v>
+        <v>417</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789758289138</t>
+          <t>9789756267653</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Gelişim Süreçleri</t>
+          <t>Lazerler (Ciltli)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>248</v>
+        <v>665</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054031252</t>
+          <t>9789756267943</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Fizik - 2</t>
+          <t>Kültürsüz Olmaz / Yetiştir Kendini</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>305</v>
+        <v>223</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054031207</t>
+          <t>9789756267813</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Fizik-1 (Mekanik)</t>
+          <t>Kavimler Hukuku</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>305</v>
+        <v>263</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789756267493</t>
+          <t>9789756267844</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Endüstri ve Sistem Mühendisliğine Giriş</t>
+          <t>İşgal ve Protesto</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>730.02</v>
+        <v>298</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>3990000034488</t>
+          <t>9789756267707</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Devlet Rekabet Mülkiyet ve İktisat</t>
+          <t>İslam Devletleri Tarihi 622-1599</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758289912</t>
+          <t>9789758289103</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Deneyleriyle ve Spice Simülasyonlarıyla Elektronik Devreler</t>
+          <t>İnsan - Toplum - İktisat</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>280.2</v>
+        <v>272</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758289394</t>
+          <t>9789756267837</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Çok Kültürlülük</t>
+          <t>İbn Meymun Felsefesinde Tanrı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>231</v>
+        <v>288</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758289585</t>
+          <t>9789758289138</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mikrobiyolojisi</t>
+          <t>Gelişim Süreçleri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>229</v>
+        <v>248</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789756267776</t>
+          <t>9786054031252</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe ETA 7</t>
+          <t>Fizik - 2</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>250</v>
+        <v>305</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9799758289263</t>
+          <t>9786054031207</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Atom ve Kuantum Fiziği</t>
+          <t>Fizik-1 (Mekanik)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>490</v>
+        <v>305</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054031740</t>
+          <t>9789756267493</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Aşk’ın Kalbe Yolculuğu</t>
+          <t>Endüstri ve Sistem Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>290</v>
+        <v>730.02</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756267738</t>
+          <t>3990000034488</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Adobe Director 10 &amp; Lingo</t>
+          <t>Devlet Rekabet Mülkiyet ve İktisat</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>314</v>
+        <v>238</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054925469</t>
+          <t>9789758289912</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Otel İşletmeciliği</t>
+          <t>Deneyleriyle ve Spice Simülasyonlarıyla Elektronik Devreler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>296</v>
+        <v>280.2</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054925377</t>
+          <t>9789758289394</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Seyyah Çarığı</t>
+          <t>Çok Kültürlülük</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>206</v>
+        <v>231</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054925179</t>
+          <t>9789758289585</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 2014 ile Görselleştirme</t>
+          <t>Çevre Mikrobiyolojisi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>660</v>
+        <v>229</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786050042054</t>
+          <t>9789756267776</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluştan Kuruluşa Batı Anadolu TBMM Yardımları (Ciltli)</t>
+          <t>Bilgisayarlı Muhasebe ETA 7</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>223</v>
+        <v>250</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054031160</t>
+          <t>9799758289263</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Geyve</t>
+          <t>Atom ve Kuantum Fiziği</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>280</v>
+        <v>490</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054031009</t>
+          <t>9786054031740</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Volga Volga</t>
+          <t>Aşk’ın Kalbe Yolculuğu</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>216</v>
+        <v>290</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054031504</t>
+          <t>9789756267738</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ülkesine Adanmış Bir Ömür Numan Yazıcı (Ciltli)</t>
+          <t>Adobe Director 10 &amp; Lingo</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>490</v>
+        <v>314</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756267745</t>
+          <t>9786054925469</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Cümle Öğelerine Yeni Bir Bakış</t>
+          <t>Uluslararası Otel İşletmeciliği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>223</v>
+        <v>296</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756267714</t>
+          <t>9786054925377</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Temel Bilgi Teknolojileri</t>
+          <t>Seyyah Çarığı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>268</v>
+        <v>206</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789758289530</t>
+          <t>9786054925179</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Küreselleşmesi</t>
+          <t>3DS Max 2014 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>218</v>
+        <v>660</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9799758289959</t>
+          <t>9786050042054</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Psiko-Sosyal Açıdan Rüya ve İstihare</t>
+          <t>Kurtuluştan Kuruluşa Batı Anadolu TBMM Yardımları (Ciltli)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>203</v>
+        <v>223</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789758289363</t>
+          <t>9786054031160</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sert Lehimleme Prensipleri</t>
+          <t>Geyve</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>305</v>
+        <v>280</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786050042139</t>
+          <t>9786054031009</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp’in Din Sosyolojisi</t>
+          <t>Volga Volga</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>281</v>
+        <v>216</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054031580</t>
+          <t>9786054031504</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Felsefesi</t>
+          <t>Ülkesine Adanmış Bir Ömür Numan Yazıcı (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>340</v>
+        <v>490</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054031603</t>
+          <t>9789756267745</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Yaş Kalıplama Kumu</t>
+          <t>Türkiye Türkçesinde Cümle Öğelerine Yeni Bir Bakış</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>317</v>
+        <v>223</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789758289400</t>
+          <t>9789756267714</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic.Net 2003</t>
+          <t>Temel Bilgi Teknolojileri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>330</v>
+        <v>268</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786050042108</t>
+          <t>9789758289530</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Fikri Mülkiyet Hukukunda Uyuşmazlık Çözüm Mekanizmaları: WIPO Tahkimi ve Dünya Ticaret Örgütü</t>
+          <t>Sermayenin Küreselleşmesi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>305</v>
+        <v>218</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789758289790</t>
+          <t>9799758289959</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Niteleme Sıfatları</t>
+          <t>Psiko-Sosyal Açıdan Rüya ve İstihare</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756267936</t>
+          <t>9789758289363</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziği Nazariyatı ve Solfeji Uygulama Kitabı 1</t>
+          <t>Sert Lehimleme Prensipleri</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756267318</t>
+          <t>9786050042139</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Tanıtma ve Satış Geliştirme</t>
+          <t>Ziya Gökalp’in Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>227</v>
+        <v>281</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756267240</t>
+          <t>9786054031580</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmeleri</t>
+          <t>Yönetim Felsefesi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054031108</t>
+          <t>9786054031603</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Topoğrafya Ölçme Bilgisi</t>
+          <t>Yaş Kalıplama Kumu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>254</v>
+        <v>317</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758289776</t>
+          <t>9789758289400</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Zeka ve Rekabet Stratejileri</t>
+          <t>Visual Basic.Net 2003</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>253</v>
+        <v>330</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054031139</t>
+          <t>9786050042108</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2023 Türkiye Turizm Stratejisi Işığında Turizm Politikaları</t>
+          <t>Uluslararası Fikri Mülkiyet Hukukunda Uyuşmazlık Çözüm Mekanizmaları: WIPO Tahkimi ve Dünya Ticaret Örgütü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>227</v>
+        <v>305</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054031382</t>
+          <t>9789758289790</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde Toplam Kalite Yönetimi</t>
+          <t>Türkiye Türkçesinde Niteleme Sıfatları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>296</v>
+        <v>281</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054031368</t>
+          <t>9789756267936</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiye ve Siyasete 'Sol'dan Bakmak</t>
+          <t>Türk Müziği Nazariyatı ve Solfeji Uygulama Kitabı 1</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>233</v>
+        <v>312</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052083109</t>
+          <t>9789756267318</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Boyutuyla Destinasyon Pazarlaması</t>
+          <t>Turizmde Tanıtma ve Satış Geliştirme</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>265</v>
+        <v>227</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054925520</t>
+          <t>9789756267240</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören'e Armağan</t>
+          <t>Turizm İşletmeleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>218</v>
+        <v>360</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052083147</t>
+          <t>9786054031108</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Şiiri</t>
+          <t>Topoğrafya Ölçme Bilgisi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>223</v>
+        <v>254</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052083031</t>
+          <t>9789758289776</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde Çağdaş Finansal Enstrümanlar</t>
+          <t>Teknolojik Zeka ve Rekabet Stratejileri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052083093</t>
+          <t>9786054031139</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İki Dilde Sustuklarım</t>
+          <t>2023 Türkiye Turizm Stratejisi Işığında Turizm Politikaları</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052083086</t>
+          <t>9786054031382</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Politika ve Stratejiler</t>
+          <t>Turizm İşletmelerinde Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>343</v>
+        <v>296</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052083079</t>
+          <t>9786054031368</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Turizm Ekonomisi</t>
+          <t>Ekonomiye ve Siyasete 'Sol'dan Bakmak</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052083062</t>
+          <t>9786052083109</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Değer Kapitalizm Finansal Kriz</t>
+          <t>Stratejik Boyutuyla Destinasyon Pazarlaması</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>238</v>
+        <v>265</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054925810</t>
+          <t>9786054925520</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kafam Dünyadan Büyük</t>
+          <t>Rasim Özdenören'e Armağan</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>206</v>
+        <v>218</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054925797</t>
+          <t>9786052083147</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Papatyalar</t>
+          <t>Yaşamın Şiiri</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054925728</t>
+          <t>9786052083031</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Bittiği Yer</t>
+          <t>Turizm İşletmelerinde Çağdaş Finansal Enstrümanlar</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>223</v>
+        <v>248</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054925162</t>
+          <t>9786052083093</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Para Reformu</t>
+          <t>İki Dilde Sustuklarım</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054925513</t>
+          <t>9786052083086</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Tarihi</t>
+          <t>Turizmde Politika ve Stratejiler</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>355</v>
+        <v>343</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054925780</t>
+          <t>9786052083079</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kültür Endüstrisi</t>
+          <t>Turizm Ekonomisi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>293</v>
+        <v>240</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054925902</t>
+          <t>9786052083062</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarımı ve Ön Yüz Web Teknolojileri</t>
+          <t>Değer Kapitalizm Finansal Kriz</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>347</v>
+        <v>238</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789756267929</t>
+          <t>9786054925810</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Adapazarı Yazıları (Ciltli)</t>
+          <t>Kafam Dünyadan Büyük</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>530</v>
+        <v>206</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054031733</t>
+          <t>9786054925797</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Bir Bölük Anka</t>
+          <t>Kırmızı Papatyalar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>220</v>
+        <v>231</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054031016</t>
+          <t>9786054925728</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Bütünleşik İmalat</t>
+          <t>Dünyanın Bittiği Yer</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>450</v>
+        <v>223</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054031306</t>
+          <t>9786054925162</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Azeri Gezgin Zeynelabidin Şirvani</t>
+          <t>Para Reformu</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054031467</t>
+          <t>9786054925513</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Aynalıkavak Yazıları (Ciltli)</t>
+          <t>Selçuklular Tarihi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>550</v>
+        <v>355</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054031641</t>
+          <t>9786054925780</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Önden Giden Atlılar (Ciltli)</t>
+          <t>Kültür Endüstrisi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>479</v>
+        <v>293</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054031221</t>
+          <t>9786054925902</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Alimi İbrahim Halebi el-Mizari’ye Göre İnsan Fiilleri</t>
+          <t>Web Tasarımı ve Ön Yüz Web Teknolojileri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>263</v>
+        <v>347</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789756267202</t>
+          <t>9789756267929</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Üniversite?</t>
+          <t>Adapazarı Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>223</v>
+        <v>530</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054031658</t>
+          <t>9786054031733</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Mecnuni Eserler</t>
+          <t>Bir Bölük Anka</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789756267882</t>
+          <t>9786054031016</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme İdeolojisinin Sonu</t>
+          <t>Bilgisayar Bütünleşik İmalat</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>223</v>
+        <v>450</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054031511</t>
+          <t>9786054031306</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kuşlu Dualar</t>
+          <t>Azeri Gezgin Zeynelabidin Şirvani</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>229</v>
+        <v>220</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789758289172</t>
+          <t>9786054031467</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Metni Üzerindeki Tartışmalar</t>
+          <t>Aynalıkavak Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>238</v>
+        <v>550</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789756267950</t>
+          <t>9786054031641</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Kolay Yoldan İngilizce</t>
+          <t>Önden Giden Atlılar (Ciltli)</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>233</v>
+        <v>479</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789758289783</t>
+          <t>9786054031221</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Mukaddes Doğrular, Ayrılıklar, Çelişkiler</t>
+          <t>Osmanlı Alimi İbrahim Halebi el-Mizari’ye Göre İnsan Fiilleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>213</v>
+        <v>263</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054031634</t>
+          <t>9789756267202</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>İki Yakalı Şehir Çan</t>
+          <t>Nasıl Bir Üniversite?</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>248</v>
+        <v>223</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054031757</t>
+          <t>9786054031658</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hacivatın Hüznü</t>
+          <t>Mecnuni Eserler</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>223</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756267462</t>
+          <t>9789756267882</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Girişimci Kadınlar</t>
+          <t>Küreselleşme İdeolojisinin Sonu</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789758289752</t>
+          <t>9786054031511</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Hayır’a Hayır</t>
+          <t>Kuşlu Dualar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054031726</t>
+          <t>9789758289172</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Efendimiz (S.A.V)</t>
+          <t>Kur’an’ın Metni Üzerindeki Tartışmalar</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>280</v>
+        <v>238</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054031399</t>
+          <t>9789756267950</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Catia V5 Uygulamaları ve Öğretim Seti</t>
+          <t>Kolay Yoldan İngilizce</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>578</v>
+        <v>233</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786050042092</t>
+          <t>9789758289783</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bonaventura’da Din Felsefe İlişkisi</t>
+          <t>Kitab-ı Mukaddes Doğrular, Ayrılıklar, Çelişkiler</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>260</v>
+        <v>213</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054031245</t>
+          <t>9786054031634</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelamcı Olarak Kuşeyri</t>
+          <t>İki Yakalı Şehir Çan</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>310</v>
+        <v>248</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789758289899</t>
+          <t>9786054031757</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı İletişim</t>
+          <t>Hacivatın Hüznü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>240</v>
+        <v>223</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786050042115</t>
+          <t>9789756267462</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Büyüme Maceramız: Yetişebiliyor muyuz? Türkiye'nin Muasır Medeniyetlere Ulaşma Çabası</t>
+          <t>Girişimci Kadınlar</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756267257</t>
+          <t>9789758289752</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>ABD’nin Haydut Devletleri</t>
+          <t>Eğitime Hayır’a Hayır</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>206</v>
+        <v>223</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786050042177</t>
+          <t>9786054031726</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>30 Şubat’ta Doğdum...Yerimde Duramıyorum</t>
+          <t>Efendimiz (S.A.V)</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789758289370</t>
+          <t>9786054031399</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bürokrasiye Övgü</t>
+          <t>Catia V5 Uygulamaları ve Öğretim Seti</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>220</v>
+        <v>578</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789756267806</t>
+          <t>9786050042092</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Terimleri Ansiklopedik Sözlük - İngilizce-Almanca Karşılıklı Türkçe Açıklamalı</t>
+          <t>Bonaventura’da Din Felsefe İlişkisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>428</v>
+        <v>260</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789758289813</t>
+          <t>9786054031245</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dünya Seyahat, Konaklama ve Organizasyon Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
+          <t>Bir Kelamcı Olarak Kuşeyri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>349</v>
+        <v>310</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054031689</t>
+          <t>9789758289899</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Benim Yeşilçam’ım</t>
+          <t>Bilgisayarlı İletişim</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054031023</t>
+          <t>9786050042115</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>3DS Max ve Mental Ray İç Mekan Uygulamaları</t>
+          <t>Büyüme Maceramız: Yetişebiliyor muyuz? Türkiye'nin Muasır Medeniyetlere Ulaşma Çabası</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>440</v>
+        <v>213</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756267783</t>
+          <t>9789756267257</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 9 ile Görselleştirme</t>
+          <t>ABD’nin Haydut Devletleri</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>432</v>
+        <v>206</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786050042061</t>
+          <t>9786050042177</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>3DS Max 2008 ile Görselleştirme</t>
+          <t>30 Şubat’ta Doğdum...Yerimde Duramıyorum</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>527</v>
+        <v>220</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054925896</t>
+          <t>9789758289370</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Hayat</t>
+          <t>Bürokrasiye Övgü</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054925186</t>
+          <t>9789756267806</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi ve Disiplinlerarası İlişki</t>
+          <t>İnsan Kaynakları Terimleri Ansiklopedik Sözlük - İngilizce-Almanca Karşılıklı Türkçe Açıklamalı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>372</v>
+        <v>428</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054925889</t>
+          <t>9789758289813</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Turizm Hizmetlerinin Sağlığı ve Yönetimi</t>
+          <t>Dünya Seyahat, Konaklama ve Organizasyon Terimleri Sözlüğü İngilizce - Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>203</v>
+        <v>349</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054925759</t>
+          <t>9786054031689</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Çeviri ve Kültürel Semboller</t>
+          <t>Benim Yeşilçam’ım</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>317</v>
+        <v>230</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054925872</t>
+          <t>9786054031023</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Markalaşma</t>
+          <t>3DS Max ve Mental Ray İç Mekan Uygulamaları</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>274</v>
+        <v>440</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789758289097</t>
+          <t>9789756267783</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kelam Problemleri</t>
+          <t>3DS Max 9 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>240</v>
+        <v>432</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054031900</t>
+          <t>9786050042061</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>3DS Max 2008 ile Görselleştirme</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>273</v>
+        <v>527</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789758289257</t>
+          <t>9786054925896</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Batı Avrupa'da Türk Gençlerinin Din algılaması ve Dini Davranışları</t>
+          <t>Dört Mevsim Hayat</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>238</v>
+        <v>218</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054925438</t>
+          <t>9786054925186</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya Değişmeyen İlişkiler</t>
+          <t>Siyaset Bilimi ve Disiplinlerarası İlişki</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>312</v>
+        <v>372</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054925360</t>
+          <t>9786054925889</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Afetleri Yönetmek</t>
+          <t>Turizm Hizmetlerinin Sağlığı ve Yönetimi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>460</v>
+        <v>203</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054031351</t>
+          <t>9786054925759</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Adayazılar</t>
+          <t>Çeviri ve Kültürel Semboller</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>290</v>
+        <v>317</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054925599</t>
+          <t>9786054925872</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Bizim Takım Sizin Takımı Yener</t>
+          <t>Turizmde Markalaşma</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>231</v>
+        <v>274</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054925384</t>
+          <t>9789758289097</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>1000 Soruda Malzeme Bilimi</t>
+          <t>Bazı Kelam Problemleri</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>790</v>
+        <v>240</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054925216</t>
+          <t>9786054031900</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Dilime Yaslar Yakışmaz</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>215</v>
+        <v>273</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052083895</t>
+          <t>9789758289257</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Astronot Vasfi</t>
+          <t>Batı Avrupa'da Türk Gençlerinin Din algılaması ve Dini Davranışları</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>206</v>
+        <v>238</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052083802</t>
+          <t>9786054925438</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Dinlediğim Halit Molla</t>
+          <t>Değişen Dünya Değişmeyen İlişkiler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786052083710</t>
+          <t>9786054925360</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Çepnice Nazireler</t>
+          <t>Afetleri Yönetmek</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786052083666</t>
+          <t>9786054031351</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Şühedanın İzinde</t>
+          <t>Adayazılar</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052083789</t>
+          <t>9786054925599</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Turizm Sendikacılığı</t>
+          <t>Bizim Takım Sizin Takımı Yener</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>236.4</v>
+        <v>231</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052083826</t>
+          <t>9786054925384</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Etnosentrizmi ve Kültür</t>
+          <t>1000 Soruda Malzeme Bilimi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>246</v>
+        <v>790</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052083864</t>
+          <t>9786054925216</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbi'nde Muhacir Olmak</t>
+          <t>Dilime Yaslar Yakışmaz</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>589</v>
+        <v>215</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052083888</t>
+          <t>9786052083895</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetiminde Yeni Trendler</t>
+          <t>Astronot Vasfi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>373</v>
+        <v>206</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054925735</t>
+          <t>9786052083802</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı Radarcı Fermanı</t>
+          <t>Dinlediğim Halit Molla</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054031917</t>
+          <t>9786052083710</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Ardında Kalan</t>
+          <t>Çepnice Nazireler</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786052083673</t>
+          <t>9786052083666</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Kuramlarına Giriş</t>
+          <t>Şühedanın İzinde</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>351</v>
+        <v>280</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786052083987</t>
+          <t>9786052083789</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Bilimi ve Çağdaş Yönetim Teknikleri</t>
+          <t>Turizm Sendikacılığı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>595</v>
+        <v>236.4</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786052083956</t>
+          <t>9786052083826</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Şehirli Dindarlık</t>
+          <t>Tüketici Etnosentrizmi ve Kültür</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>281</v>
+        <v>246</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786052083857</t>
+          <t>9786052083864</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Kalsbaların İzinde</t>
+          <t>Balkan Harbi'nde Muhacir Olmak</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>428.4</v>
+        <v>589</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786052083840</t>
+          <t>9786052083888</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinde Sosyal Politika</t>
+          <t>Kamu Yönetiminde Yeni Trendler</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>273</v>
+        <v>373</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786052083796</t>
+          <t>9786054925735</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>İkonalarıyla Kapadokya</t>
+          <t>Delikanlı Radarcı Fermanı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>367</v>
+        <v>260</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786052083963</t>
+          <t>9786054031917</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Turizm Yatırım ve Harcamalarının Bölgesel Kalkınmaya Etkileri</t>
+          <t>Günlerin Ardında Kalan</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>263</v>
+        <v>290</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786052083970</t>
+          <t>9786052083673</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Güney Amerika - Turizm Pazarı</t>
+          <t>Kamu Yönetimi Kuramlarına Giriş</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>226</v>
+        <v>351</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786052083635</t>
+          <t>9786052083987</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+          <t>Yönetim Bilimi ve Çağdaş Yönetim Teknikleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786052083901</t>
+          <t>9786052083956</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Plotinos Felsefesine Giriş</t>
+          <t>Türkiye’de Şehirli Dindarlık</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>332</v>
+        <v>281</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786052083932</t>
+          <t>9786052083857</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Information Technology Professionls’ Occupational Community and Their Cultural Values</t>
+          <t>Kalsbaların İzinde</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>355</v>
+        <v>428.4</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052083642</t>
+          <t>9786052083840</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Önbüro Yönetimi ve Otomasyon Uygulamaları</t>
+          <t>Avrupa Birliğinde Sosyal Politika</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>315</v>
+        <v>273</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786052083949</t>
+          <t>9786052083796</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Turizm Türleri ve Taksonomisi</t>
+          <t>İkonalarıyla Kapadokya</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>234</v>
+        <v>367</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786052083925</t>
+          <t>9786052083963</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebirin Temelleri</t>
+          <t>Turizm Yatırım ve Harcamalarının Bölgesel Kalkınmaya Etkileri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>459</v>
+        <v>263</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054031818</t>
+          <t>9786052083970</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Çağlak Festivali ve Şeyh İsa</t>
+          <t>Güney Amerika - Turizm Pazarı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>206</v>
+        <v>226</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789758289431</t>
+          <t>9786052083635</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Sait Faik'in Sakarya'sı</t>
+          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>218</v>
+        <v>599</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786052083628</t>
+          <t>9786052083901</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Dönemi'nde Türkiye’nin Ortadoğu Politikası</t>
+          <t>Plotinos Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>250</v>
+        <v>332</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052083253</t>
+          <t>9786052083932</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kültür Coğrafyası ve Etnocoğrafyanın Temelleri</t>
+          <t>Information Technology Professionls’ Occupational Community and Their Cultural Values</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>621</v>
+        <v>355</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786052083703</t>
+          <t>9786052083642</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya’nın Siyasi Tarihi</t>
+          <t>Önbüro Yönetimi ve Otomasyon Uygulamaları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>530</v>
+        <v>315</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786052083567</t>
+          <t>9786052083949</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizmin Etkisinde Türk Tarzı Siyasal Arayışlar</t>
+          <t>Turizm Türleri ve Taksonomisi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>268</v>
+        <v>234</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786052083451</t>
+          <t>9786052083925</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Eskiçağ Tarihi</t>
+          <t>Lineer Cebirin Temelleri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>351.47</v>
+        <v>459</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>1943678245313</t>
+          <t>9786054031818</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Heinrich von Kleist</t>
+          <t>Çağlak Festivali ve Şeyh İsa</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>181</v>
+        <v>206</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786052083697</t>
+          <t>9789758289431</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Şiir Yaz Şimdi Kalbim</t>
+          <t>Sait Faik'in Sakarya'sı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>243</v>
+        <v>218</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786052083772</t>
+          <t>9786052083628</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Siyahtaki Beyaz</t>
+          <t>Soğuk Savaş Dönemi'nde Türkiye’nin Ortadoğu Politikası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>273</v>
+        <v>250</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786052083369</t>
+          <t>9786052083253</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Fiiller Sözlüğü</t>
+          <t>Kültür Coğrafyası ve Etnocoğrafyanın Temelleri</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>379</v>
+        <v>621</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786052083468</t>
+          <t>9786052083703</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya´nın Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
+          <t>Eski Mezopotamya’nın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786052083659</t>
+          <t>9786052083567</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Ticarette Dijital Dönüşüm ve E-Ticaret</t>
+          <t>Oryantalizmin Etkisinde Türk Tarzı Siyasal Arayışlar</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>350</v>
+        <v>268</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786052083741</t>
+          <t>9786052083451</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetim Sistemine Göre Türkiye'de Kamu Yönetimi</t>
+          <t>Anadolu’nun Eskiçağ Tarihi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>567</v>
+        <v>351.47</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786052083581</t>
+          <t>1943678245313</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Değişen Pazar Dinamikleri Işığında Turizm Pazarlaması</t>
+          <t>Heinrich von Kleist</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>480</v>
+        <v>181</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052083598</t>
+          <t>9786052083697</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Şiir Yaz Şimdi Kalbim</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>265</v>
+        <v>243</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054925070</t>
+          <t>9786052083772</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Turizm Politikaları ve Alternatif Yönetim Yaklaşımları</t>
+          <t>Siyahtaki Beyaz</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786052083444</t>
+          <t>9786052083369</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Gecesinin Kronolojisi</t>
+          <t>Türkçenin Fiiller Sözlüğü</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>280</v>
+        <v>379</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786052083161</t>
+          <t>9786052083468</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Yorumbilim</t>
+          <t>Mezopotamya´nın Eski Çağlarında İnanç Olgusu ve Yönetim Anlayışı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>315</v>
+        <v>530</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786052083529</t>
+          <t>9786052083659</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan İşler</t>
+          <t>Ticarette Dijital Dönüşüm ve E-Ticaret</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>783</v>
+        <v>350</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052083154</t>
+          <t>9786052083741</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Taraklı Ağzı</t>
+          <t>Yeni Yönetim Sistemine Göre Türkiye'de Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>312</v>
+        <v>567</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052083208</t>
+          <t>9786052083581</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>N'oluyoruz?</t>
+          <t>Değişen Pazar Dinamikleri Işığında Turizm Pazarlaması</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>214</v>
+        <v>480</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786052083543</t>
+          <t>9786052083598</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Leylican</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>213</v>
+        <v>265</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786052083550</t>
+          <t>9786054925070</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Dolunaya Sor Beni</t>
+          <t>Turizm Politikaları ve Alternatif Yönetim Yaklaşımları</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>213</v>
+        <v>274</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786054031405</t>
+          <t>9786052083444</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Sakarya Şairleri</t>
+          <t>Bir Cinayet Gecesinin Kronolojisi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>255</v>
+        <v>280</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052083239</t>
+          <t>9786052083161</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatında Birinci Dünya Savaşı</t>
+          <t>Yorumbilim</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>293</v>
+        <v>315</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
+          <t>9786052083529</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Dokunan İşler</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786052083154</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Taraklı Ağzı</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786052083208</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>N'oluyoruz?</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786052083543</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Leylican</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786052083550</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Dolunaya Sor Beni</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786054031405</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Sakarya Şairleri</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786052083239</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Rus Edebiyatında Birinci Dünya Savaşı</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
           <t>9786052083178</t>
         </is>
       </c>
-      <c r="B395" s="1" t="inlineStr">
+      <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Zarif Bir Adam Zarif Süzgün</t>
         </is>
       </c>
-      <c r="C395" s="1">
+      <c r="C402" s="1">
         <v>293</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>