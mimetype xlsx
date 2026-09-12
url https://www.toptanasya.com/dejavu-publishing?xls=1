--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -454,51 +454,51 @@
         <is>
           <t>9786055469337</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>King Lear</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055469313</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Macbeth</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789944723374</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Alice's Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786055469405</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>