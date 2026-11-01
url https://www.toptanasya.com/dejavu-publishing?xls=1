--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -124,51 +124,51 @@
         <is>
           <t>9786055469078</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>The Adventures Of Huckleberry Finn</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055469016</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>A Christmas Carol</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055469221</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gulliver's Travels</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055469146</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>