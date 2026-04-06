--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,1765 +85,1975 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257818056</t>
+          <t>9786257818933</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257818674</t>
+          <t>9786257818940</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050631746</t>
+          <t>9786257818926</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257818025</t>
+          <t>9786257818018</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Kendilik Ülkesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786050631739</t>
+          <t>9786257818865</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257818049</t>
+          <t>9786257818858</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257818315</t>
+          <t>9786257818889</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiiri’nden</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050631715</t>
+          <t>9786257818841</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257818070</t>
+          <t>9786257818872</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Diyet ve Diğer Hikayeler</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257818292</t>
+          <t>9786050631159</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257818094</t>
+          <t>9786050667813</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Duka İle Karısı</t>
+          <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257818087</t>
+          <t>9786257818384</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257818100</t>
+          <t>9786050631777</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Bir Yüreğin Ölümü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257818117</t>
+          <t>9786257818773</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Polyanna</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257818827</t>
+          <t>9786257818056</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hölderlin</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257818353</t>
+          <t>9786257818674</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Üç Romantik Hikaye</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257818179</t>
+          <t>9786050631746</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gurebahane-i Laklakan</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257818490</t>
+          <t>9786257818025</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050668322</t>
+          <t>9786050631739</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257818148</t>
+          <t>9786257818049</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257818513</t>
+          <t>9786257818315</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Taç - Sherlock Holmes</t>
+          <t>Divan Şiiri’nden</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257818124</t>
+          <t>9786050631715</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey İle Rakım Efendi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050631708</t>
+          <t>9786257818070</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Seyahatnamesi</t>
+          <t>Diyet ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257818537</t>
+          <t>9786257818292</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakut - Sherlock Holmes</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050631197</t>
+          <t>9786257818094</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Duka İle Karısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257818155</t>
+          <t>9786257818087</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Şamdan</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257818506</t>
+          <t>9786257818100</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257818452</t>
+          <t>9786257818117</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050631180</t>
+          <t>9786257818827</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Hölderlin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257818476</t>
+          <t>9786257818353</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Üç Romantik Hikaye</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257818186</t>
+          <t>9786257818179</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Gurebahane-i Laklakan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050668391</t>
+          <t>9786257818490</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Taaşşük-ı Talat ve Fitnat</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050631173</t>
+          <t>9786050668322</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hacı Ağa</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257818261</t>
+          <t>9786257818148</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kendileriyle Savaşanlar</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257818230</t>
+          <t>9786257818513</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Zümrüt Taç - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050632064</t>
+          <t>9786257818124</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Felatun Bey İle Rakım Efendi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257818223</t>
+          <t>9786050631708</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby</t>
+          <t>Frankfurt Seyahatnamesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050668315</t>
+          <t>9786257818537</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050631142</t>
+          <t>9786050631197</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar(Cep Boy)</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257818209</t>
+          <t>9786257818155</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinin Yıldızının Parladığı Anlar</t>
+          <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257818193</t>
+          <t>9786257818506</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050632095</t>
+          <t>9786257818452</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İşitin Ey Yarenler</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050632071</t>
+          <t>9786050631180</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Üç Damla Kan</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050631135</t>
+          <t>9786257818476</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257818322</t>
+          <t>9786257818186</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257818346</t>
+          <t>9786050668391</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Taaşşük-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257818360</t>
+          <t>9786050631173</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kör Baykuş</t>
+          <t>Hacı Ağa</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786050632057</t>
+          <t>9786257818261</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Kendileriyle Savaşanlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050631753</t>
+          <t>9786257818230</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dadı</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257818377</t>
+          <t>9786050632064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tiryaki Sözleri</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257818278</t>
+          <t>9786257818223</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257818681</t>
+          <t>9786050668315</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mecburiyet</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257818582</t>
+          <t>9786050631142</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bohemya’da Skandal - Sherlock Holmes</t>
+          <t>İnsancıklar(Cep Boy)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257818797</t>
+          <t>9786257818209</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>İnsanlık Tarihinin Yıldızının Parladığı Anlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050668384</t>
+          <t>9786257818193</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca’dan Latifeler</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257818810</t>
+          <t>9786050632095</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche</t>
+          <t>İşitin Ey Yarenler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257818421</t>
+          <t>9786050632071</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeyler</t>
+          <t>Üç Damla Kan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257818407</t>
+          <t>9786050631135</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257818063</t>
+          <t>9786257818322</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257818667</t>
+          <t>9786257818346</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Martı</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257818643</t>
+          <t>9786257818360</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Kör Baykuş</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050668360</t>
+          <t>9786050632057</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257818544</t>
+          <t>9786050631753</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Dadı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257818650</t>
+          <t>9786257818377</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Tiryaki Sözleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257818636</t>
+          <t>9786257818278</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Mecnun</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257818483</t>
+          <t>9786257818681</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Leporella</t>
+          <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786050632026</t>
+          <t>9786257818582</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Bohemya’da Skandal - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257818599</t>
+          <t>9786257818797</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Baskerville Tazısı - Sherlock Holmes</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257818575</t>
+          <t>9786050668384</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Nasreddin Hoca’dan Latifeler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257818780</t>
+          <t>9786257818810</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel</t>
+          <t>Nietzsche</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050632019</t>
+          <t>9786257818421</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Küçük Şeyler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257818728</t>
+          <t>9786257818407</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257818391</t>
+          <t>9786257818063</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050632040</t>
+          <t>9786257818667</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Dünya Turu</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257818711</t>
+          <t>9786257818643</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Oku, Zira Onu Yazdım</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050632033</t>
+          <t>9786050668360</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257818704</t>
+          <t>9786257818544</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens  ve Diğer Öyküler</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050631722</t>
+          <t>9786257818650</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257818605</t>
+          <t>9786257818636</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>San Domingo’da Bir Nişanlanma</t>
+          <t>Leyla ile Mecnun</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257818742</t>
+          <t>9786257818483</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Notre Dame’ın Kamburu (Cep Boy)</t>
+          <t>Leporella</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257818766</t>
+          <t>9786050632026</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Piyale</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257818551</t>
+          <t>9786257818599</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin Yemini - Sherlock Holmes</t>
+          <t>Baskerville Tazısı - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050668377</t>
+          <t>9786257818575</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257818629</t>
+          <t>9786257818780</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Acayip Macerası</t>
+          <t>Sahaf Mendel</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257818698</t>
+          <t>9786050632019</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Meczup</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257818759</t>
+          <t>9786257818728</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050668353</t>
+          <t>9786257818391</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kum ve Köpük</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257818735</t>
+          <t>9786050632040</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Seksen Günde Dünya Turu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050631166</t>
+          <t>9786257818711</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Oku, Zira Onu Yazdım</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050632088</t>
+          <t>9786050632033</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257818339</t>
+          <t>9786257818704</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı</t>
+          <t>Mutlu Prens  ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050667806</t>
+          <t>9786050631722</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257818834</t>
+          <t>9786257818605</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kleist</t>
+          <t>San Domingo’da Bir Nişanlanma</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257818285</t>
+          <t>9786257818742</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yusuf ile Züleyha</t>
+          <t>Notre Dame’ın Kamburu (Cep Boy)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050631760</t>
+          <t>9786257818766</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar</t>
+          <t>Piyale</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257818001</t>
+          <t>9786257818551</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Zerdüşt</t>
+          <t>Dörtlerin Yemini - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257818254</t>
+          <t>9786050668377</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050667844</t>
+          <t>9786257818629</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Peter Schlemihl’in Acayip Macerası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050667837</t>
+          <t>9786257818698</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Seyahatin Notları</t>
+          <t>Meczup</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050667875</t>
+          <t>9786257818759</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050667899</t>
+          <t>9786050668353</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Kum ve Köpük</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050631791</t>
+          <t>9786257818735</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050668308</t>
+          <t>9786050631166</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine Söylev</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050668339</t>
+          <t>9786050632088</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050667882</t>
+          <t>9786257818339</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Kerem ile Aslı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050668346</t>
+          <t>9786050667806</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Aylak Köpek</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050631128</t>
+          <t>9786257818834</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Sokağı</t>
+          <t>Kleist</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050667868</t>
+          <t>9786257818285</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşkı-ı Memnu</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050667851</t>
+          <t>9786050631760</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Çağlayanlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050667820</t>
+          <t>9786257818001</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050631104</t>
+          <t>9786257818254</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Akıl Çağı</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050631111</t>
+          <t>9786050667844</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050631784</t>
+          <t>9786050667837</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Bir Seyahatin Notları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257818520</t>
+          <t>9786050667875</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mahkumların Gemisi - Sherlock Holmes</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
+          <t>9786050667899</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786050631791</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786050668308</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Bilimler ve Sanatlar Üzerine Söylev</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786050668339</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Geceler</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786050667882</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Diş</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786050668346</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Aylak Köpek</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786050631128</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı Sokağı</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786050667868</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı-ı Memnu</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786050667851</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Araba Sevdası</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786050667820</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Alice Harikalar Diyarında</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786050631104</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Çağı</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786050631111</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Amok Koşucusu</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786050631784</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Bir İdam Mahkumunun Son Günü</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786257818520</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Mahkumların Gemisi - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
           <t>9786257818803</t>
         </is>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
-      <c r="C116" s="1">
+      <c r="C130" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>