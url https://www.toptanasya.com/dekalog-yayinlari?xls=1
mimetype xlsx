--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1975 +85,1990 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257818933</t>
+          <t>9786257818988</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nedir?</t>
+          <t>Sevgili Mayakovski</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>95</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257818940</t>
+          <t>9786257818933</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257818926</t>
+          <t>9786257818940</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257818018</t>
+          <t>9786257818926</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kendilik Ülkesi</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257818865</t>
+          <t>9786257818018</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Kendilik Ülkesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257818858</t>
+          <t>9786257818865</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257818889</t>
+          <t>9786257818858</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257818841</t>
+          <t>9786257818889</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257818872</t>
+          <t>9786257818841</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050631159</t>
+          <t>9786257818872</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050667813</t>
+          <t>9786050631159</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>A’mak-ı Hayal</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257818384</t>
+          <t>9786050667813</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz</t>
+          <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050631777</t>
+          <t>9786257818384</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Yüreğin Ölümü</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257818773</t>
+          <t>9786050631777</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Polyanna</t>
+          <t>Bir Yüreğin Ölümü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257818056</t>
+          <t>9786257818773</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Polyanna</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257818674</t>
+          <t>9786257818056</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050631746</t>
+          <t>9786257818674</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257818025</t>
+          <t>9786050631746</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050631739</t>
+          <t>9786257818025</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257818049</t>
+          <t>9786050631739</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257818315</t>
+          <t>9786257818049</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiiri’nden</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050631715</t>
+          <t>9786257818315</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Divan Şiiri’nden</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257818070</t>
+          <t>9786050631715</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Diyet ve Diğer Hikayeler</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257818292</t>
+          <t>9786257818070</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Diyet ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257818094</t>
+          <t>9786257818292</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Duka İle Karısı</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257818087</t>
+          <t>9786257818094</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Duka İle Karısı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257818100</t>
+          <t>9786257818087</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257818117</t>
+          <t>9786257818100</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257818827</t>
+          <t>9786257818117</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hölderlin</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257818353</t>
+          <t>9786257818827</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Üç Romantik Hikaye</t>
+          <t>Hölderlin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257818179</t>
+          <t>9786257818353</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gurebahane-i Laklakan</t>
+          <t>Üç Romantik Hikaye</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257818490</t>
+          <t>9786257818179</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Gurebahane-i Laklakan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050668322</t>
+          <t>9786257818490</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257818148</t>
+          <t>9786050668322</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257818513</t>
+          <t>9786257818148</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Taç - Sherlock Holmes</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257818124</t>
+          <t>9786257818513</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey İle Rakım Efendi</t>
+          <t>Zümrüt Taç - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050631708</t>
+          <t>9786257818124</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Seyahatnamesi</t>
+          <t>Felatun Bey İle Rakım Efendi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257818537</t>
+          <t>9786050631708</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakut - Sherlock Holmes</t>
+          <t>Frankfurt Seyahatnamesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050631197</t>
+          <t>9786257818537</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257818155</t>
+          <t>9786050631197</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Şamdan</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257818506</t>
+          <t>9786257818155</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257818452</t>
+          <t>9786257818506</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050631180</t>
+          <t>9786257818452</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257818476</t>
+          <t>9786050631180</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257818186</t>
+          <t>9786257818476</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050668391</t>
+          <t>9786257818186</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Taaşşük-ı Talat ve Fitnat</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050631173</t>
+          <t>9786050668391</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hacı Ağa</t>
+          <t>Taaşşük-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257818261</t>
+          <t>9786050631173</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kendileriyle Savaşanlar</t>
+          <t>Hacı Ağa</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257818230</t>
+          <t>9786257818261</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Kendileriyle Savaşanlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786050632064</t>
+          <t>9786257818230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257818223</t>
+          <t>9786050632064</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050668315</t>
+          <t>9786257818223</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050631142</t>
+          <t>9786050668315</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar(Cep Boy)</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257818209</t>
+          <t>9786050631142</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinin Yıldızının Parladığı Anlar</t>
+          <t>İnsancıklar(Cep Boy)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257818193</t>
+          <t>9786257818209</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>İnsanlık Tarihinin Yıldızının Parladığı Anlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050632095</t>
+          <t>9786257818193</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İşitin Ey Yarenler</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050632071</t>
+          <t>9786050632095</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Üç Damla Kan</t>
+          <t>İşitin Ey Yarenler</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050631135</t>
+          <t>9786050632071</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Üç Damla Kan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257818322</t>
+          <t>9786050631135</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257818346</t>
+          <t>9786257818322</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257818360</t>
+          <t>9786257818346</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kör Baykuş</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050632057</t>
+          <t>9786257818360</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Kör Baykuş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050631753</t>
+          <t>9786050632057</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dadı</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257818377</t>
+          <t>9786050631753</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tiryaki Sözleri</t>
+          <t>Dadı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257818278</t>
+          <t>9786257818377</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Tiryaki Sözleri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257818681</t>
+          <t>9786257818278</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mecburiyet</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257818582</t>
+          <t>9786257818681</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bohemya’da Skandal - Sherlock Holmes</t>
+          <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257818797</t>
+          <t>9786257818582</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Bohemya’da Skandal - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786050668384</t>
+          <t>9786257818797</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca’dan Latifeler</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257818810</t>
+          <t>9786050668384</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche</t>
+          <t>Nasreddin Hoca’dan Latifeler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257818421</t>
+          <t>9786257818810</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeyler</t>
+          <t>Nietzsche</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257818407</t>
+          <t>9786257818421</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Küçük Şeyler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257818063</t>
+          <t>9786257818407</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257818667</t>
+          <t>9786257818063</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Martı</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257818643</t>
+          <t>9786257818667</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050668360</t>
+          <t>9786257818643</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257818544</t>
+          <t>9786050668360</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257818650</t>
+          <t>9786257818544</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257818636</t>
+          <t>9786257818650</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Mecnun</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257818483</t>
+          <t>9786257818636</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Leporella</t>
+          <t>Leyla ile Mecnun</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050632026</t>
+          <t>9786257818483</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Leporella</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257818599</t>
+          <t>9786050632026</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Baskerville Tazısı - Sherlock Holmes</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257818575</t>
+          <t>9786257818599</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Baskerville Tazısı - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257818780</t>
+          <t>9786257818575</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050632019</t>
+          <t>9786257818780</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Sahaf Mendel</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257818728</t>
+          <t>9786050632019</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257818391</t>
+          <t>9786257818728</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050632040</t>
+          <t>9786257818391</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Dünya Turu</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257818711</t>
+          <t>9786050632040</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Oku, Zira Onu Yazdım</t>
+          <t>Seksen Günde Dünya Turu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050632033</t>
+          <t>9786257818711</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Oku, Zira Onu Yazdım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257818704</t>
+          <t>9786050632033</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens  ve Diğer Öyküler</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050631722</t>
+          <t>9786257818704</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Mutlu Prens  ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257818605</t>
+          <t>9786050631722</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>San Domingo’da Bir Nişanlanma</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257818742</t>
+          <t>9786257818605</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Notre Dame’ın Kamburu (Cep Boy)</t>
+          <t>San Domingo’da Bir Nişanlanma</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257818766</t>
+          <t>9786257818742</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Piyale</t>
+          <t>Notre Dame’ın Kamburu (Cep Boy)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257818551</t>
+          <t>9786257818766</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin Yemini - Sherlock Holmes</t>
+          <t>Piyale</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050668377</t>
+          <t>9786257818551</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Masallar</t>
+          <t>Dörtlerin Yemini - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257818629</t>
+          <t>9786050668377</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Acayip Macerası</t>
+          <t>Masallar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257818698</t>
+          <t>9786257818629</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Meczup</t>
+          <t>Peter Schlemihl’in Acayip Macerası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257818759</t>
+          <t>9786257818698</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Meczup</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050668353</t>
+          <t>9786257818759</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kum ve Köpük</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257818735</t>
+          <t>9786050668353</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Kum ve Köpük</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050631166</t>
+          <t>9786257818735</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050632088</t>
+          <t>9786050631166</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257818339</t>
+          <t>9786050632088</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050667806</t>
+          <t>9786257818339</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Kerem ile Aslı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257818834</t>
+          <t>9786050667806</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kleist</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257818285</t>
+          <t>9786257818834</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yusuf ile Züleyha</t>
+          <t>Kleist</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050631760</t>
+          <t>9786257818285</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257818001</t>
+          <t>9786050631760</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Zerdüşt</t>
+          <t>Çağlayanlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257818254</t>
+          <t>9786257818001</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050667844</t>
+          <t>9786257818254</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050667837</t>
+          <t>9786050667844</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Seyahatin Notları</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786050667875</t>
+          <t>9786050667837</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Bir Seyahatin Notları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786050667899</t>
+          <t>9786050667875</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050631791</t>
+          <t>9786050667899</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050668308</t>
+          <t>9786050631791</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine Söylev</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786050668339</t>
+          <t>9786050668308</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Bilimler ve Sanatlar Üzerine Söylev</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786050667882</t>
+          <t>9786050668339</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786050668346</t>
+          <t>9786050667882</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aylak Köpek</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786050631128</t>
+          <t>9786050668346</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Sokağı</t>
+          <t>Aylak Köpek</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786050667868</t>
+          <t>9786050631128</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aşkı-ı Memnu</t>
+          <t>Ay Işığı Sokağı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786050667851</t>
+          <t>9786050667868</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Aşkı-ı Memnu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786050667820</t>
+          <t>9786050667851</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786050631104</t>
+          <t>9786050667820</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Akıl Çağı</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786050631111</t>
+          <t>9786050631104</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Akıl Çağı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050631784</t>
+          <t>9786050631111</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257818520</t>
+          <t>9786050631784</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mahkumların Gemisi - Sherlock Holmes</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
+          <t>9786257818520</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Mahkumların Gemisi - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
           <t>9786257818803</t>
         </is>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
-      <c r="C130" s="1">
+      <c r="C131" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>