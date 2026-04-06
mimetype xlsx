--- v2 (2026-02-05)
+++ v3 (2026-04-06)
@@ -85,1690 +85,2455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054036356</t>
+          <t>9786259302522</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zekat Kitabım</t>
+          <t>Din Eğitimi - 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259527192</t>
+          <t>9786259302539</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Dünyada Ahlak</t>
+          <t>Din Eğitimi - 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054036660</t>
+          <t>9786259430911</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf TEOG Din Kültürü ve Ahlak Bilgisi Çek Koparlı Yaprak Testler</t>
+          <t>Güney Avrupa’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054036226</t>
+          <t>3990000052129</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufa Giriş</t>
+          <t>Okul Öncesi Dönemde Değerler Eğitimi - Etkinlik Dosyası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054036073</t>
+          <t>9786054636714</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler Tarihine Giriş</t>
+          <t>Religious-Spiritual Counselling and Care</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259430997</t>
+          <t>9786054036752</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Asya ve Uzak Doğu’da Okullarda Din Eğitimi</t>
+          <t>Fıkıh - Mezhep - Sünnet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259527109</t>
+          <t>9786054036769</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Afrika’da Okullarda Din Eğitimi</t>
+          <t>Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259527130</t>
+          <t>9786054036479</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Orta Doğu’da Okullarda Din Eğitimi</t>
+          <t>Osmanlı Döneminde Çocuk Hikaye Kitapları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259527147</t>
+          <t>9789756324356</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Güney Amerika’da Okullarda Din Eğitimi</t>
+          <t>Modern Arapça Öğretimi-1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>340</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054036578</t>
+          <t>9786054036202</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Modern Arapça Öğretimi 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054036554</t>
+          <t>9789756794609</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054036547</t>
+          <t>9786050077001</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Türkiye’nin Hac Organizasyonu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054036530</t>
+          <t>9799756324270</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Türkiye’de Dindarlık ve Kadın</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054036523</t>
+          <t>9789756324059</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Türk Popüler Dindarlığı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054036097</t>
+          <t>9789756324363</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesine Giriş</t>
+          <t>Teorik ve Pratik Yönleriyle Ahlak (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756324263</t>
+          <t>9789756324981</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Din ve Değerler Psikolojisi</t>
+          <t>Teaching for Tolerance in Muslim Majority Societies</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259430973</t>
+          <t>9786054036400</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Öğretmen (Öğretmenin Sınıf Yönetimi Rehberi)</t>
+          <t>Tanzimat’tan Cumhuriyet’e Osmanlı’da Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054036776</t>
+          <t>3990000026170</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Esmau'l Hüsna</t>
+          <t>Türkiye’de Din - Devlet İlişkilerinde Yönetici Seçkinlerin Rolü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>125</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054036219</t>
+          <t>9786054036738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisine Giriş</t>
+          <t>Manevi Danışmanlık ve Rehberlik Cilt: 1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054036516</t>
+          <t>9786054036431</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Psikoloji, Din ve Eğitim yönüyle İnsani Değerler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054036929</t>
+          <t>9789756324332</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Uyum Ruh Sağlığı ve Din</t>
+          <t>Çok Kültürlülük Eğitim, Kültür ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058018365</t>
+          <t>9786054036653</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisi</t>
+          <t>Değerler ve Eğitimi 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054036158</t>
+          <t>9786057480378</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Genç Aile Psikolojisi ve Din</t>
+          <t>Türkiye’de Din Psikolojisinin Son 20 Yılı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057399755</t>
+          <t>9789756324196</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Duyuşsal Boyut</t>
+          <t>Sosyal Değişme ve Dini Normlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057273079</t>
+          <t>9799756324300</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Doğu Avrupa'da Okullarda Din Eğitimi</t>
+          <t>Son Devir Osmanlı Düşüncesinde Ahlak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057273048</t>
+          <t>9789756324226</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Orta Avrupa'da Okullarda Din Eğitimi</t>
+          <t>Öğretmenler Odası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057273055</t>
+          <t>9786054036271</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da Okullarda Din Eğitimi</t>
+          <t>Osmanlı Dünyasında Çocuk Olmak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259430904</t>
+          <t>9786054036103</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Batı Avrupa’da Okullarda Din Eğitimi</t>
+          <t>Müziğe Giriş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057273093</t>
+          <t>9789756324974</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Becerileri ve Din Eğitimi - Eleştirel Bir Yaklaşım</t>
+          <t>Müftülerin Gözüyle Din Hizmetleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057273031</t>
+          <t>9789756324387</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya'da Okullarda Din Eğitimi</t>
+          <t>Modern Arapça Öğretimi Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057273062</t>
+          <t>9799756324294</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocuklukta Dini-Ahlaki Gelişim ve Öğrenme</t>
+          <t>Küresel Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054036868</t>
+          <t>9789756324035</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Paydaşlarına Göre İmam Hatip Ortaokullarında Din Eğitimi</t>
+          <t>Kişilik ve Din</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054036981</t>
+          <t>9786054036004</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Eğitiminde Çoğulcu Motifler</t>
+          <t>Kısa Elif - Ba</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058018396</t>
+          <t>9789756324370</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Dine Bakışı ve Okullarda Din-Değerler Öğretimi</t>
+          <t>İsviçre Eğitim Sistemi ve Türk Çocuklarının Eğitimi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057380791</t>
+          <t>9789756324110</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Camilerin Eğitim Fonksiyonu</t>
+          <t>İmam Hatip Liselerinde Eğitim ve Öğretim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057480385</t>
+          <t>9789756324257</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Hafızlık Eğitimi</t>
+          <t>İlköğretim ve Liselerde Dindarlık Üzerine Karşılaştırmalı Bir Araştırma</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057380753</t>
+          <t>9789756324141</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Postmodern İklimde Din ve Değerleri Öğretmek</t>
+          <t>Erişkin Bireyin Kendilik Bilinci</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057399779</t>
+          <t>9789756324172</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yüksek Din Öğretimi - Dünü, Bugünü, Yarını</t>
+          <t>Düşün Anaforunda Bir Adam Hilmi Ziya Ülken</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057399793</t>
+          <t>9789756324004</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dinde Çoğulculuk ve Din Eğitimi: Türkiye Tecrübesi</t>
+          <t>Günümüz İngiltere’sinde Din Eğitimi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057480323</t>
+          <t>9786050077032</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Medyada Din ve Değerler</t>
+          <t>Dini Hayatı Anlama ve Yorumlama</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>260</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058018389</t>
+          <t>9789756324967</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizin Dinsel Serüveni</t>
+          <t>Dini Gelişim Teorileri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058018341</t>
+          <t>9789756324104</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dini Bilginin Üretimi - Medrese ve İlahiyatlar</t>
+          <t>Dindarlık Etkileşim ve Değişim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054036875</t>
+          <t>9789756324080</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Örgün Eğitimle Birlikte Hafızlık</t>
+          <t>Din ve Ahlak Eğitim Öğretimine Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054036714</t>
+          <t>9789756324028</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Religious-Spiritual Counselling and Care</t>
+          <t>Din Öğretiminde Kavram Öğretimi Doğruluk Kavramı Örneği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058018327</t>
+          <t>9789756324042</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İş'te İnsan ve Ahlak - İş Ahlakı</t>
+          <t>Din Kültürü ve Ahlak Bilgisi Çalışma Toplantısı 1</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058018334</t>
+          <t>9789756324139</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Sosyal Barış</t>
+          <t>Din Eğitimi: Yorumlayıcı Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054036998</t>
+          <t>9786054036066</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hafızlık Eğitimi Alan Bireylerin Motivasyon ve Psiko-Sosyal Durumları</t>
+          <t>Dış-Göç Ve Din</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054036967</t>
+          <t>9789756324417</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik</t>
+          <t>Değerler ve Eğitimi (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054036943</t>
+          <t>9786055309480</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya Şiirleri</t>
+          <t>Camilerin Eğitim Fonksiyonu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057380760</t>
+          <t>9789756324189</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Din Eğitimi ve Sorunları</t>
+          <t>Bedensel Engellilik ve Dini Başa Çıkma</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>330</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054036912</t>
+          <t>9786050077025</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık ve Din</t>
+          <t>Sosyo-Kültürel Faktörler Açısından Atatürk ve Din</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054036882</t>
+          <t>9786054036356</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sosyla Hizmetlerde Manevi Danışmanlık ve Rehberlik</t>
+          <t>Zekat Kitabım</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054036837</t>
+          <t>9786259527192</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dini Danışmanlık ve Din Hizmetleri</t>
+          <t>Postmodern Dünyada Ahlak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054036851</t>
+          <t>9786054036660</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Din Dersi Öğretim Programları ve Ders Kitaplarında Dinler, İnançlar ve İslam Düşüncesinde Yorumlar</t>
+          <t>8. Sınıf TEOG Din Kültürü ve Ahlak Bilgisi Çek Koparlı Yaprak Testler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054036820</t>
+          <t>9786054036226</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İslam</t>
+          <t>Tasavvufa Giriş</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054036844</t>
+          <t>9786054036073</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Din, Değerler ve Sağlık</t>
+          <t>Mezhepler Tarihine Giriş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054036813</t>
+          <t>9786259430997</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İyi Dersler Öğretmenim</t>
+          <t>Asya ve Uzak Doğu’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054036745</t>
+          <t>9786259527109</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik Cilt: 2</t>
+          <t>Afrika’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054036691</t>
+          <t>9786259527130</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Din</t>
+          <t>Orta Doğu’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054036646</t>
+          <t>9786259527147</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında İmam Hatip Liseleri</t>
+          <t>Kuzey ve Güney Amerika’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>650</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054036677</t>
+          <t>9786054036578</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Manevi Boyut</t>
+          <t>8. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054036639</t>
+          <t>9786054036554</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplumunda İnanç Gelişimi ve Din Eğitimi</t>
+          <t>7. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054036448</t>
+          <t>9786054036547</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Kalite</t>
+          <t>6. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054036615</t>
+          <t>9786054036530</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Din Eğitimi</t>
+          <t>5. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054036110</t>
+          <t>9786054036523</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatına Giriş</t>
+          <t>4. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054036134</t>
+          <t>9786054036097</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İslam Psikolojisi Yazıları</t>
+          <t>İslam Düşüncesine Giriş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054036561</t>
+          <t>9789756324263</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Oyunlar</t>
+          <t>Gençlik Din ve Değerler Psikolojisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054036622</t>
+          <t>9786259430973</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretimi Materyalleri</t>
+          <t>Sınıfta Öğretmen (Öğretmenin Sınıf Yönetimi Rehberi)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054036608</t>
+          <t>9786054036776</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnönü Dönemi Dini Hayat</t>
+          <t>Esmau'l Hüsna</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054036509</t>
+          <t>9786054036219</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Değerler ve Eğitimi</t>
+          <t>Din Psikolojisine Giriş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756324066</t>
+          <t>9786054036516</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlik Dönemi Din Eğitimi</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9799756324317</t>
+          <t>9786054036929</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaz Kur’an Kurslarında Eğitimde Kalite Rehberi</t>
+          <t>Kültürel Uyum Ruh Sağlığı ve Din</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756324998</t>
+          <t>9786058018365</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Cami Profili</t>
+          <t>Din Psikolojisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054036264</t>
+          <t>9786054036158</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Okullarda Din Öğretimi</t>
+          <t>Çocuk Genç Aile Psikolojisi ve Din</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054036028</t>
+          <t>9786057399755</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Giriş</t>
+          <t>Din Eğitiminde Duyuşsal Boyut</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054036059</t>
+          <t>9786057273079</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Düşüncelere Giriş</t>
+          <t>Kuzey ve Doğu Avrupa'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054036042</t>
+          <t>9786057273048</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiye Giriş</t>
+          <t>Orta Avrupa'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050077049</t>
+          <t>9786057273055</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ölüm, Ölüm Ötesi Psikolojisi ve Din</t>
+          <t>Balkanlar’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756324349</t>
+          <t>9786259430904</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen El Kitabı</t>
+          <t>Batı Avrupa’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054036387</t>
+          <t>9786057273093</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Oruç Kitabım</t>
+          <t>21. Yüzyıl Becerileri ve Din Eğitimi - Eleştirel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054036318</t>
+          <t>9786057273031</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Değerler Eğitimi Etkinlik Dosyası - Etkinlik Kitabı (2 Kitap Takım)</t>
+          <t>Kafkasya ve Orta Asya'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055623753</t>
+          <t>9786057273062</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Çocuğun Din Eğitimi</t>
+          <t>Erken Çocuklukta Dini-Ahlaki Gelişim ve Öğrenme</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756324011</t>
+          <t>9786054036868</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Din ve Ahlak Eğitimi</t>
+          <t>Paydaşlarına Göre İmam Hatip Ortaokullarında Din Eğitimi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054036301</t>
+          <t>9786054036981</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kitabım (Bilmeceli-Bulmacalı-Oyunlu)</t>
+          <t>İlahiyat Eğitiminde Çoğulcu Motifler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054036080</t>
+          <t>9786058018396</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kelam İlmine Giriş</t>
+          <t>Gençlerin Dine Bakışı ve Okullarda Din-Değerler Öğretimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054036899</t>
+          <t>9786057380791</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Ahlak</t>
+          <t>Camilerin Eğitim Fonksiyonu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054036257</t>
+          <t>9786057480385</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Felsefesine Giriş</t>
+          <t>Çeşitli Yönleriyle Hafızlık Eğitimi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054036035</t>
+          <t>9786057380753</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İletişime Giriş</t>
+          <t>Postmodern İklimde Din ve Değerleri Öğretmek</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054036172</t>
+          <t>9786057399779</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlmine Giriş</t>
+          <t>Türkiye'de Yüksek Din Öğretimi - Dünü, Bugünü, Yarını</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054036370</t>
+          <t>9786057399793</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hac Kitabım</t>
+          <t>Dinde Çoğulculuk ve Din Eğitimi: Türkiye Tecrübesi</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054036165</t>
+          <t>9786057480323</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh İlmine Giriş</t>
+          <t>Medyada Din ve Değerler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054036189</t>
+          <t>9786058018389</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Psikanalizin Dinsel Serüveni</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054036363</t>
+          <t>9786058018341</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğretmenlik</t>
+          <t>Türkiye’de Dini Bilginin Üretimi - Medrese ve İlahiyatlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054036196</t>
+          <t>9786054036875</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Ahlak</t>
+          <t>Örgün Eğitimle Birlikte Hafızlık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054036295</t>
+          <t>9786054036714</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dini Bilmeceler</t>
+          <t>Religious-Spiritual Counselling and Care</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054036288</t>
+          <t>9786058018327</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş</t>
+          <t>İş'te İnsan ve Ahlak - İş Ahlakı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054036349</t>
+          <t>9786058018334</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Çağdaş Konular</t>
+          <t>Din Eğitimi ve Sosyal Barış</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054036240</t>
+          <t>9786054036998</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Öğretiminde Yapılandırmacı Yaklaşım</t>
+          <t>Hafızlık Eğitimi Alan Bireylerin Motivasyon ve Psiko-Sosyal Durumları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756324394</t>
+          <t>9786054036967</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Kur’an Öğretimi ve Yaz Kur’an Kursları</t>
+          <t>Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789756324233</t>
+          <t>9786054036943</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Din Eğitimi Öğretmeni</t>
+          <t>Kısas-ı Enbiya Şiirleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756324219</t>
+          <t>9786057380760</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Pusulası</t>
+          <t>Türkiye'de Din Eğitimi ve Sorunları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054036486</t>
+          <t>9786054036912</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
+          <t>Bağımlılık ve Din</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756324073</t>
+          <t>9786054036882</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Din Eğitimi</t>
+          <t>Sosyla Hizmetlerde Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054036455</t>
+          <t>9786054036837</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Pakistan Medreselerinde Bir Model Olarak İmam Hatip Okulları</t>
+          <t>Dini Danışmanlık ve Din Hizmetleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054036585</t>
+          <t>9786054036851</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Toplumu ve Din</t>
+          <t>Cumhuriyet Dönemi Din Dersi Öğretim Programları ve Ders Kitaplarında Dinler, İnançlar ve İslam Düşüncesinde Yorumlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054036592</t>
+          <t>9786054036820</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik ve Ahlaki Açıdan Çocuk Suçluluğu</t>
+          <t>İnsan ve İslam</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054036493</t>
+          <t>9786054036844</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisine Giriş</t>
+          <t>Din, Değerler ve Sağlık</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054036394</t>
+          <t>9786054036813</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi ve Okul Etkinlikleri</t>
+          <t>İyi Dersler Öğretmenim</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054036417</t>
+          <t>9786054036745</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Ders İçi Etkinlikler</t>
+          <t>Manevi Danışmanlık ve Rehberlik Cilt: 2</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
+          <t>9786054036691</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Sinema ve Din</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786054036646</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>100. Yılında İmam Hatip Liseleri</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786054036677</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitiminde Manevi Boyut</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786054036639</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Türk Toplumunda İnanç Gelişimi ve Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786054036448</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitiminde Kalite</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786054036615</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Sinema ve Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786054036110</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>İslam Sanatına Giriş</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786054036134</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>İslam Psikolojisi Yazıları</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786054036561</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Eğitsel Oyunlar</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786054036622</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Din Öğretimi Materyalleri</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786054036608</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>İnönü Dönemi Dini Hayat</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786054036509</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak Değerler ve Eğitimi</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789756324066</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkinlik Dönemi Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9799756324317</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Kur’an Kurslarında Eğitimde Kalite Rehberi</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789756324998</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Cami Profili</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786054036264</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Okullarda Din Öğretimi</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786054036028</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Tarihe Giriş</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786054036059</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi Düşüncelere Giriş</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786054036042</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Psikolojiye Giriş</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786050077049</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm, Ölüm Ötesi Psikolojisi ve Din</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789756324349</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen El Kitabı</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786054036387</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Oruç Kitabım</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786054036318</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Dönemde Değerler Eğitimi Etkinlik Dosyası - Etkinlik Kitabı (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786055623753</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Dönemde Çocuğun Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789756324011</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Din ve Ahlak Eğitimi</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786054036301</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Namaz Kitabım (Bilmeceli-Bulmacalı-Oyunlu)</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786054036080</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Kelam İlmine Giriş</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786054036899</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>İslam Düşüncesinde Ahlak</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786054036257</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>İslam Ahlak Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786054036035</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İletişime Giriş</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786054036172</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Hadis İlmine Giriş</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786054036370</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Hac Kitabım</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786054036165</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Fıkıh İlmine Giriş</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786054036189</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Felsefeye Giriş</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786054036363</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Etkili Öğretmenlik</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786054036196</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Dinlerinde Ahlak</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786054036295</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Dini Bilmeceler</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786054036288</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Din Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786054036349</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitiminde Çağdaş Konular</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786054036240</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitimi ve Öğretiminde Yapılandırmacı Yaklaşım</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789756324394</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitimi Açısından Kur’an Öğretimi ve Yaz Kur’an Kursları</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789756324233</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Döneminde Din Eğitimi Öğretmeni</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789756324219</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak Pusulası</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786054036486</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789756324073</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786054036455</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Pakistan Medreselerinde Bir Model Olarak İmam Hatip Okulları</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786054036585</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Tüketim Toplumu ve Din</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786054036592</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Psikolojik ve Ahlaki Açıdan Çocuk Suçluluğu</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786054036493</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Din Sosyolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786054036394</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Değerler Eğitimi ve Okul Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786054036417</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Din Öğretiminde Ders İçi Etkinlikler</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
           <t>9786054036424</t>
         </is>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>İslam Felsefesi Tarihine Giriş</t>
         </is>
       </c>
-      <c r="C111" s="1">
+      <c r="C162" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>