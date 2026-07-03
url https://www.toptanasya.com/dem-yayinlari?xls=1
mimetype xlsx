--- v3 (2026-04-06)
+++ v4 (2026-07-03)
@@ -85,2455 +85,2470 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259302522</t>
+          <t>9786259302546</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi - 1</t>
+          <t>Okumayı Okumak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259302539</t>
+          <t>9786259302522</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi - 2</t>
+          <t>Din Eğitimi - 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259430911</t>
+          <t>9786259302539</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güney Avrupa’da Okullarda Din Eğitimi</t>
+          <t>Din Eğitimi - 2</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000052129</t>
+          <t>9786259430911</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Değerler Eğitimi - Etkinlik Dosyası</t>
+          <t>Güney Avrupa’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>23.5</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054636714</t>
+          <t>3990000052129</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Religious-Spiritual Counselling and Care</t>
+          <t>Okul Öncesi Dönemde Değerler Eğitimi - Etkinlik Dosyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>37.5</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054036752</t>
+          <t>9786054636714</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh - Mezhep - Sünnet</t>
+          <t>Religious-Spiritual Counselling and Care</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054036769</t>
+          <t>9786054036752</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik</t>
+          <t>Fıkıh - Mezhep - Sünnet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>37.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054036479</t>
+          <t>9786054036769</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde Çocuk Hikaye Kitapları</t>
+          <t>Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>14</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756324356</t>
+          <t>9786054036479</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Öğretimi-1</t>
+          <t>Osmanlı Döneminde Çocuk Hikaye Kitapları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054036202</t>
+          <t>9789756324356</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Öğretimi 2</t>
+          <t>Modern Arapça Öğretimi-1</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756794609</t>
+          <t>9786054036202</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
+          <t>Modern Arapça Öğretimi 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>110</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050077001</t>
+          <t>9789756794609</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Hac Organizasyonu</t>
+          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>11.5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9799756324270</t>
+          <t>9786050077001</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dindarlık ve Kadın</t>
+          <t>Türkiye’nin Hac Organizasyonu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>11.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756324059</t>
+          <t>9799756324270</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türk Popüler Dindarlığı</t>
+          <t>Türkiye’de Dindarlık ve Kadın</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>14</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756324363</t>
+          <t>9789756324059</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Teorik ve Pratik Yönleriyle Ahlak (Ciltli)</t>
+          <t>Türk Popüler Dindarlığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>24.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756324981</t>
+          <t>9789756324363</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Teaching for Tolerance in Muslim Majority Societies</t>
+          <t>Teorik ve Pratik Yönleriyle Ahlak (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>11.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054036400</t>
+          <t>9789756324981</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Cumhuriyet’e Osmanlı’da Ahlak Eğitimi</t>
+          <t>Teaching for Tolerance in Muslim Majority Societies</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>37.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000026170</t>
+          <t>9786054036400</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Din - Devlet İlişkilerinde Yönetici Seçkinlerin Rolü</t>
+          <t>Tanzimat’tan Cumhuriyet’e Osmanlı’da Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>16.67</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054036738</t>
+          <t>3990000026170</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik Cilt: 1</t>
+          <t>Türkiye’de Din - Devlet İlişkilerinde Yönetici Seçkinlerin Rolü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>260</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054036431</t>
+          <t>9786054036738</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji, Din ve Eğitim yönüyle İnsani Değerler</t>
+          <t>Manevi Danışmanlık ve Rehberlik Cilt: 1</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>15</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756324332</t>
+          <t>9786054036431</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çok Kültürlülük Eğitim, Kültür ve Din Eğitimi</t>
+          <t>Psikoloji, Din ve Eğitim yönüyle İnsani Değerler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054036653</t>
+          <t>9789756324332</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Değerler ve Eğitimi 2</t>
+          <t>Çok Kültürlülük Eğitim, Kültür ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057480378</t>
+          <t>9786054036653</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Din Psikolojisinin Son 20 Yılı</t>
+          <t>Değerler ve Eğitimi 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756324196</t>
+          <t>9786057480378</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Değişme ve Dini Normlar</t>
+          <t>Türkiye’de Din Psikolojisinin Son 20 Yılı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>14</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9799756324300</t>
+          <t>9789756324196</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Devir Osmanlı Düşüncesinde Ahlak</t>
+          <t>Sosyal Değişme ve Dini Normlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>12.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756324226</t>
+          <t>9799756324300</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler Odası</t>
+          <t>Son Devir Osmanlı Düşüncesinde Ahlak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>8.33</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054036271</t>
+          <t>9789756324226</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dünyasında Çocuk Olmak</t>
+          <t>Öğretmenler Odası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>17</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054036103</t>
+          <t>9786054036271</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Müziğe Giriş</t>
+          <t>Osmanlı Dünyasında Çocuk Olmak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756324974</t>
+          <t>9786054036103</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Müftülerin Gözüyle Din Hizmetleri</t>
+          <t>Müziğe Giriş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756324387</t>
+          <t>9789756324974</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Modern Arapça Öğretimi Soru Bankası</t>
+          <t>Müftülerin Gözüyle Din Hizmetleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>7.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9799756324294</t>
+          <t>9789756324387</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ahlak Eğitimi</t>
+          <t>Modern Arapça Öğretimi Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>19</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756324035</t>
+          <t>9799756324294</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Din</t>
+          <t>Küresel Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>8.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054036004</t>
+          <t>9789756324035</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kısa Elif - Ba</t>
+          <t>Kişilik ve Din</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756324370</t>
+          <t>9786054036004</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İsviçre Eğitim Sistemi ve Türk Çocuklarının Eğitimi</t>
+          <t>Kısa Elif - Ba</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>7.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756324110</t>
+          <t>9789756324370</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Liselerinde Eğitim ve Öğretim</t>
+          <t>İsviçre Eğitim Sistemi ve Türk Çocuklarının Eğitimi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>15</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756324257</t>
+          <t>9789756324110</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim ve Liselerde Dindarlık Üzerine Karşılaştırmalı Bir Araştırma</t>
+          <t>İmam Hatip Liselerinde Eğitim ve Öğretim</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>11.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756324141</t>
+          <t>9789756324257</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Erişkin Bireyin Kendilik Bilinci</t>
+          <t>İlköğretim ve Liselerde Dindarlık Üzerine Karşılaştırmalı Bir Araştırma</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>7</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756324172</t>
+          <t>9789756324141</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Düşün Anaforunda Bir Adam Hilmi Ziya Ülken</t>
+          <t>Erişkin Bireyin Kendilik Bilinci</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>8.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756324004</t>
+          <t>9789756324172</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Günümüz İngiltere’sinde Din Eğitimi</t>
+          <t>Düşün Anaforunda Bir Adam Hilmi Ziya Ülken</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>13</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050077032</t>
+          <t>9789756324004</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dini Hayatı Anlama ve Yorumlama</t>
+          <t>Günümüz İngiltere’sinde Din Eğitimi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756324967</t>
+          <t>9786050077032</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dini Gelişim Teorileri</t>
+          <t>Dini Hayatı Anlama ve Yorumlama</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>12.04</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756324104</t>
+          <t>9789756324967</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dindarlık Etkileşim ve Değişim</t>
+          <t>Dini Gelişim Teorileri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>11.5</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756324080</t>
+          <t>9789756324104</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Din ve Ahlak Eğitim Öğretimine Yeni Yaklaşımlar</t>
+          <t>Dindarlık Etkileşim ve Değişim</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>19</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756324028</t>
+          <t>9789756324080</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Kavram Öğretimi Doğruluk Kavramı Örneği</t>
+          <t>Din ve Ahlak Eğitim Öğretimine Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756324042</t>
+          <t>9789756324028</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Din Kültürü ve Ahlak Bilgisi Çalışma Toplantısı 1</t>
+          <t>Din Öğretiminde Kavram Öğretimi Doğruluk Kavramı Örneği</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>19</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756324139</t>
+          <t>9789756324042</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi: Yorumlayıcı Bir Yaklaşım</t>
+          <t>Din Kültürü ve Ahlak Bilgisi Çalışma Toplantısı 1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054036066</t>
+          <t>9789756324139</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dış-Göç Ve Din</t>
+          <t>Din Eğitimi: Yorumlayıcı Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756324417</t>
+          <t>9786054036066</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Değerler ve Eğitimi (Ciltli)</t>
+          <t>Dış-Göç Ve Din</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055309480</t>
+          <t>9789756324417</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Camilerin Eğitim Fonksiyonu</t>
+          <t>Değerler ve Eğitimi (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756324189</t>
+          <t>9786055309480</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bedensel Engellilik ve Dini Başa Çıkma</t>
+          <t>Camilerin Eğitim Fonksiyonu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786050077025</t>
+          <t>9789756324189</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Kültürel Faktörler Açısından Atatürk ve Din</t>
+          <t>Bedensel Engellilik ve Dini Başa Çıkma</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>12.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054036356</t>
+          <t>9786050077025</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Zekat Kitabım</t>
+          <t>Sosyo-Kültürel Faktörler Açısından Atatürk ve Din</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259527192</t>
+          <t>9786054036356</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Dünyada Ahlak</t>
+          <t>Zekat Kitabım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054036660</t>
+          <t>9786259527192</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf TEOG Din Kültürü ve Ahlak Bilgisi Çek Koparlı Yaprak Testler</t>
+          <t>Postmodern Dünyada Ahlak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054036226</t>
+          <t>9786054036660</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufa Giriş</t>
+          <t>8. Sınıf TEOG Din Kültürü ve Ahlak Bilgisi Çek Koparlı Yaprak Testler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054036073</t>
+          <t>9786054036226</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler Tarihine Giriş</t>
+          <t>Tasavvufa Giriş</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259430997</t>
+          <t>9786054036073</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Asya ve Uzak Doğu’da Okullarda Din Eğitimi</t>
+          <t>Mezhepler Tarihine Giriş</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259527109</t>
+          <t>9786259430997</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Afrika’da Okullarda Din Eğitimi</t>
+          <t>Asya ve Uzak Doğu’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259527130</t>
+          <t>9786259527109</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Orta Doğu’da Okullarda Din Eğitimi</t>
+          <t>Afrika’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259527147</t>
+          <t>9786259527130</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Güney Amerika’da Okullarda Din Eğitimi</t>
+          <t>Orta Doğu’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054036578</t>
+          <t>9786259527147</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>Kuzey ve Güney Amerika’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054036554</t>
+          <t>9786054036578</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>8. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054036547</t>
+          <t>9786054036554</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>7. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054036530</t>
+          <t>9786054036547</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>6. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054036523</t>
+          <t>9786054036530</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
+          <t>5. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054036097</t>
+          <t>9786054036523</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesine Giriş</t>
+          <t>4. Sınıf Din Kültürü ve Ahlak Bilgisi Materyal Kitabı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756324263</t>
+          <t>9786054036097</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Din ve Değerler Psikolojisi</t>
+          <t>İslam Düşüncesine Giriş</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259430973</t>
+          <t>9789756324263</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Öğretmen (Öğretmenin Sınıf Yönetimi Rehberi)</t>
+          <t>Gençlik Din ve Değerler Psikolojisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054036776</t>
+          <t>9786259430973</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Esmau'l Hüsna</t>
+          <t>Sınıfta Öğretmen (Öğretmenin Sınıf Yönetimi Rehberi)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054036219</t>
+          <t>9786054036776</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisine Giriş</t>
+          <t>Esmau'l Hüsna</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054036516</t>
+          <t>9786054036219</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Din Psikolojisine Giriş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054036929</t>
+          <t>9786054036516</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Uyum Ruh Sağlığı ve Din</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058018365</t>
+          <t>9786054036929</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisi</t>
+          <t>Kültürel Uyum Ruh Sağlığı ve Din</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054036158</t>
+          <t>9786058018365</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Genç Aile Psikolojisi ve Din</t>
+          <t>Din Psikolojisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057399755</t>
+          <t>9786054036158</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Duyuşsal Boyut</t>
+          <t>Çocuk Genç Aile Psikolojisi ve Din</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057273079</t>
+          <t>9786057399755</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Doğu Avrupa'da Okullarda Din Eğitimi</t>
+          <t>Din Eğitiminde Duyuşsal Boyut</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057273048</t>
+          <t>9786057273079</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Orta Avrupa'da Okullarda Din Eğitimi</t>
+          <t>Kuzey ve Doğu Avrupa'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057273055</t>
+          <t>9786057273048</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da Okullarda Din Eğitimi</t>
+          <t>Orta Avrupa'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259430904</t>
+          <t>9786057273055</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Batı Avrupa’da Okullarda Din Eğitimi</t>
+          <t>Balkanlar’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057273093</t>
+          <t>9786259430904</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Becerileri ve Din Eğitimi - Eleştirel Bir Yaklaşım</t>
+          <t>Batı Avrupa’da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057273031</t>
+          <t>9786057273093</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya'da Okullarda Din Eğitimi</t>
+          <t>21. Yüzyıl Becerileri ve Din Eğitimi - Eleştirel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057273062</t>
+          <t>9786057273031</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocuklukta Dini-Ahlaki Gelişim ve Öğrenme</t>
+          <t>Kafkasya ve Orta Asya'da Okullarda Din Eğitimi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054036868</t>
+          <t>9786057273062</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Paydaşlarına Göre İmam Hatip Ortaokullarında Din Eğitimi</t>
+          <t>Erken Çocuklukta Dini-Ahlaki Gelişim ve Öğrenme</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054036981</t>
+          <t>9786054036868</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Eğitiminde Çoğulcu Motifler</t>
+          <t>Paydaşlarına Göre İmam Hatip Ortaokullarında Din Eğitimi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058018396</t>
+          <t>9786054036981</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Dine Bakışı ve Okullarda Din-Değerler Öğretimi</t>
+          <t>İlahiyat Eğitiminde Çoğulcu Motifler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057380791</t>
+          <t>9786058018396</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Camilerin Eğitim Fonksiyonu</t>
+          <t>Gençlerin Dine Bakışı ve Okullarda Din-Değerler Öğretimi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057480385</t>
+          <t>9786057380791</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Hafızlık Eğitimi</t>
+          <t>Camilerin Eğitim Fonksiyonu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057380753</t>
+          <t>9786057480385</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Postmodern İklimde Din ve Değerleri Öğretmek</t>
+          <t>Çeşitli Yönleriyle Hafızlık Eğitimi</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057399779</t>
+          <t>9786057380753</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yüksek Din Öğretimi - Dünü, Bugünü, Yarını</t>
+          <t>Postmodern İklimde Din ve Değerleri Öğretmek</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057399793</t>
+          <t>9786057399779</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dinde Çoğulculuk ve Din Eğitimi: Türkiye Tecrübesi</t>
+          <t>Türkiye'de Yüksek Din Öğretimi - Dünü, Bugünü, Yarını</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057480323</t>
+          <t>9786057399793</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Medyada Din ve Değerler</t>
+          <t>Dinde Çoğulculuk ve Din Eğitimi: Türkiye Tecrübesi</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058018389</t>
+          <t>9786057480323</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizin Dinsel Serüveni</t>
+          <t>Medyada Din ve Değerler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058018341</t>
+          <t>9786058018389</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dini Bilginin Üretimi - Medrese ve İlahiyatlar</t>
+          <t>Psikanalizin Dinsel Serüveni</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054036875</t>
+          <t>9786058018341</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Örgün Eğitimle Birlikte Hafızlık</t>
+          <t>Türkiye’de Dini Bilginin Üretimi - Medrese ve İlahiyatlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054036714</t>
+          <t>9786054036875</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Religious-Spiritual Counselling and Care</t>
+          <t>Örgün Eğitimle Birlikte Hafızlık</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058018327</t>
+          <t>9786054036714</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İş'te İnsan ve Ahlak - İş Ahlakı</t>
+          <t>Religious-Spiritual Counselling and Care</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058018334</t>
+          <t>9786058018327</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Sosyal Barış</t>
+          <t>İş'te İnsan ve Ahlak - İş Ahlakı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054036998</t>
+          <t>9786058018334</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hafızlık Eğitimi Alan Bireylerin Motivasyon ve Psiko-Sosyal Durumları</t>
+          <t>Din Eğitimi ve Sosyal Barış</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054036967</t>
+          <t>9786054036998</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik</t>
+          <t>Hafızlık Eğitimi Alan Bireylerin Motivasyon ve Psiko-Sosyal Durumları</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054036943</t>
+          <t>9786054036967</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya Şiirleri</t>
+          <t>Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057380760</t>
+          <t>9786054036943</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Din Eğitimi ve Sorunları</t>
+          <t>Kısas-ı Enbiya Şiirleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054036912</t>
+          <t>9786057380760</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık ve Din</t>
+          <t>Türkiye'de Din Eğitimi ve Sorunları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054036882</t>
+          <t>9786054036912</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sosyla Hizmetlerde Manevi Danışmanlık ve Rehberlik</t>
+          <t>Bağımlılık ve Din</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054036837</t>
+          <t>9786054036882</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dini Danışmanlık ve Din Hizmetleri</t>
+          <t>Sosyla Hizmetlerde Manevi Danışmanlık ve Rehberlik</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054036851</t>
+          <t>9786054036837</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Din Dersi Öğretim Programları ve Ders Kitaplarında Dinler, İnançlar ve İslam Düşüncesinde Yorumlar</t>
+          <t>Dini Danışmanlık ve Din Hizmetleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054036820</t>
+          <t>9786054036851</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İslam</t>
+          <t>Cumhuriyet Dönemi Din Dersi Öğretim Programları ve Ders Kitaplarında Dinler, İnançlar ve İslam Düşüncesinde Yorumlar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054036844</t>
+          <t>9786054036820</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Din, Değerler ve Sağlık</t>
+          <t>İnsan ve İslam</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054036813</t>
+          <t>9786054036844</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İyi Dersler Öğretmenim</t>
+          <t>Din, Değerler ve Sağlık</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054036745</t>
+          <t>9786054036813</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlık ve Rehberlik Cilt: 2</t>
+          <t>İyi Dersler Öğretmenim</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054036691</t>
+          <t>9786054036745</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Din</t>
+          <t>Manevi Danışmanlık ve Rehberlik Cilt: 2</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054036646</t>
+          <t>9786054036691</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında İmam Hatip Liseleri</t>
+          <t>Sinema ve Din</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054036677</t>
+          <t>9786054036646</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Manevi Boyut</t>
+          <t>100. Yılında İmam Hatip Liseleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>260</v>
+        <v>650</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054036639</t>
+          <t>9786054036677</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplumunda İnanç Gelişimi ve Din Eğitimi</t>
+          <t>Din Eğitiminde Manevi Boyut</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054036448</t>
+          <t>9786054036639</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Kalite</t>
+          <t>Türk Toplumunda İnanç Gelişimi ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054036615</t>
+          <t>9786054036448</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Din Eğitimi</t>
+          <t>Din Eğitiminde Kalite</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054036110</t>
+          <t>9786054036615</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatına Giriş</t>
+          <t>Sinema ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054036134</t>
+          <t>9786054036110</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İslam Psikolojisi Yazıları</t>
+          <t>İslam Sanatına Giriş</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054036561</t>
+          <t>9786054036134</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Oyunlar</t>
+          <t>İslam Psikolojisi Yazıları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054036622</t>
+          <t>9786054036561</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretimi Materyalleri</t>
+          <t>Eğitsel Oyunlar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054036608</t>
+          <t>9786054036622</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İnönü Dönemi Dini Hayat</t>
+          <t>Din Öğretimi Materyalleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054036509</t>
+          <t>9786054036608</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Değerler ve Eğitimi</t>
+          <t>İnönü Dönemi Dini Hayat</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756324066</t>
+          <t>9786054036509</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlik Dönemi Din Eğitimi</t>
+          <t>Ahlak Değerler ve Eğitimi</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9799756324317</t>
+          <t>9789756324066</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yaz Kur’an Kurslarında Eğitimde Kalite Rehberi</t>
+          <t>Yetişkinlik Dönemi Din Eğitimi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756324998</t>
+          <t>9799756324317</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Cami Profili</t>
+          <t>Yaz Kur’an Kurslarında Eğitimde Kalite Rehberi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054036264</t>
+          <t>9789756324998</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Okullarda Din Öğretimi</t>
+          <t>Türkiye’nin Cami Profili</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054036028</t>
+          <t>9786054036264</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Giriş</t>
+          <t>Türkiye’de Okullarda Din Öğretimi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054036059</t>
+          <t>9786054036028</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Düşüncelere Giriş</t>
+          <t>Tarihe Giriş</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054036042</t>
+          <t>9786054036059</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiye Giriş</t>
+          <t>Siyasi Düşüncelere Giriş</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786050077049</t>
+          <t>9786054036042</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ölüm, Ölüm Ötesi Psikolojisi ve Din</t>
+          <t>Psikolojiye Giriş</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756324349</t>
+          <t>9786050077049</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen El Kitabı</t>
+          <t>Ölüm, Ölüm Ötesi Psikolojisi ve Din</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054036387</t>
+          <t>9789756324349</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Oruç Kitabım</t>
+          <t>Öğretmen El Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054036318</t>
+          <t>9786054036387</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Değerler Eğitimi Etkinlik Dosyası - Etkinlik Kitabı (2 Kitap Takım)</t>
+          <t>Oruç Kitabım</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055623753</t>
+          <t>9786054036318</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Çocuğun Din Eğitimi</t>
+          <t>Okul Öncesi Dönemde Değerler Eğitimi Etkinlik Dosyası - Etkinlik Kitabı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756324011</t>
+          <t>9786055623753</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Din ve Ahlak Eğitimi</t>
+          <t>Okul Öncesi Dönemde Çocuğun Din Eğitimi</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054036301</t>
+          <t>9789756324011</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kitabım (Bilmeceli-Bulmacalı-Oyunlu)</t>
+          <t>Okul Öncesi Din ve Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054036080</t>
+          <t>9786054036301</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kelam İlmine Giriş</t>
+          <t>Namaz Kitabım (Bilmeceli-Bulmacalı-Oyunlu)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054036899</t>
+          <t>9786054036080</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Ahlak</t>
+          <t>Kelam İlmine Giriş</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054036257</t>
+          <t>9786054036899</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Felsefesine Giriş</t>
+          <t>İslam Düşüncesinde Ahlak</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054036035</t>
+          <t>9786054036257</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İletişime Giriş</t>
+          <t>İslam Ahlak Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054036172</t>
+          <t>9786054036035</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlmine Giriş</t>
+          <t>İletişime Giriş</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054036370</t>
+          <t>9786054036172</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hac Kitabım</t>
+          <t>Hadis İlmine Giriş</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054036165</t>
+          <t>9786054036370</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh İlmine Giriş</t>
+          <t>Hac Kitabım</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054036189</t>
+          <t>9786054036165</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Fıkıh İlmine Giriş</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054036363</t>
+          <t>9786054036189</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğretmenlik</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054036196</t>
+          <t>9786054036363</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Ahlak</t>
+          <t>Etkili Öğretmenlik</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054036295</t>
+          <t>9786054036196</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dini Bilmeceler</t>
+          <t>Dünya Dinlerinde Ahlak</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054036288</t>
+          <t>9786054036295</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş</t>
+          <t>Dini Bilmeceler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054036349</t>
+          <t>9786054036288</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Çağdaş Konular</t>
+          <t>Din Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054036240</t>
+          <t>9786054036349</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Öğretiminde Yapılandırmacı Yaklaşım</t>
+          <t>Din Eğitiminde Çağdaş Konular</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756324394</t>
+          <t>9786054036240</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Kur’an Öğretimi ve Yaz Kur’an Kursları</t>
+          <t>Din Eğitimi ve Öğretiminde Yapılandırmacı Yaklaşım</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756324233</t>
+          <t>9789756324394</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Din Eğitimi Öğretmeni</t>
+          <t>Din Eğitimi Açısından Kur’an Öğretimi ve Yaz Kur’an Kursları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789756324219</t>
+          <t>9789756324233</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Pusulası</t>
+          <t>Cumhuriyet Döneminde Din Eğitimi Öğretmeni</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054036486</t>
+          <t>9789756324219</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
+          <t>Ahlak Pusulası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756324073</t>
+          <t>9786054036486</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Din Eğitimi</t>
+          <t>Tecvidli Kur'an-ı Kerim Elif-Ba'sı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054036455</t>
+          <t>9789756324073</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Pakistan Medreselerinde Bir Model Olarak İmam Hatip Okulları</t>
+          <t>Türkiye'de Din Eğitimi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054036585</t>
+          <t>9786054036455</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Toplumu ve Din</t>
+          <t>Pakistan Medreselerinde Bir Model Olarak İmam Hatip Okulları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054036592</t>
+          <t>9786054036585</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik ve Ahlaki Açıdan Çocuk Suçluluğu</t>
+          <t>Tüketim Toplumu ve Din</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054036493</t>
+          <t>9786054036592</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisine Giriş</t>
+          <t>Psikolojik ve Ahlaki Açıdan Çocuk Suçluluğu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054036394</t>
+          <t>9786054036493</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi ve Okul Etkinlikleri</t>
+          <t>Din Sosyolojisine Giriş</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054036417</t>
+          <t>9786054036394</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Ders İçi Etkinlikler</t>
+          <t>Değerler Eğitimi ve Okul Etkinlikleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
+          <t>9786054036417</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Din Öğretiminde Ders İçi Etkinlikler</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
           <t>9786054036424</t>
         </is>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>İslam Felsefesi Tarihine Giriş</t>
         </is>
       </c>
-      <c r="C162" s="1">
+      <c r="C163" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>