--- v4 (2026-07-03)
+++ v5 (2026-09-12)
@@ -1879,51 +1879,51 @@
         <is>
           <t>9786054036561</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Eğitsel Oyunlar</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786054036622</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Din Öğretimi Materyalleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>550</v>
+        <v>670</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786054036608</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>İnönü Dönemi Dini Hayat</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786054036509</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>