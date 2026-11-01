--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -94,496 +94,496 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786056645266</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İrşad Meclisleri - 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1600</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057124234</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ariflerin Menkıbeleri (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>2500</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>3990000006957</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Tarikat-i Muhammediyye (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2880000003045</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gönül Pınarından Dökülenler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056645235</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Gizli İlimler Hazinesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000011297</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Fıkhi Mes’eleler ve Fetvalar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2880000101123</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Evliyalar ve Tarikatlarda Usul, Edeb ve Adab</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>2880000052210</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>En Güzel Dini Hikayeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056489518</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>El-İbriz (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>1300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056645228</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dualar ve Tılsımlar (2. Hamur)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>3990000012637</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dön Allah’a ve Resule Özün Özü</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>3990000012786</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Büyük Dua Demetleri - Şifa Hazineleri (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>3990000012787</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Büyük Dua Demetleri Şifa Hazineleri  (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>2880000064947</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Yönleriyle Cinler Alemi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>3990000011207</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Şeyh Akşemseddin Hazretleri (K.S.)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056645204</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sırlar Hazinesi (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056489594</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sırlar Hazinesi (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>3990000017521</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Seçme Dini Hikayeler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>2880000003090</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Müslüman Kardeşlerimle Hak ve Hakikat Sohbetlerim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2880000053989</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Küfür Sözler</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>17.28</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056489570</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kenz-ül Havas 2 Cilt (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1600</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2880000099864</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Şifa İncileri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>3990000016949</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Mübarek Geceler ve Üç Ayların Fazileti (Şamua)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786056489549</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kenz-ül Havas 2 Cilt (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786056645211</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Dualar ve Tılsımlar (Şamua)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786056645259</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>1500 Hadis-i Şerif (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>725</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>3990000002462</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Bayezid-i Bestami Hazretleri (2. Hamur)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>3990000002389</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Mübarek Geceler ve Üç Ayların Fazileti (2. Hamur)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>3990000016751</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Ölüm, Kıyamet ve Ahiret</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056645242</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Tarikat-i Muhammediyye (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>3990000018277</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Mevlid (Şamua)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>