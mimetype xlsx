--- v1 (2025-12-16)
+++ v2 (2026-04-06)
@@ -85,70 +85,340 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259732268</t>
+          <t>9786259732275</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un 40 Kutsalı - The 40 Sacred Sites of Istanbul (Ciltli)</t>
+          <t>Sultan II. Abdülhamid Dönemi Mekke ve Medine (Türkçe-Arapça-İngilizce) (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>4900</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
+          <t>9786259732268</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un 40 Kutsalı - The 40 Sacred Sites of Istanbul (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
           <t>9786259732237</t>
         </is>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İlahi Çizgiler Hat Sanatının Öncüleri (Ciltli)</t>
         </is>
       </c>
-      <c r="C3" s="1">
+      <c r="C4" s="1">
         <v>19000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786259982793</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Madene İşlenen Ayetler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786259982779</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mimar Sinan Yapıları - The Buildings of Mimar Sinan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786259982786</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Yoldaşımız At (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259732220</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Sultan II. Abdülhamid Dönemi Suriye - Syria During The Reign Of Sultan Abdulhamid II</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786259732206</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Beauties Of The Bosphorus - Boğaziçi’nin Güzellikleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786259732213</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Palestine During The Reign Of Sultan Abdulhamid II</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786259982762</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Sultan II. Abdülhamid Dönemi Filistin (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259982731</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259982755</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Kariye - Chora (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>19900</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259982748</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Lewis’in İstanbul İllüstrasyonları - Lyuisin İstanbul İllüstrasiyaları - Lewis's Illustrations of Constantinople (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>49000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786259982724</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Yirmi Günde Paris'ten İstanbul'a Turist Albüm (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259982700</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul ve Boğaz Kıyılarına Pitoresk Seyahat - A Picturesque Voyage to Constantinople and the Shores of the Bosphorus - Voyage Pittoresque de Constantinople et des Rives du Bosphore (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259982717</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Aya Sofia Constantinople (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>29900</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9789753141444</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Karabağ Sana Kavuştuk (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9789944264440</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Constantinople and its Environs (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9789944264488</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Boyunca Türk Yelkenli Gemileri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9789944264495</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Yolculuk Hac - Kartpostallarla Hac Yolu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>4900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>