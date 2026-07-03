--- v2 (2026-04-06)
+++ v3 (2026-07-03)
@@ -85,340 +85,355 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259732275</t>
+          <t>9786259224404</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid Dönemi Mekke ve Medine (Türkçe-Arapça-İngilizce) (Ciltli)</t>
+          <t>Şiirin Sultanları - The Sultans of Poetry (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>9900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259732268</t>
+          <t>9786259732275</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un 40 Kutsalı - The 40 Sacred Sites of Istanbul (Ciltli)</t>
+          <t>Sultan II. Abdülhamid Dönemi Mekke ve Medine (Türkçe-Arapça-İngilizce) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>4900</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259732237</t>
+          <t>9786259732268</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlahi Çizgiler Hat Sanatının Öncüleri (Ciltli)</t>
+          <t>İstanbul’un 40 Kutsalı - The 40 Sacred Sites of Istanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>19000</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259982793</t>
+          <t>9786259732237</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Madene İşlenen Ayetler (Ciltli)</t>
+          <t>İlahi Çizgiler Hat Sanatının Öncüleri (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>2900</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259982779</t>
+          <t>9786259982793</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Yapıları - The Buildings of Mimar Sinan (Ciltli)</t>
+          <t>Madene İşlenen Ayetler (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>9900</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259982786</t>
+          <t>9786259982779</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yoldaşımız At (Ciltli)</t>
+          <t>Mimar Sinan Yapıları - The Buildings of Mimar Sinan (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>9900</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259732220</t>
+          <t>9786259982786</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid Dönemi Suriye - Syria During The Reign Of Sultan Abdulhamid II</t>
+          <t>Yoldaşımız At (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>9900</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259732206</t>
+          <t>9786259732220</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Beauties Of The Bosphorus - Boğaziçi’nin Güzellikleri (Ciltli)</t>
+          <t>Sultan II. Abdülhamid Dönemi Suriye - Syria During The Reign Of Sultan Abdulhamid II</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>3900</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259732213</t>
+          <t>9786259732206</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Palestine During The Reign Of Sultan Abdulhamid II</t>
+          <t>Beauties Of The Bosphorus - Boğaziçi’nin Güzellikleri (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>9900</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259982762</t>
+          <t>9786259732213</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid Dönemi Filistin (Ciltli)</t>
+          <t>Palestine During The Reign Of Sultan Abdulhamid II</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>9900</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259982731</t>
+          <t>9786259982762</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
+          <t>Sultan II. Abdülhamid Dönemi Filistin (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>9900</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259982755</t>
+          <t>9786259982731</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kariye - Chora (Ciltli)</t>
+          <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>19900</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259982748</t>
+          <t>9786259982755</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Lewis’in İstanbul İllüstrasyonları - Lyuisin İstanbul İllüstrasiyaları - Lewis's Illustrations of Constantinople (Ciltli)</t>
+          <t>Kariye - Chora (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>49000</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259982724</t>
+          <t>9786259982748</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Günde Paris'ten İstanbul'a Turist Albüm (Ciltli)</t>
+          <t>Lewis’in İstanbul İllüstrasyonları - Lyuisin İstanbul İllüstrasiyaları - Lewis's Illustrations of Constantinople (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1900</v>
+        <v>49000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259982700</t>
+          <t>9786259982724</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Boğaz Kıyılarına Pitoresk Seyahat - A Picturesque Voyage to Constantinople and the Shores of the Bosphorus - Voyage Pittoresque de Constantinople et des Rives du Bosphore (Ciltli)</t>
+          <t>Yirmi Günde Paris'ten İstanbul'a Turist Albüm (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9900</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259982717</t>
+          <t>9786259982700</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aya Sofia Constantinople (Ciltli)</t>
+          <t>İstanbul ve Boğaz Kıyılarına Pitoresk Seyahat - A Picturesque Voyage to Constantinople and the Shores of the Bosphorus - Voyage Pittoresque de Constantinople et des Rives du Bosphore (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>29900</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753141444</t>
+          <t>9786259982717</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karabağ Sana Kavuştuk (Ciltli)</t>
+          <t>Aya Sofia Constantinople (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>5900</v>
+        <v>29900</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944264440</t>
+          <t>9789753141444</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Constantinople and its Environs (Ciltli)</t>
+          <t>Karabağ Sana Kavuştuk (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>4900</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944264488</t>
+          <t>9789944264440</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Türk Yelkenli Gemileri (Ciltli)</t>
+          <t>Constantinople and its Environs (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>4900</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
+          <t>9789944264488</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Boyunca Türk Yelkenli Gemileri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
           <t>9789944264495</t>
         </is>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kutsal Yolculuk Hac - Kartpostallarla Hac Yolu (Ciltli)</t>
         </is>
       </c>
-      <c r="C21" s="1">
+      <c r="C22" s="1">
         <v>4900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>