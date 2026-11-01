--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -85,670 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255524201</t>
+          <t>9786255524461</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Asılı Salıncakta..</t>
+          <t>Dua Hazinesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255524195</t>
+          <t>9786255524201</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güncel Aile İlmihali</t>
+          <t>Kalbe Asılı Salıncakta..</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258384468</t>
+          <t>9786255524195</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Tasavvuf</t>
+          <t>Güncel Aile İlmihali</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258384451</t>
+          <t>9786258384468</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Eksik Parçam</t>
+          <t>İslam’da Tasavvuf</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258384390</t>
+          <t>9786258384451</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yeditepeden Şiirler</t>
+          <t>Eksik Parçam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258384161</t>
+          <t>9786258384390</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bab-ı Ali’de 33 Yıl - 2</t>
+          <t>Yeditepeden Şiirler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258384154</t>
+          <t>9786258384161</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bab-ı Ali’de 33 Yıl - 3</t>
+          <t>Bab-ı Ali’de 33 Yıl - 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257271844</t>
+          <t>9786258384154</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İşaratü’l - İ’caz Dersleri</t>
+          <t>Bab-ı Ali’de 33 Yıl - 3</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257271820</t>
+          <t>9786257271844</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nur’un Arabi Mesnevi’si - Mesnevi Dersleri</t>
+          <t>İşaratü’l - İ’caz Dersleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257271868</t>
+          <t>9786257271820</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Ahlakı</t>
+          <t>Nur’un Arabi Mesnevi’si - Mesnevi Dersleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>2000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257271783</t>
+          <t>9786257271868</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hüdai</t>
+          <t>Ticaret Ahlakı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257271776</t>
+          <t>9786257271783</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kiziroğlu Remzi</t>
+          <t>Hüdai</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059898836</t>
+          <t>9786257271776</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Namaza Başlatan Kitap</t>
+          <t>Kiziroğlu Remzi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059898829</t>
+          <t>9786059898836</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tut Kopar Al</t>
+          <t>Namaza Başlatan Kitap</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059898843</t>
+          <t>9786059898829</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Kol Geziyor</t>
+          <t>Tut Kopar Al</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059898904</t>
+          <t>9786059898843</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında Aile İlmihali</t>
+          <t>Ayrılık Kol Geziyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057687043</t>
+          <t>9786059898904</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Sünnete Göre Adab-ı Muaşeret</t>
+          <t>Ayetler ve Hadisler Işığında Aile İlmihali</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257271424</t>
+          <t>9786057687043</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şarap Duası</t>
+          <t>Kur’an ve Sünnete Göre Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>195</v>
+        <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257271370</t>
+          <t>9786257271424</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Ahiret Mutluluğu</t>
+          <t>Şarap Duası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>70</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257271394</t>
+          <t>9786257271370</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bab-I Ali’de 33 Yıl - 1</t>
+          <t>Dünya ve Ahiret Mutluluğu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>195</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257271561</t>
+          <t>9786257271394</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Müstehcen Farkındalığı</t>
+          <t>Bab-I Ali’de 33 Yıl - 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>60</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057687876</t>
+          <t>9786257271561</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kainatın İncisi Hz. Muhammed</t>
+          <t>Psikoloji Müstehcen Farkındalığı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057687500</t>
+          <t>9786057687876</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hilal'in Hüznü</t>
+          <t>Kainatın İncisi Hz. Muhammed</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057687357</t>
+          <t>9786057687500</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayat İyilik Yapınca Güzel</t>
+          <t>Hilal'in Hüznü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057687623</t>
+          <t>9786057687357</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ey İnsanoğlu Hesabi misin? Hasbi misin?</t>
+          <t>Hayat İyilik Yapınca Güzel</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>55</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057687630</t>
+          <t>9786057687623</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Setrettin (Örttün) Setrettim (Örttüm)</t>
+          <t>Ey İnsanoğlu Hesabi misin? Hasbi misin?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057687616</t>
+          <t>9786057687630</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İntizam-ı Kelam Safiyye’tül Meram</t>
+          <t>Setrettin (Örttün) Setrettim (Örttüm)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057687302</t>
+          <t>9786057687616</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Sevgiler Sana</t>
+          <t>İntizam-ı Kelam Safiyye’tül Meram</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057687326</t>
+          <t>9786057687302</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Döneminde Sosyal Hayat</t>
+          <t>Sonsuz Sevgiler Sana</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057687340</t>
+          <t>9786057687326</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında Güncel Aile İlmihali</t>
+          <t>Peygamberimiz Döneminde Sosyal Hayat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057687319</t>
+          <t>9786057687340</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizden Hayata En Güzel Dokunuşlar</t>
+          <t>Ayetler ve Hadisler Işığında Güncel Aile İlmihali</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057687333</t>
+          <t>9786057687319</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Hayata</t>
+          <t>Peygamberimizden Hayata En Güzel Dokunuşlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059898966</t>
+          <t>9786057687333</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslamı Bize Yanlış Anlattılar 3</t>
+          <t>Hoşça Bak Hayata</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059898959</t>
+          <t>9786059898966</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslamı Bize Yanlış Anlattılar 2</t>
+          <t>İslamı Bize Yanlış Anlattılar 3</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059898942</t>
+          <t>9786059898959</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İslamı Bize Yanlış Anlattılar 1</t>
+          <t>İslamı Bize Yanlış Anlattılar 2</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057687265</t>
+          <t>9786059898942</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>1001 Nükte</t>
+          <t>İslamı Bize Yanlış Anlattılar 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057687128</t>
+          <t>9786057687265</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>1001 Hadis</t>
+          <t>1001 Nükte</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057687296</t>
+          <t>9786057687128</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cennet’e Götüren Hakikatler</t>
+          <t>1001 Hadis</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057687210</t>
+          <t>9786057687296</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne de Çabuk Unuttu</t>
+          <t>Cennet’e Götüren Hakikatler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057687074</t>
+          <t>9786057687210</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Düşman</t>
+          <t>İnsan Ne de Çabuk Unuttu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059898591</t>
+          <t>9786057687074</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>H. Beytullah Atam Divanı</t>
+          <t>İçimdeki Düşman</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>20</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
+          <t>9786059898591</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>H. Beytullah Atam Divanı</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9786257271851</t>
         </is>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kur'an Mu’cizesi - 25. Söz</t>
         </is>
       </c>
-      <c r="C43" s="1">
-        <v>550</v>
+      <c r="C44" s="1">
+        <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>