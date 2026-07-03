--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,2635 +85,2665 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257325776</t>
+          <t>9786257325790</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Zülkarneyn Hikâyesi 2 - Süleyman’ın Yüzüğü</t>
+          <t>Bu Telaş Niye?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257325769</t>
+          <t>9786257325783</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçem</t>
+          <t>Eşitliğin ve Rızanın 1500 Yıllık Yolculuğu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257325752</t>
+          <t>9786257325776</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Bir Zülkarneyn Hikâyesi 2 - Süleyman’ın Yüzüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>680</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257325738</t>
+          <t>9786257325769</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Evrenimiz</t>
+          <t>Gönül Bahçem</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>990</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257325745</t>
+          <t>9786257325752</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İlahi Düzen ve Yasalar</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>990</v>
+        <v>680</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257325714</t>
+          <t>9786257325738</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal-Bilimsel ve Ruhbilimsel Kavramlar</t>
+          <t>Dünya ve Evrenimiz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>770</v>
+        <v>990</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257325691</t>
+          <t>9786257325745</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Senin Adın Aşk</t>
+          <t>İlahi Düzen ve Yasalar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>990</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257325684</t>
+          <t>9786257325714</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Ruhsal-Bilimsel ve Ruhbilimsel Kavramlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>770</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257325707</t>
+          <t>9786257325691</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Esma’ül Hüsna Yüce Yasalar</t>
+          <t>Senin Adın Aşk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>990</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257325677</t>
+          <t>9786257325684</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ezgileriyle Anadolu'da Ozanlık Geleneği</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257325653</t>
+          <t>9786257325707</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kabe-i Aşk</t>
+          <t>Esma’ül Hüsna Yüce Yasalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>520</v>
+        <v>990</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257325660</t>
+          <t>9786257325677</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sefil Himmet Anadolu’nun Kayıp Aşığı</t>
+          <t>Ezgileriyle Anadolu'da Ozanlık Geleneği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257325639</t>
+          <t>9786257325653</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Harese</t>
+          <t>Kabe-i Aşk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257325592</t>
+          <t>9786257325660</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İşimiz Gücümüz Aydınlanmak</t>
+          <t>Sefil Himmet Anadolu’nun Kayıp Aşığı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>520</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257325615</t>
+          <t>9786257325639</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Askıda Mektup(lar)</t>
+          <t>Harese</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257325622</t>
+          <t>9786257325592</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Shera III</t>
+          <t>İşimiz Gücümüz Aydınlanmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257325608</t>
+          <t>9786257325615</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan Zamanı</t>
+          <t>Askıda Mektup(lar)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257325585</t>
+          <t>9786257325622</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karaca Oğlan</t>
+          <t>Shera III</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257325578</t>
+          <t>9786257325608</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Mevlevi Dedesinin Hikayesi</t>
+          <t>İnsan Zamanı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257325523</t>
+          <t>9786257325585</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Gelin-2</t>
+          <t>Karaca Oğlan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>580</v>
+        <v>800</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257325516</t>
+          <t>9786257325578</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>25’in Aklı</t>
+          <t>Bir Mevlevi Dedesinin Hikayesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257325547</t>
+          <t>9786257325523</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şiir Uyumaktır</t>
+          <t>Zoraki Gelin-2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257325417</t>
+          <t>9786257325516</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Vicdanı</t>
+          <t>25’in Aklı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257325554</t>
+          <t>9786257325547</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Erkek Gibi Kadın</t>
+          <t>Şiir Uyumaktır</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257325530</t>
+          <t>9786257325417</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rıza Makamı Hasan Rıza</t>
+          <t>Devrimin Vicdanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257325561</t>
+          <t>9786257325554</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Bey</t>
+          <t>Erkek Gibi Kadın</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257325462</t>
+          <t>9786257325530</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rumeli'de Çereğlar Hala Yanıyor</t>
+          <t>Rıza Makamı Hasan Rıza</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257325509</t>
+          <t>9786257325561</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kendine Uyanış Yolculuğu</t>
+          <t>Ahmet Bey</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257325493</t>
+          <t>9786257325462</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Gelin</t>
+          <t>Rumeli'de Çereğlar Hala Yanıyor</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257325479</t>
+          <t>9786257325509</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yesevi’ye İkrar Verenler</t>
+          <t>Kendine Uyanış Yolculuğu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257325424</t>
+          <t>9786257325493</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Resimli Göçmen Tarihi</t>
+          <t>Zoraki Gelin</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257325448</t>
+          <t>9786257325479</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ariflerle Sohbet Eşliğinde</t>
+          <t>Yesevi’ye İkrar Verenler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257325455</t>
+          <t>9786257325424</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Turna</t>
+          <t>Tanrı Resimli Göçmen Tarihi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257325431</t>
+          <t>9786257325448</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kadını Vur Şark’ı Düşür</t>
+          <t>Ariflerle Sohbet Eşliğinde</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257325400</t>
+          <t>9786257325455</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Yolculuk</t>
+          <t>Turna</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257325370</t>
+          <t>9786257325431</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde İnce Dallar Kırılır</t>
+          <t>Kadını Vur Şark’ı Düşür</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257325394</t>
+          <t>9786257325400</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Babek - 2</t>
+          <t>Kalbe Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257325387</t>
+          <t>9786257325370</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Babek - 1</t>
+          <t>Yüreğimde İnce Dallar Kırılır</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257325356</t>
+          <t>9786257325394</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Shera II</t>
+          <t>Babek - 2</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257325363</t>
+          <t>9786257325387</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Hazinenin İzinde</t>
+          <t>Babek - 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257325349</t>
+          <t>9786257325356</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Paralı Kapının Gelini</t>
+          <t>Shera II</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>470</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257325325</t>
+          <t>9786257325363</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İki Telli Bağlama Metodu</t>
+          <t>Kayıp Hazinenin İzinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257325318</t>
+          <t>9786257325349</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da Alevilik-Bektaşilik Araştırmaları - Bulgaristan</t>
+          <t>Paralı Kapının Gelini</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>950</v>
+        <v>470</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257325301</t>
+          <t>9786257325325</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’da Çağlara Damga Vuran Erenler Dergahı</t>
+          <t>İki Telli Bağlama Metodu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257325288</t>
+          <t>9786257325318</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>7 Gece 7 Masal</t>
+          <t>Balkanlar’da Alevilik-Bektaşilik Araştırmaları - Bulgaristan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257325295</t>
+          <t>9786257325301</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Akrebin Hükmü Yükselmekte</t>
+          <t>Yunanistan’da Çağlara Damga Vuran Erenler Dergahı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>520</v>
+        <v>950</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257325264</t>
+          <t>9786257325288</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Havas</t>
+          <t>7 Gece 7 Masal</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>770</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257325240</t>
+          <t>9786257325295</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İşaretli Çocuklar "Atlanta"</t>
+          <t>Akrebin Hükmü Yükselmekte</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257325271</t>
+          <t>9786257325264</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Erkan-ı Abdal Musa Sultan</t>
+          <t>Esrar-ı Havas</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>770</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257325233</t>
+          <t>9786257325240</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Sırları - Mevlana Felsefesi'ni Kavramak</t>
+          <t>İşaretli Çocuklar "Atlanta"</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257325226</t>
+          <t>9786257325271</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Huruf-i Mukattaa Batıni Kapılar</t>
+          <t>Erkan-ı Abdal Musa Sultan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257325257</t>
+          <t>9786257325233</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Yaşanan Aşk Yol Aşkına</t>
+          <t>Tevhid Sırları - Mevlana Felsefesi'ni Kavramak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257325219</t>
+          <t>9786257325226</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ve Böyle Buyurdu İnsanoğlu</t>
+          <t>Huruf-i Mukattaa Batıni Kapılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257325196</t>
+          <t>9786257325257</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mürşid-i Kamilullah Hasani Sani'den Hakk ve Hakikat Yolu</t>
+          <t>Aşkla Yaşanan Aşk Yol Aşkına</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257325189</t>
+          <t>9786257325219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>"Alevilik" Talip Üzerine Kurulan Yol Hakk'ın Emri Rızası</t>
+          <t>Ve Böyle Buyurdu İnsanoğlu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>520</v>
+        <v>440</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257325202</t>
+          <t>9786257325196</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı ve Anılarıyla Başköylü Seyyid Hacı Hasan Efendi</t>
+          <t>Mürşid-i Kamilullah Hasani Sani'den Hakk ve Hakikat Yolu</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257325080</t>
+          <t>9786257325189</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen'im</t>
+          <t>"Alevilik" Talip Üzerine Kurulan Yol Hakk'ın Emri Rızası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257325165</t>
+          <t>9786257325202</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İçkin Felsefe ve Alevilik</t>
+          <t>Yaşamı ve Anılarıyla Başköylü Seyyid Hacı Hasan Efendi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>490</v>
+        <v>520</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257325172</t>
+          <t>9786257325080</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Sanat</t>
+          <t>Ben Sen'im</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257325158</t>
+          <t>9786257325165</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sen O’nun Hayalisin - 2</t>
+          <t>İçkin Felsefe ve Alevilik</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257325134</t>
+          <t>9786257325172</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğim Vuslat</t>
+          <t>Siyah ve Sanat</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257325141</t>
+          <t>9786257325158</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cahilin Bilinci</t>
+          <t>Sen O’nun Hayalisin - 2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>580</v>
+        <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257325103</t>
+          <t>9786257325134</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Üçlük</t>
+          <t>Yaşam Çiçeğim Vuslat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257325066</t>
+          <t>9786257325141</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Shera</t>
+          <t>Cahilin Bilinci</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257325059</t>
+          <t>9786257325103</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Vadiye Akıyordu Rüzgar</t>
+          <t>Üçlük</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257325110</t>
+          <t>9786257325066</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dinde Devrim Devrimde Din</t>
+          <t>Shera</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257325097</t>
+          <t>9786257325059</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hakk’a Çağrı Duanın Hikmeti</t>
+          <t>Vadiye Akıyordu Rüzgar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>520</v>
+        <v>440</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752488489</t>
+          <t>9786257325110</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Erdem Baba</t>
+          <t>Dinde Devrim Devrimde Din</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944387029</t>
+          <t>9786257325097</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Uyur İdik Uyardılar</t>
+          <t>Hakk’a Çağrı Duanın Hikmeti</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944387248</t>
+          <t>9789752488489</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Uyur İdik Uyardı - Irene Melikoff</t>
+          <t>Erdem Baba</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944387255</t>
+          <t>9789944387029</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ummü’l-Kitab</t>
+          <t>Uyur İdik Uyardılar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944387071</t>
+          <t>9789944387248</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ahmed Hüsameddin Eserleri ve Nakşibendi Öğretinin Kökleri</t>
+          <t>Uyur İdik Uyardı - Irene Melikoff</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944387118</t>
+          <t>9789944387255</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Prof. Irene Melikoff’un Ardından</t>
+          <t>Ummü’l-Kitab</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944387361</t>
+          <t>9789944387071</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Seyyid Ahmed Hüsameddin Eserleri ve Nakşibendi Öğretinin Kökleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944387187</t>
+          <t>9789944387118</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Prof. Irene Melikoff’un Ardından</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944378093</t>
+          <t>9789944387361</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Niyazi-i Mısri</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>470</v>
+        <v>520</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944387149</t>
+          <t>9789944387187</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944387002</t>
+          <t>9789944378093</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Meluli Divanı ve Aleviliğin Tasavvufun Bektaşiliğin Tarihçesi</t>
+          <t>Niyazi-i Mısri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>750</v>
+        <v>470</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944387156</t>
+          <t>9789944387149</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944307123</t>
+          <t>9789944387002</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kitap Yol Rehberi</t>
+          <t>Meluli Divanı ve Aleviliğin Tasavvufun Bektaşiliğin Tarihçesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944387309</t>
+          <t>9789944387156</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Aydınlanma</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>480</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944387194</t>
+          <t>9789944307123</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Kitap Yol Rehberi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944387064</t>
+          <t>9789944387309</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kırklar’ın Cemi’nde</t>
+          <t>Kızılbaş Aydınlanma</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944387170</t>
+          <t>9789944387194</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944387378</t>
+          <t>9789944387064</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karikatürlerle Sivas Katliamı</t>
+          <t>Kırklar’ın Cemi’nde</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944387019</t>
+          <t>9789944387170</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hikmet Tarihte Hakikat ve Kur’an’da Hikmet İncil’de Hakikat</t>
+          <t>Keloğlan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>490</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944387354</t>
+          <t>9789944387378</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Ali</t>
+          <t>Karikatürlerle Sivas Katliamı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>580</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944387057</t>
+          <t>9789944387019</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hayyam Rubaileri Külliyatı</t>
+          <t>Kur’an’da Hikmet Tarihte Hakikat ve Kur’an’da Hikmet İncil’de Hakikat</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>850</v>
+        <v>490</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944387279</t>
+          <t>9789944387354</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Haydari Divanı</t>
+          <t>Hazreti Ali</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>650</v>
+        <v>580</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944387316</t>
+          <t>9789944387057</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli - Makalat</t>
+          <t>Hayyam Rubaileri Külliyatı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>540</v>
+        <v>850</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944387330</t>
+          <t>9789944387279</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli - Fevaid</t>
+          <t>Haydari Divanı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944387385</t>
+          <t>9789944387316</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kul Nesimi</t>
+          <t>Hacı Bektaş Veli - Makalat</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944387323</t>
+          <t>9789944387330</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gıdıklama Melahat</t>
+          <t>Hacı Bektaş Veli - Fevaid</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944387392</t>
+          <t>9789944387385</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Garip Bülbül - Neşet Ertaş (2 Kitap Takım) (Ciltli)</t>
+          <t>Kul Nesimi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944378109</t>
+          <t>9789944387323</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Destan’dan Masal’a</t>
+          <t>Gıdıklama Melahat</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>520</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944387200</t>
+          <t>9789944387392</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut</t>
+          <t>Garip Bülbül - Neşet Ertaş (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944387224</t>
+          <t>9789944378109</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Cevahir Dağı</t>
+          <t>Destan’dan Masal’a</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944387217</t>
+          <t>9789944387200</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları</t>
+          <t>Dede Korkut</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944387163</t>
+          <t>9789944387224</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Cevahir Dağı</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944387088</t>
+          <t>9789944387217</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Ene’l-Hak Şiiri Yunus Emre Aşık Yunus ve Yunuslar</t>
+          <t>Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>520</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944387040</t>
+          <t>9789944387163</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bektaşiliğin İçyüzü Dibi</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>850</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944387037</t>
+          <t>9789944387088</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bedenistan Eylül’ün Çığlığı</t>
+          <t>Bir Ene’l-Hak Şiiri Yunus Emre Aşık Yunus ve Yunuslar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>490</v>
+        <v>520</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944387286</t>
+          <t>9789944387040</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Günümüze Dersim Tarihi</t>
+          <t>Bektaşiliğin İçyüzü Dibi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>25</v>
+        <v>850</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944387231</t>
+          <t>9789944387037</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ayçiçek’ten Çocuklara Şiirler</t>
+          <t>Bedenistan Eylül’ün Çığlığı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>490</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944387262</t>
+          <t>9789944387286</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşk Burukluktur</t>
+          <t>Başlangıcından Günümüze Dersim Tarihi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944387033</t>
+          <t>9789944387231</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ali Haki Edna Divanı Hayatı, Yaşam Felsefesi, Şiirleri</t>
+          <t>Ayçiçek’ten Çocuklara Şiirler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944387293</t>
+          <t>9789944387262</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Alevilik</t>
+          <t>Aşk Burukluktur</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>580</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944387477</t>
+          <t>9789944387033</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaşlıkta Üç Firar Üç Terk</t>
+          <t>Ali Haki Edna Divanı Hayatı, Yaşam Felsefesi, Şiirleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>380</v>
+        <v>650</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944387484</t>
+          <t>9789944387293</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Ütopya</t>
+          <t>Alevilik</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944387408</t>
+          <t>9789944387477</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Katharlar</t>
+          <t>Kızılbaşlıkta Üç Firar Üç Terk</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>560</v>
+        <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944387439</t>
+          <t>9789944387484</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Çorbalar - Zeytinyağlılar - Omletler (Ciltli)</t>
+          <t>Kızılbaş Ütopya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>70</v>
+        <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944387415</t>
+          <t>9789944387408</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Kırmızı Et Yemekleri (Ciltli)</t>
+          <t>Katharlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>70</v>
+        <v>560</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944387422</t>
+          <t>9789944387439</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Soslar - Beyaz Et Yemekleri (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Çorbalar - Zeytinyağlılar - Omletler (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944387453</t>
+          <t>9789944387415</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Balıklar - Salatalar (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Kırmızı Et Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944387460</t>
+          <t>9789944387422</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Tatlılar - Krepler - Sufleler (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Soslar - Beyaz Et Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944387446</t>
+          <t>9789944387453</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Makarna - Börek - Kurabiye (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Balıklar - Salatalar (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944387491</t>
+          <t>9789944387460</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yakup Peygamber'in Uzağında</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Tatlılar - Krepler - Sufleler (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944387736</t>
+          <t>9789944387446</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yanık Kokar</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Makarna - Börek - Kurabiye (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944387743</t>
+          <t>9789944387491</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğü Özgürleştirmek</t>
+          <t>Yakup Peygamber'in Uzağında</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>520</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944387682</t>
+          <t>9789944387736</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Enel Hak - Kanda Dans</t>
+          <t>Aşk Yanık Kokar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944387583</t>
+          <t>9789944387743</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Etimolojik Kızılbaşlık Sözlüğü</t>
+          <t>Özgürlüğü Özgürleştirmek</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944387699</t>
+          <t>9789944387682</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Aleviliği Anlamak</t>
+          <t>Enel Hak - Kanda Dans</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944387705</t>
+          <t>9789944387583</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mezheb-ü Dindir Bana</t>
+          <t>Etimolojik Kızılbaşlık Sözlüğü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944387620</t>
+          <t>9789944387699</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ka'yıp</t>
+          <t>99 Soruda Aleviliği Anlamak</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944387613</t>
+          <t>9789944387705</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kudüs</t>
+          <t>Aşk Mezheb-ü Dindir Bana</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944387651</t>
+          <t>9789944387620</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Uthra - Kurtarılmış Kurtarıcı</t>
+          <t>Ka'yıp</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944387644</t>
+          <t>9789944387613</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Fiziği ve Felsefesi</t>
+          <t>Yeni Kudüs</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944387538</t>
+          <t>9789944387651</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Alevilik</t>
+          <t>Uthra - Kurtarılmış Kurtarıcı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>490</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944387675</t>
+          <t>9789944387644</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>7 İklim Car Köşe</t>
+          <t>Kuantum Fiziği ve Felsefesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944387637</t>
+          <t>9789944387538</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün İlk Aşkı - Manastırlı Eleni</t>
+          <t>Bütün Yönleriyle Alevilik</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>490</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944387545</t>
+          <t>9789944387675</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Yolu</t>
+          <t>7 İklim Car Köşe</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944387552</t>
+          <t>9789944387637</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Atatürk'ün İlk Aşkı - Manastırlı Eleni</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>490</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944387606</t>
+          <t>9789944387545</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Visaiti Thri</t>
+          <t>Çıkış Yolu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944387521</t>
+          <t>9789944387552</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Fars’ın Don Juan’ı</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944387590</t>
+          <t>9789944387606</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tor</t>
+          <t>Visaiti Thri</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944387514</t>
+          <t>9789944387521</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi’nin Biri</t>
+          <t>Fars’ın Don Juan’ı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944387507</t>
+          <t>9789944387590</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ferhat İle Şirin</t>
+          <t>Tor</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944387897</t>
+          <t>9789944387514</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Güneş Hepimizin Olacak</t>
+          <t>Bektaşi’nin Biri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944387880</t>
+          <t>9789944387507</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mental Mimar</t>
+          <t>Ferhat İle Şirin</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257325035</t>
+          <t>9789944387897</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kalan Nakılı Çiçeği</t>
+          <t>Güneş Hepimizin Olacak</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>460</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000096349</t>
+          <t>9789944387880</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Garip Bülbül - Neşet Ertaş 1.Cilt (Ciltli)</t>
+          <t>Mental Mimar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>45</v>
+        <v>800</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257325042</t>
+          <t>9786257325035</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kudret-i Nefes</t>
+          <t>Kalan Nakılı Çiçeği</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>900</v>
+        <v>460</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944387934</t>
+          <t>3990000096349</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Garip Bülbül - Neşet Ertaş 1.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789944387941</t>
+          <t>9786257325042</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Açsın Aspidistralar</t>
+          <t>Kudret-i Nefes</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>170</v>
+        <v>900</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789944387910</t>
+          <t>9789944387934</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Papazın Kızı</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944387929</t>
+          <t>9789944387941</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Neden Yazıyorum?</t>
+          <t>Açsın Aspidistralar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944387958</t>
+          <t>9789944387910</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Papazın Kızı</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257325073</t>
+          <t>9789944387929</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Binler Kapısı</t>
+          <t>Neden Yazıyorum?</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944387972</t>
+          <t>9789944387958</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa Ozan Şahturna</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>520</v>
+        <v>170</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944387903</t>
+          <t>9786257325073</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kafa Tutan Günler</t>
+          <t>Binler Kapısı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944387989</t>
+          <t>9789944387972</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hallac-I Mansur-Ene’l Hakk Gizli Öğretisi</t>
+          <t>Karanlıktan Aydınlığa Ozan Şahturna</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944387576</t>
+          <t>9789944387903</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürüyüş Eyledik Baba Erenler İle...</t>
+          <t>Kafa Tutan Günler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>390</v>
+        <v>850</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257325011</t>
+          <t>9789944387989</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ledün İlmi - Hayy</t>
+          <t>Hallac-I Mansur-Ene’l Hakk Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944387835</t>
+          <t>9789944387576</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>1938'de Pülümür</t>
+          <t>Bir Yürüyüş Eyledik Baba Erenler İle...</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789944387781</t>
+          <t>9786257325011</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Kendime</t>
+          <t>Ledün İlmi - Hayy</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944387798</t>
+          <t>9789944387835</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Oyunu</t>
+          <t>1938'de Pülümür</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944387804</t>
+          <t>9789944387781</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Yazılamayan Hazin Hikayesi</t>
+          <t>Kendimden Kendime</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>850</v>
+        <v>380</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944387774</t>
+          <t>9789944387798</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sen O'nun Hayalisin - 1</t>
+          <t>Farkındalık Oyunu</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944387873</t>
+          <t>9789944387804</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mitra'nın Kapısı</t>
+          <t>Dersim'in Yazılamayan Hazin Hikayesi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789944387965</t>
+          <t>9789944387774</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı ve Şenlik Ateşi</t>
+          <t>Sen O'nun Hayalisin - 1</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257325028</t>
+          <t>9789944387873</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Işık Eri-Hünkar Hacı Bektaş</t>
+          <t>Mitra'nın Kapısı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>540</v>
+        <v>380</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944387859</t>
+          <t>9789944387965</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sezgi - Üçüncü Tür Bilgi</t>
+          <t>Ay Işığı ve Şenlik Ateşi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>520</v>
+        <v>120</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789944387866</t>
+          <t>9786257325028</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Organsız İnsan</t>
+          <t>Işık Eri-Hünkar Hacı Bektaş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944387828</t>
+          <t>9789944387859</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Panorama Modeli</t>
+          <t>Sezgi - Üçüncü Tür Bilgi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>850</v>
+        <v>520</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944387811</t>
+          <t>9789944387866</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Çoğul Hiyerarşi</t>
+          <t>Organsız İnsan</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789944387767</t>
+          <t>9789944387828</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kedi Bakışı</t>
+          <t>Sosyal Panorama Modeli</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789752488750</t>
+          <t>9789944387811</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Devriye Tasarımı ve Zamanda Yolculuk</t>
+          <t>Alevilik ve Çoğul Hiyerarşi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>490</v>
+        <v>540</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257325004</t>
+          <t>9789944387767</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Niyaz</t>
+          <t>Kedi Bakışı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944387996</t>
+          <t>9789752488750</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Arif İçin Din Yoktur - İbn-i Arabi</t>
+          <t>Alevilikte Devriye Tasarımı ve Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789944387842</t>
+          <t>9786257325004</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Saklı Sayfaları</t>
+          <t>Aşk-ı Niyaz</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789944387729</t>
+          <t>9789944387996</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Aşık Mücrimi - Harmanını Yel Aldı</t>
+          <t>Arif İçin Din Yoktur - İbn-i Arabi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789944387712</t>
+          <t>9789944387842</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Cinayeti Çabuk Unuttu</t>
+          <t>Tarihin Saklı Sayfaları</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
+          <t>9789944387729</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Mücrimi - Harmanını Yel Aldı</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789944387712</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Kuşlar Cinayeti Çabuk Unuttu</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
           <t>9786257325721</t>
         </is>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Kozmik Varlık İnsan</t>
         </is>
       </c>
-      <c r="C174" s="1">
+      <c r="C176" s="1">
         <v>1090</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>