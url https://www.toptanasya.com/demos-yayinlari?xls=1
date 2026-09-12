--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,2665 +85,2695 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257325790</t>
+          <t>9786257325806</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bu Telaş Niye?</t>
+          <t>Sihirli Uçurtma</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>560</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257325783</t>
+          <t>9786257325820</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eşitliğin ve Rızanın 1500 Yıllık Yolculuğu</t>
+          <t>Hadid Hanesi’nin Yükselişi ve Düşüşü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257325776</t>
+          <t>9786257325790</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Zülkarneyn Hikâyesi 2 - Süleyman’ın Yüzüğü</t>
+          <t>Bu Telaş Niye?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257325769</t>
+          <t>9786257325783</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçem</t>
+          <t>Eşitliğin ve Rızanın 1500 Yıllık Yolculuğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257325752</t>
+          <t>9786257325776</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Bir Zülkarneyn Hikâyesi 2 - Süleyman’ın Yüzüğü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>680</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257325738</t>
+          <t>9786257325769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Evrenimiz</t>
+          <t>Gönül Bahçem</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>990</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257325745</t>
+          <t>9786257325752</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlahi Düzen ve Yasalar</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>990</v>
+        <v>680</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257325714</t>
+          <t>9786257325738</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal-Bilimsel ve Ruhbilimsel Kavramlar</t>
+          <t>Dünya ve Evrenimiz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>770</v>
+        <v>990</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257325691</t>
+          <t>9786257325745</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Senin Adın Aşk</t>
+          <t>İlahi Düzen ve Yasalar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>990</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257325684</t>
+          <t>9786257325714</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Ruhsal-Bilimsel ve Ruhbilimsel Kavramlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>700</v>
+        <v>770</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257325707</t>
+          <t>9786257325691</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Esma’ül Hüsna Yüce Yasalar</t>
+          <t>Senin Adın Aşk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>990</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257325677</t>
+          <t>9786257325684</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ezgileriyle Anadolu'da Ozanlık Geleneği</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257325653</t>
+          <t>9786257325707</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kabe-i Aşk</t>
+          <t>Esma’ül Hüsna Yüce Yasalar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>990</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257325660</t>
+          <t>9786257325677</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sefil Himmet Anadolu’nun Kayıp Aşığı</t>
+          <t>Ezgileriyle Anadolu'da Ozanlık Geleneği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>800</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257325639</t>
+          <t>9786257325653</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Harese</t>
+          <t>Kabe-i Aşk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257325592</t>
+          <t>9786257325660</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İşimiz Gücümüz Aydınlanmak</t>
+          <t>Sefil Himmet Anadolu’nun Kayıp Aşığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257325615</t>
+          <t>9786257325639</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Askıda Mektup(lar)</t>
+          <t>Harese</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257325622</t>
+          <t>9786257325592</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Shera III</t>
+          <t>İşimiz Gücümüz Aydınlanmak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257325608</t>
+          <t>9786257325615</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsan Zamanı</t>
+          <t>Askıda Mektup(lar)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257325585</t>
+          <t>9786257325622</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karaca Oğlan</t>
+          <t>Shera III</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257325578</t>
+          <t>9786257325608</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Mevlevi Dedesinin Hikayesi</t>
+          <t>İnsan Zamanı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257325523</t>
+          <t>9786257325585</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Gelin-2</t>
+          <t>Karaca Oğlan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>580</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257325516</t>
+          <t>9786257325578</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>25’in Aklı</t>
+          <t>Bir Mevlevi Dedesinin Hikayesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257325547</t>
+          <t>9786257325523</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şiir Uyumaktır</t>
+          <t>Zoraki Gelin-2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257325417</t>
+          <t>9786257325516</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Vicdanı</t>
+          <t>25’in Aklı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257325554</t>
+          <t>9786257325547</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Erkek Gibi Kadın</t>
+          <t>Şiir Uyumaktır</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257325530</t>
+          <t>9786257325417</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rıza Makamı Hasan Rıza</t>
+          <t>Devrimin Vicdanı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257325561</t>
+          <t>9786257325554</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Bey</t>
+          <t>Erkek Gibi Kadın</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257325462</t>
+          <t>9786257325530</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rumeli'de Çereğlar Hala Yanıyor</t>
+          <t>Rıza Makamı Hasan Rıza</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257325509</t>
+          <t>9786257325561</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kendine Uyanış Yolculuğu</t>
+          <t>Ahmet Bey</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257325493</t>
+          <t>9786257325462</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Gelin</t>
+          <t>Rumeli'de Çereğlar Hala Yanıyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257325479</t>
+          <t>9786257325509</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yesevi’ye İkrar Verenler</t>
+          <t>Kendine Uyanış Yolculuğu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257325424</t>
+          <t>9786257325493</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Resimli Göçmen Tarihi</t>
+          <t>Zoraki Gelin</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257325448</t>
+          <t>9786257325479</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ariflerle Sohbet Eşliğinde</t>
+          <t>Yesevi’ye İkrar Verenler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257325455</t>
+          <t>9786257325424</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Turna</t>
+          <t>Tanrı Resimli Göçmen Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257325431</t>
+          <t>9786257325448</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kadını Vur Şark’ı Düşür</t>
+          <t>Ariflerle Sohbet Eşliğinde</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257325400</t>
+          <t>9786257325455</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Yolculuk</t>
+          <t>Turna</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257325370</t>
+          <t>9786257325431</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde İnce Dallar Kırılır</t>
+          <t>Kadını Vur Şark’ı Düşür</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257325394</t>
+          <t>9786257325400</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Babek - 2</t>
+          <t>Kalbe Yolculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257325387</t>
+          <t>9786257325370</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Babek - 1</t>
+          <t>Yüreğimde İnce Dallar Kırılır</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257325356</t>
+          <t>9786257325394</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Shera II</t>
+          <t>Babek - 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257325363</t>
+          <t>9786257325387</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Hazinenin İzinde</t>
+          <t>Babek - 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257325349</t>
+          <t>9786257325356</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Paralı Kapının Gelini</t>
+          <t>Shera II</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>470</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257325325</t>
+          <t>9786257325363</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İki Telli Bağlama Metodu</t>
+          <t>Kayıp Hazinenin İzinde</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257325318</t>
+          <t>9786257325349</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar’da Alevilik-Bektaşilik Araştırmaları - Bulgaristan</t>
+          <t>Paralı Kapının Gelini</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>950</v>
+        <v>470</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257325301</t>
+          <t>9786257325325</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’da Çağlara Damga Vuran Erenler Dergahı</t>
+          <t>İki Telli Bağlama Metodu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257325288</t>
+          <t>9786257325318</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>7 Gece 7 Masal</t>
+          <t>Balkanlar’da Alevilik-Bektaşilik Araştırmaları - Bulgaristan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257325295</t>
+          <t>9786257325301</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Akrebin Hükmü Yükselmekte</t>
+          <t>Yunanistan’da Çağlara Damga Vuran Erenler Dergahı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>520</v>
+        <v>950</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257325264</t>
+          <t>9786257325288</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Havas</t>
+          <t>7 Gece 7 Masal</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>770</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257325240</t>
+          <t>9786257325295</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İşaretli Çocuklar "Atlanta"</t>
+          <t>Akrebin Hükmü Yükselmekte</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257325271</t>
+          <t>9786257325264</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Erkan-ı Abdal Musa Sultan</t>
+          <t>Esrar-ı Havas</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>770</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257325233</t>
+          <t>9786257325240</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Sırları - Mevlana Felsefesi'ni Kavramak</t>
+          <t>İşaretli Çocuklar "Atlanta"</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257325226</t>
+          <t>9786257325271</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Huruf-i Mukattaa Batıni Kapılar</t>
+          <t>Erkan-ı Abdal Musa Sultan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257325257</t>
+          <t>9786257325233</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Yaşanan Aşk Yol Aşkına</t>
+          <t>Tevhid Sırları - Mevlana Felsefesi'ni Kavramak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257325219</t>
+          <t>9786257325226</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ve Böyle Buyurdu İnsanoğlu</t>
+          <t>Huruf-i Mukattaa Batıni Kapılar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257325196</t>
+          <t>9786257325257</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mürşid-i Kamilullah Hasani Sani'den Hakk ve Hakikat Yolu</t>
+          <t>Aşkla Yaşanan Aşk Yol Aşkına</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257325189</t>
+          <t>9786257325219</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>"Alevilik" Talip Üzerine Kurulan Yol Hakk'ın Emri Rızası</t>
+          <t>Ve Böyle Buyurdu İnsanoğlu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>520</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257325202</t>
+          <t>9786257325196</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı ve Anılarıyla Başköylü Seyyid Hacı Hasan Efendi</t>
+          <t>Mürşid-i Kamilullah Hasani Sani'den Hakk ve Hakikat Yolu</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257325080</t>
+          <t>9786257325189</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen'im</t>
+          <t>"Alevilik" Talip Üzerine Kurulan Yol Hakk'ın Emri Rızası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257325165</t>
+          <t>9786257325202</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İçkin Felsefe ve Alevilik</t>
+          <t>Yaşamı ve Anılarıyla Başköylü Seyyid Hacı Hasan Efendi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>490</v>
+        <v>520</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257325172</t>
+          <t>9786257325080</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Sanat</t>
+          <t>Ben Sen'im</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257325158</t>
+          <t>9786257325165</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sen O’nun Hayalisin - 2</t>
+          <t>İçkin Felsefe ve Alevilik</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257325134</t>
+          <t>9786257325172</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğim Vuslat</t>
+          <t>Siyah ve Sanat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257325141</t>
+          <t>9786257325158</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Cahilin Bilinci</t>
+          <t>Sen O’nun Hayalisin - 2</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>580</v>
+        <v>490</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257325103</t>
+          <t>9786257325134</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Üçlük</t>
+          <t>Yaşam Çiçeğim Vuslat</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257325066</t>
+          <t>9786257325141</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Shera</t>
+          <t>Cahilin Bilinci</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257325059</t>
+          <t>9786257325103</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Vadiye Akıyordu Rüzgar</t>
+          <t>Üçlük</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257325110</t>
+          <t>9786257325066</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dinde Devrim Devrimde Din</t>
+          <t>Shera</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257325097</t>
+          <t>9786257325059</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hakk’a Çağrı Duanın Hikmeti</t>
+          <t>Vadiye Akıyordu Rüzgar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>520</v>
+        <v>440</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752488489</t>
+          <t>9786257325110</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Erdem Baba</t>
+          <t>Dinde Devrim Devrimde Din</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944387029</t>
+          <t>9786257325097</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uyur İdik Uyardılar</t>
+          <t>Hakk’a Çağrı Duanın Hikmeti</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944387248</t>
+          <t>9789752488489</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uyur İdik Uyardı - Irene Melikoff</t>
+          <t>Erdem Baba</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944387255</t>
+          <t>9789944387029</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ummü’l-Kitab</t>
+          <t>Uyur İdik Uyardılar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944387071</t>
+          <t>9789944387248</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ahmed Hüsameddin Eserleri ve Nakşibendi Öğretinin Kökleri</t>
+          <t>Uyur İdik Uyardı - Irene Melikoff</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944387118</t>
+          <t>9789944387255</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Prof. Irene Melikoff’un Ardından</t>
+          <t>Ummü’l-Kitab</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944387361</t>
+          <t>9789944387071</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Seyyid Ahmed Hüsameddin Eserleri ve Nakşibendi Öğretinin Kökleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944387187</t>
+          <t>9789944387118</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Prof. Irene Melikoff’un Ardından</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944378093</t>
+          <t>9789944387361</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Niyazi-i Mısri</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>470</v>
+        <v>520</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944387149</t>
+          <t>9789944387187</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944387002</t>
+          <t>9789944378093</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Meluli Divanı ve Aleviliğin Tasavvufun Bektaşiliğin Tarihçesi</t>
+          <t>Niyazi-i Mısri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>750</v>
+        <v>470</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944387156</t>
+          <t>9789944387149</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944307123</t>
+          <t>9789944387002</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kitap Yol Rehberi</t>
+          <t>Meluli Divanı ve Aleviliğin Tasavvufun Bektaşiliğin Tarihçesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944387309</t>
+          <t>9789944387156</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Aydınlanma</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>480</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944387194</t>
+          <t>9789944307123</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Kitap Yol Rehberi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944387064</t>
+          <t>9789944387309</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kırklar’ın Cemi’nde</t>
+          <t>Kızılbaş Aydınlanma</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944387170</t>
+          <t>9789944387194</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944387378</t>
+          <t>9789944387064</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karikatürlerle Sivas Katliamı</t>
+          <t>Kırklar’ın Cemi’nde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944387019</t>
+          <t>9789944387170</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hikmet Tarihte Hakikat ve Kur’an’da Hikmet İncil’de Hakikat</t>
+          <t>Keloğlan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>490</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944387354</t>
+          <t>9789944387378</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Ali</t>
+          <t>Karikatürlerle Sivas Katliamı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>580</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944387057</t>
+          <t>9789944387019</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hayyam Rubaileri Külliyatı</t>
+          <t>Kur’an’da Hikmet Tarihte Hakikat ve Kur’an’da Hikmet İncil’de Hakikat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>850</v>
+        <v>490</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944387279</t>
+          <t>9789944387354</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Haydari Divanı</t>
+          <t>Hazreti Ali</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>650</v>
+        <v>580</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944387316</t>
+          <t>9789944387057</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli - Makalat</t>
+          <t>Hayyam Rubaileri Külliyatı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>540</v>
+        <v>850</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944387330</t>
+          <t>9789944387279</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli - Fevaid</t>
+          <t>Haydari Divanı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944387385</t>
+          <t>9789944387316</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kul Nesimi</t>
+          <t>Hacı Bektaş Veli - Makalat</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944387323</t>
+          <t>9789944387330</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gıdıklama Melahat</t>
+          <t>Hacı Bektaş Veli - Fevaid</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944387392</t>
+          <t>9789944387385</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Garip Bülbül - Neşet Ertaş (2 Kitap Takım) (Ciltli)</t>
+          <t>Kul Nesimi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944378109</t>
+          <t>9789944387323</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Destan’dan Masal’a</t>
+          <t>Gıdıklama Melahat</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>520</v>
+        <v>370</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944387200</t>
+          <t>9789944387392</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut</t>
+          <t>Garip Bülbül - Neşet Ertaş (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944387224</t>
+          <t>9789944378109</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Cevahir Dağı</t>
+          <t>Destan’dan Masal’a</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944387217</t>
+          <t>9789944387200</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları</t>
+          <t>Dede Korkut</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944387163</t>
+          <t>9789944387224</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Cevahir Dağı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944387088</t>
+          <t>9789944387217</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bir Ene’l-Hak Şiiri Yunus Emre Aşık Yunus ve Yunuslar</t>
+          <t>Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>520</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944387040</t>
+          <t>9789944387163</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bektaşiliğin İçyüzü Dibi</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>850</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944387037</t>
+          <t>9789944387088</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bedenistan Eylül’ün Çığlığı</t>
+          <t>Bir Ene’l-Hak Şiiri Yunus Emre Aşık Yunus ve Yunuslar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>490</v>
+        <v>520</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944387286</t>
+          <t>9789944387040</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Günümüze Dersim Tarihi</t>
+          <t>Bektaşiliğin İçyüzü Dibi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>25</v>
+        <v>850</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944387231</t>
+          <t>9789944387037</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ayçiçek’ten Çocuklara Şiirler</t>
+          <t>Bedenistan Eylül’ün Çığlığı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>490</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944387262</t>
+          <t>9789944387286</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aşk Burukluktur</t>
+          <t>Başlangıcından Günümüze Dersim Tarihi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944387033</t>
+          <t>9789944387231</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ali Haki Edna Divanı Hayatı, Yaşam Felsefesi, Şiirleri</t>
+          <t>Ayçiçek’ten Çocuklara Şiirler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944387293</t>
+          <t>9789944387262</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Alevilik</t>
+          <t>Aşk Burukluktur</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>580</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944387477</t>
+          <t>9789944387033</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaşlıkta Üç Firar Üç Terk</t>
+          <t>Ali Haki Edna Divanı Hayatı, Yaşam Felsefesi, Şiirleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>650</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944387484</t>
+          <t>9789944387293</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Ütopya</t>
+          <t>Alevilik</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944387408</t>
+          <t>9789944387477</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Katharlar</t>
+          <t>Kızılbaşlıkta Üç Firar Üç Terk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>560</v>
+        <v>380</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944387439</t>
+          <t>9789944387484</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Çorbalar - Zeytinyağlılar - Omletler (Ciltli)</t>
+          <t>Kızılbaş Ütopya</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>70</v>
+        <v>380</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944387415</t>
+          <t>9789944387408</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Kırmızı Et Yemekleri (Ciltli)</t>
+          <t>Katharlar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>70</v>
+        <v>560</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944387422</t>
+          <t>9789944387439</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Soslar - Beyaz Et Yemekleri (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Çorbalar - Zeytinyağlılar - Omletler (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944387453</t>
+          <t>9789944387415</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Balıklar - Salatalar (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Kırmızı Et Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944387460</t>
+          <t>9789944387422</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Tatlılar - Krepler - Sufleler (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Soslar - Beyaz Et Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944387446</t>
+          <t>9789944387453</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Makarna - Börek - Kurabiye (Ciltli)</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Balıklar - Salatalar (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944387491</t>
+          <t>9789944387460</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yakup Peygamber'in Uzağında</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Tatlılar - Krepler - Sufleler (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944387736</t>
+          <t>9789944387446</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yanık Kokar</t>
+          <t>Deli Raşit Usta'dan Türk ve Dünya Mutfağı / Makarna - Börek - Kurabiye (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944387743</t>
+          <t>9789944387491</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğü Özgürleştirmek</t>
+          <t>Yakup Peygamber'in Uzağında</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>350</v>
+        <v>520</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944387682</t>
+          <t>9789944387736</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Enel Hak - Kanda Dans</t>
+          <t>Aşk Yanık Kokar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944387583</t>
+          <t>9789944387743</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Etimolojik Kızılbaşlık Sözlüğü</t>
+          <t>Özgürlüğü Özgürleştirmek</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944387699</t>
+          <t>9789944387682</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Aleviliği Anlamak</t>
+          <t>Enel Hak - Kanda Dans</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944387705</t>
+          <t>9789944387583</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mezheb-ü Dindir Bana</t>
+          <t>Etimolojik Kızılbaşlık Sözlüğü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944387620</t>
+          <t>9789944387699</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ka'yıp</t>
+          <t>99 Soruda Aleviliği Anlamak</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944387613</t>
+          <t>9789944387705</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kudüs</t>
+          <t>Aşk Mezheb-ü Dindir Bana</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944387651</t>
+          <t>9789944387620</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Uthra - Kurtarılmış Kurtarıcı</t>
+          <t>Ka'yıp</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944387644</t>
+          <t>9789944387613</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Fiziği ve Felsefesi</t>
+          <t>Yeni Kudüs</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944387538</t>
+          <t>9789944387651</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Alevilik</t>
+          <t>Uthra - Kurtarılmış Kurtarıcı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>490</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944387675</t>
+          <t>9789944387644</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>7 İklim Car Köşe</t>
+          <t>Kuantum Fiziği ve Felsefesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944387637</t>
+          <t>9789944387538</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün İlk Aşkı - Manastırlı Eleni</t>
+          <t>Bütün Yönleriyle Alevilik</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>20</v>
+        <v>490</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944387545</t>
+          <t>9789944387675</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Yolu</t>
+          <t>7 İklim Car Köşe</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944387552</t>
+          <t>9789944387637</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Atatürk'ün İlk Aşkı - Manastırlı Eleni</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>490</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944387606</t>
+          <t>9789944387545</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Visaiti Thri</t>
+          <t>Çıkış Yolu</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944387521</t>
+          <t>9789944387552</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Fars’ın Don Juan’ı</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944387590</t>
+          <t>9789944387606</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tor</t>
+          <t>Visaiti Thri</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944387514</t>
+          <t>9789944387521</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi’nin Biri</t>
+          <t>Fars’ın Don Juan’ı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944387507</t>
+          <t>9789944387590</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ferhat İle Şirin</t>
+          <t>Tor</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944387897</t>
+          <t>9789944387514</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Güneş Hepimizin Olacak</t>
+          <t>Bektaşi’nin Biri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944387880</t>
+          <t>9789944387507</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mental Mimar</t>
+          <t>Ferhat İle Şirin</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257325035</t>
+          <t>9789944387897</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kalan Nakılı Çiçeği</t>
+          <t>Güneş Hepimizin Olacak</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>460</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000096349</t>
+          <t>9789944387880</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Garip Bülbül - Neşet Ertaş 1.Cilt (Ciltli)</t>
+          <t>Mental Mimar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>45</v>
+        <v>800</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257325042</t>
+          <t>9786257325035</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kudret-i Nefes</t>
+          <t>Kalan Nakılı Çiçeği</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>900</v>
+        <v>460</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789944387934</t>
+          <t>3990000096349</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Garip Bülbül - Neşet Ertaş 1.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944387941</t>
+          <t>9786257325042</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Açsın Aspidistralar</t>
+          <t>Kudret-i Nefes</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>900</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944387910</t>
+          <t>9789944387934</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Papazın Kızı</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944387929</t>
+          <t>9789944387941</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Neden Yazıyorum?</t>
+          <t>Açsın Aspidistralar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944387958</t>
+          <t>9789944387910</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Papazın Kızı</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257325073</t>
+          <t>9789944387929</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Binler Kapısı</t>
+          <t>Neden Yazıyorum?</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944387972</t>
+          <t>9789944387958</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa Ozan Şahturna</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>520</v>
+        <v>170</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944387903</t>
+          <t>9786257325073</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kafa Tutan Günler</t>
+          <t>Binler Kapısı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789944387989</t>
+          <t>9789944387972</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Hallac-I Mansur-Ene’l Hakk Gizli Öğretisi</t>
+          <t>Karanlıktan Aydınlığa Ozan Şahturna</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944387576</t>
+          <t>9789944387903</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürüyüş Eyledik Baba Erenler İle...</t>
+          <t>Kafa Tutan Günler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>390</v>
+        <v>850</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257325011</t>
+          <t>9789944387989</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ledün İlmi - Hayy</t>
+          <t>Hallac-I Mansur-Ene’l Hakk Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944387835</t>
+          <t>9789944387576</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>1938'de Pülümür</t>
+          <t>Bir Yürüyüş Eyledik Baba Erenler İle...</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944387781</t>
+          <t>9786257325011</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Kendime</t>
+          <t>Ledün İlmi - Hayy</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944387798</t>
+          <t>9789944387835</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Oyunu</t>
+          <t>1938'de Pülümür</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944387804</t>
+          <t>9789944387781</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Yazılamayan Hazin Hikayesi</t>
+          <t>Kendimden Kendime</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>850</v>
+        <v>380</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789944387774</t>
+          <t>9789944387798</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sen O'nun Hayalisin - 1</t>
+          <t>Farkındalık Oyunu</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789944387873</t>
+          <t>9789944387804</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mitra'nın Kapısı</t>
+          <t>Dersim'in Yazılamayan Hazin Hikayesi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944387965</t>
+          <t>9789944387774</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı ve Şenlik Ateşi</t>
+          <t>Sen O'nun Hayalisin - 1</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257325028</t>
+          <t>9789944387873</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Işık Eri-Hünkar Hacı Bektaş</t>
+          <t>Mitra'nın Kapısı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>540</v>
+        <v>380</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944387859</t>
+          <t>9789944387965</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sezgi - Üçüncü Tür Bilgi</t>
+          <t>Ay Işığı ve Şenlik Ateşi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>520</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944387866</t>
+          <t>9786257325028</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Organsız İnsan</t>
+          <t>Işık Eri-Hünkar Hacı Bektaş</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789944387828</t>
+          <t>9789944387859</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Panorama Modeli</t>
+          <t>Sezgi - Üçüncü Tür Bilgi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>850</v>
+        <v>520</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789944387811</t>
+          <t>9789944387866</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Çoğul Hiyerarşi</t>
+          <t>Organsız İnsan</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944387767</t>
+          <t>9789944387828</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kedi Bakışı</t>
+          <t>Sosyal Panorama Modeli</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789752488750</t>
+          <t>9789944387811</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Devriye Tasarımı ve Zamanda Yolculuk</t>
+          <t>Alevilik ve Çoğul Hiyerarşi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>490</v>
+        <v>540</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257325004</t>
+          <t>9789944387767</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Niyaz</t>
+          <t>Kedi Bakışı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789944387996</t>
+          <t>9789752488750</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Arif İçin Din Yoktur - İbn-i Arabi</t>
+          <t>Alevilikte Devriye Tasarımı ve Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789944387842</t>
+          <t>9786257325004</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Saklı Sayfaları</t>
+          <t>Aşk-ı Niyaz</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944387729</t>
+          <t>9789944387996</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Aşık Mücrimi - Harmanını Yel Aldı</t>
+          <t>Arif İçin Din Yoktur - İbn-i Arabi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789944387712</t>
+          <t>9789944387842</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Cinayeti Çabuk Unuttu</t>
+          <t>Tarihin Saklı Sayfaları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
+          <t>9789944387729</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Mücrimi - Harmanını Yel Aldı</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789944387712</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Kuşlar Cinayeti Çabuk Unuttu</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
           <t>9786257325721</t>
         </is>
       </c>
-      <c r="B176" s="1" t="inlineStr">
+      <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Kozmik Varlık İnsan</t>
         </is>
       </c>
-      <c r="C176" s="1">
+      <c r="C178" s="1">
         <v>1090</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>