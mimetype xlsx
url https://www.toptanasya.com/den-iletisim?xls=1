--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -184,51 +184,51 @@
         <is>
           <t>9786057373632</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Geçinmeye Niyetin Var mı?</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057373625</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Cevap</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057373663</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bebek Uykusunun Anahtarı Anne Babanın Elinde</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057373649</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>