--- v0 (2026-02-20)
+++ v1 (2026-04-06)
@@ -85,580 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259707983</t>
+          <t>9786259707952</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Can Bartın’ı Keşfediyor</t>
+          <t>Yünlerin Gücü Aşkına: Memo’nun Keşfi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259707969</t>
+          <t>9786259330709</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Bir Garip Parıltı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259707976</t>
+          <t>9786259707983</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tenguri</t>
+          <t>Can Bartın’ı Keşfediyor</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259707921</t>
+          <t>9786259707969</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Yağmur</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259707938</t>
+          <t>9786259707976</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yankı</t>
+          <t>Tenguri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259707907</t>
+          <t>9786259707921</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Şiirler</t>
+          <t>Sihirli Yağmur</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259748597</t>
+          <t>9786259707938</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ankh</t>
+          <t>İçimdeki Yankı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259474656</t>
+          <t>9786259707907</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Unutulmuş Şiirler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259748580</t>
+          <t>9786259748597</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Valeybol Meselesi</t>
+          <t>Ankh</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259748573</t>
+          <t>9786259474656</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kendine İhlal</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259748566</t>
+          <t>9786259748580</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Tapan Vampir 2</t>
+          <t>Bir Valeybol Meselesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259748559</t>
+          <t>9786259748573</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Engelleri Aşmak</t>
+          <t>Kendine İhlal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259748542</t>
+          <t>9786259748566</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alıcısı Bulunamadı</t>
+          <t>Güneşe Tapan Vampir 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259748511</t>
+          <t>9786259748559</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Baba, Bak Ben Büyüdüm!</t>
+          <t>Engelleri Aşmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259748528</t>
+          <t>9786259748542</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Veda Havası</t>
+          <t>Alıcısı Bulunamadı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259748535</t>
+          <t>9786259748511</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Baba, Bak Ben Büyüdüm!</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259785745</t>
+          <t>9786259748528</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İz Kalmasın</t>
+          <t>Veda Havası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259785783</t>
+          <t>9786259748535</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İklimler</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259785776</t>
+          <t>9786259785745</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zillidede Öyküleri</t>
+          <t>İz Kalmasın</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259785721</t>
+          <t>9786259785783</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Akrepler</t>
+          <t>İklimler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259785738</t>
+          <t>9786259785776</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Anıt Adam Fidel Castro’ya Şiirler</t>
+          <t>Zillidede Öyküleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259785769</t>
+          <t>9786259785721</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Göklerde Olay Var Olay - 2 Başımda Taç</t>
+          <t>Kızıl Akrepler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259785707</t>
+          <t>9786259785738</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ömür Yükü</t>
+          <t>Anıt Adam Fidel Castro’ya Şiirler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259785752</t>
+          <t>9786259785769</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Göklerde Olay Var Olay-1 Bahar Getiren</t>
+          <t>Göklerde Olay Var Olay - 2 Başımda Taç</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259785714</t>
+          <t>9786259785707</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Şanslı</t>
+          <t>Ömür Yükü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259474670</t>
+          <t>9786259785752</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlıklar</t>
+          <t>Göklerde Olay Var Olay-1 Bahar Getiren</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259474687</t>
+          <t>9786259785714</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Yaşamak</t>
+          <t>Arkadaşım Şanslı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259474694</t>
+          <t>9786259474670</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gidenler de Ağlar</t>
+          <t>Sessiz Çığlıklar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259474663</t>
+          <t>9786259474687</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Subatan Yılgısı</t>
+          <t>Bir Umut Yaşamak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259474632</t>
+          <t>9786259474694</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tül Duvarlı Sığınak</t>
+          <t>Gidenler de Ağlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259474649</t>
+          <t>9786259474663</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kuytu Köşe Çiçekleri</t>
+          <t>Subatan Yılgısı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259474625</t>
+          <t>9786259474632</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Depremin İzinde</t>
+          <t>Tül Duvarlı Sığınak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259474601</t>
+          <t>9786259474649</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Tapan Vampir</t>
+          <t>Kuytu Köşe Çiçekleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259474618</t>
+          <t>9786259474625</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Antik Dünyaya Yolculuk</t>
+          <t>Depremin İzinde</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259330716</t>
+          <t>9786259474601</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sokak Lambası</t>
+          <t>Güneşe Tapan Vampir</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>9786259474618</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Antik Dünyaya Yolculuk</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259330716</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Sokak Lambası</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786259707990</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Od ve Yel</t>
         </is>
       </c>
-      <c r="C37" s="1">
+      <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>