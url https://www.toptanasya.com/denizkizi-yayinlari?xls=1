--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,610 +85,625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259707952</t>
+          <t>9786259330723</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yünlerin Gücü Aşkına: Memo’nun Keşfi</t>
+          <t>Kırk Katır Mı, Kırk Satır Mı?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259330709</t>
+          <t>9786259707952</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Parıltı</t>
+          <t>Yünlerin Gücü Aşkına: Memo’nun Keşfi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259707983</t>
+          <t>9786259330709</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Can Bartın’ı Keşfediyor</t>
+          <t>Bir Garip Parıltı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259707969</t>
+          <t>9786259707983</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Can Bartın’ı Keşfediyor</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259707976</t>
+          <t>9786259707969</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tenguri</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259707921</t>
+          <t>9786259707976</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Yağmur</t>
+          <t>Tenguri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259707938</t>
+          <t>9786259707921</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yankı</t>
+          <t>Sihirli Yağmur</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259707907</t>
+          <t>9786259707938</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Şiirler</t>
+          <t>İçimdeki Yankı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259748597</t>
+          <t>9786259707907</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ankh</t>
+          <t>Unutulmuş Şiirler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259474656</t>
+          <t>9786259748597</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Ankh</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259748580</t>
+          <t>9786259474656</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Valeybol Meselesi</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259748573</t>
+          <t>9786259748580</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kendine İhlal</t>
+          <t>Bir Valeybol Meselesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259748566</t>
+          <t>9786259748573</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Tapan Vampir 2</t>
+          <t>Kendine İhlal</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259748559</t>
+          <t>9786259748566</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Engelleri Aşmak</t>
+          <t>Güneşe Tapan Vampir 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259748542</t>
+          <t>9786259748559</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alıcısı Bulunamadı</t>
+          <t>Engelleri Aşmak</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259748511</t>
+          <t>9786259748542</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Baba, Bak Ben Büyüdüm!</t>
+          <t>Alıcısı Bulunamadı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259748528</t>
+          <t>9786259748511</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Veda Havası</t>
+          <t>Baba, Bak Ben Büyüdüm!</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259748535</t>
+          <t>9786259748528</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Veda Havası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259785745</t>
+          <t>9786259748535</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İz Kalmasın</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259785783</t>
+          <t>9786259785745</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İklimler</t>
+          <t>İz Kalmasın</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259785776</t>
+          <t>9786259785783</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zillidede Öyküleri</t>
+          <t>İklimler</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259785721</t>
+          <t>9786259785776</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Akrepler</t>
+          <t>Zillidede Öyküleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259785738</t>
+          <t>9786259785721</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Anıt Adam Fidel Castro’ya Şiirler</t>
+          <t>Kızıl Akrepler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259785769</t>
+          <t>9786259785738</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Göklerde Olay Var Olay - 2 Başımda Taç</t>
+          <t>Anıt Adam Fidel Castro’ya Şiirler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259785707</t>
+          <t>9786259785769</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ömür Yükü</t>
+          <t>Göklerde Olay Var Olay - 2 Başımda Taç</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259785752</t>
+          <t>9786259785707</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Göklerde Olay Var Olay-1 Bahar Getiren</t>
+          <t>Ömür Yükü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259785714</t>
+          <t>9786259785752</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Şanslı</t>
+          <t>Göklerde Olay Var Olay-1 Bahar Getiren</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259474670</t>
+          <t>9786259785714</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlıklar</t>
+          <t>Arkadaşım Şanslı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259474687</t>
+          <t>9786259474670</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Yaşamak</t>
+          <t>Sessiz Çığlıklar</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259474694</t>
+          <t>9786259474687</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gidenler de Ağlar</t>
+          <t>Bir Umut Yaşamak</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259474663</t>
+          <t>9786259474694</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Subatan Yılgısı</t>
+          <t>Gidenler de Ağlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259474632</t>
+          <t>9786259474663</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tül Duvarlı Sığınak</t>
+          <t>Subatan Yılgısı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259474649</t>
+          <t>9786259474632</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kuytu Köşe Çiçekleri</t>
+          <t>Tül Duvarlı Sığınak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259474625</t>
+          <t>9786259474649</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Depremin İzinde</t>
+          <t>Kuytu Köşe Çiçekleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259474601</t>
+          <t>9786259474625</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Tapan Vampir</t>
+          <t>Depremin İzinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259474618</t>
+          <t>9786259474601</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Antik Dünyaya Yolculuk</t>
+          <t>Güneşe Tapan Vampir</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259330716</t>
+          <t>9786259474618</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sokak Lambası</t>
+          <t>Öykülerle Antik Dünyaya Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786259330716</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Sokak Lambası</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
           <t>9786259707990</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Od ve Yel</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>