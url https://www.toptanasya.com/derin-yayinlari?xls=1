--- v0 (2026-02-05)
+++ v1 (2026-07-03)
@@ -1894,51 +1894,51 @@
         <is>
           <t>9786052017395</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Sır</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789755790213</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Ben de Yazdım (8 Cilt Takım)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>870</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786052017050</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Finansal Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786054993864</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>