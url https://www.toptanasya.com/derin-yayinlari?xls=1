--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,5245 +85,5260 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052017524</t>
+          <t>9786052017531</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası</t>
+          <t>Serbest Muhasebeci Mali Müşavirlik Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1150</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052017456</t>
+          <t>9786052017524</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası 2024</t>
+          <t>SMMM Staja Giriş Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>850</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052017425</t>
+          <t>9786052017456</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası</t>
+          <t>SMMM Staja Giriş Soru Bankası 2024</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>585</v>
+        <v>850</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055500222</t>
+          <t>9786052017425</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Marmara Bölgesinde Şarap Tüketimini Etkileyen Faktörler</t>
+          <t>SMMM Staja Giriş Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>410</v>
+        <v>585</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054993581</t>
+          <t>9786055500222</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendine Bir Avukat Tut</t>
+          <t>Marmara Bölgesinde Şarap Tüketimini Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>38</v>
+        <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753535731</t>
+          <t>9786054993581</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gönül Harmanı</t>
+          <t>Kendine Bir Avukat Tut</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054993529</t>
+          <t>9789753535731</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Defne Yaprakları</t>
+          <t>Gönül Harmanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>18</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054993499</t>
+          <t>9786054993529</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türkiye ve Etnik Pazarlama</t>
+          <t>Defne Yaprakları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054993420</t>
+          <t>9786054993499</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Kafkasya ve Orta Asya Ülkeleri İle Siyasi-İktisadi-Kültürel İlişkileri</t>
+          <t>Yeni Türkiye ve Etnik Pazarlama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>21.3</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055500962</t>
+          <t>9786054993420</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türkiye - Azerbaycan İlişkileri (1919-1938)</t>
+          <t>Türkiye'nin Kafkasya ve Orta Asya Ülkeleri İle Siyasi-İktisadi-Kültürel İlişkileri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>27.78</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054993888</t>
+          <t>9786055500962</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Atatürk Dönemi Türkiye - Azerbaycan İlişkileri (1919-1938)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>20</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054993789</t>
+          <t>9786054993888</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Düzen-Adalet İkliminde Türkiye'nin Dış Politikası ve ABD ile İlişkiler</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>620</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054993611</t>
+          <t>9786054993789</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>KPSS A ve Kurum Sınavlarına Hazırlanan Adaylar için Mutadis Mutandis İktisat Soru Bankası</t>
+          <t>Düzen-Adalet İkliminde Türkiye'nin Dış Politikası ve ABD ile İlişkiler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>25.93</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054993246</t>
+          <t>9786054993611</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>10'ların İzleriyle Türkiye</t>
+          <t>KPSS A ve Kurum Sınavlarına Hazırlanan Adaylar için Mutadis Mutandis İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054993208</t>
+          <t>9786054993246</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aforizmik Deyişler</t>
+          <t>10'ların İzleriyle Türkiye</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055500979</t>
+          <t>9786054993208</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Posta Pazarlaması</t>
+          <t>Aforizmik Deyişler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944250764</t>
+          <t>9786055500979</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisinde Güncel Bir Radikal: Donald Black</t>
+          <t>Elektronik Posta Pazarlaması</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>5.56</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055500733</t>
+          <t>9789944250764</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk Futbolcusunun Profili</t>
+          <t>Hukuk Sosyolojisinde Güncel Bir Radikal: Donald Black</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>13.89</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054993710</t>
+          <t>9786055500733</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Daha Bilinçli Daha Güçlü Bir Lionzm</t>
+          <t>Türk Futbolcusunun Profili</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>585</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054993277</t>
+          <t>9786054993710</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Katalaksi KPSS A</t>
+          <t>Daha Bilinçli Daha Güçlü Bir Lionzm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>37.04</v>
+        <v>585</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054993123</t>
+          <t>9786054993277</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular-Testler (3392 Çözümlü Soru)</t>
+          <t>Katalaksi KPSS A</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>105</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055500917</t>
+          <t>9786054993123</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gazetecilikte Bir Ömür: Sedat Simavi</t>
+          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular-Testler (3392 Çözümlü Soru)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>27.78</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055500580</t>
+          <t>9786055500917</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Üniversite ve Politika Hayatım (Ciltli)</t>
+          <t>Gazetecilikte Bir Ömür: Sedat Simavi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756463062</t>
+          <t>9786055500580</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Önce İletişim Vardı</t>
+          <t>Üniversite ve Politika Hayatım (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>23.15</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000001018</t>
+          <t>9789756463062</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Olmak Önce Adam Olmak Demektir</t>
+          <t>Önce İletişim Vardı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>490</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9799753532043</t>
+          <t>4440000001018</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cyprus</t>
+          <t>Gazeteci Olmak Önce Adam Olmak Demektir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>10.19</v>
+        <v>580</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054993130</t>
+          <t>9799753532043</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sağlığın Mikrosu</t>
+          <t>Cyprus</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054993161</t>
+          <t>9786054993130</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bankacılıkta Risk</t>
+          <t>Sağlığın Mikrosu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756463192</t>
+          <t>9786054993161</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Batı ve Türkiye</t>
+          <t>Bankacılıkta Risk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055500214</t>
+          <t>9789756463192</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Finansal İstikrarda Para Politikalarının Rolü</t>
+          <t>Batı ve Türkiye</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055500283</t>
+          <t>9786055500214</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Portföy Yönetim Şirketlerinde Muhasebe Uygulamaları</t>
+          <t>Finansal İstikrarda Para Politikalarının Rolü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052017302</t>
+          <t>9786055500283</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular - Testler</t>
+          <t>Portföy Yönetim Şirketlerinde Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>495</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052017265</t>
+          <t>9786052017302</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Doğuş - Yaşam Yolu Öğretileri</t>
+          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular - Testler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>495</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052017166</t>
+          <t>9786052017265</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2020 Sınav Ustası KPSS Tüm Dersler Çözümlü Sorular Konu Anlatımı</t>
+          <t>Doğuş - Yaşam Yolu Öğretileri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052017142</t>
+          <t>9786052017166</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular - Testler</t>
+          <t>2020 Sınav Ustası KPSS Tüm Dersler Çözümlü Sorular Konu Anlatımı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>135</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055500030</t>
+          <t>9786052017142</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divan ve Risaletü’n-Nushiyye</t>
+          <t>SMMM Staja Giriş Soru Bankası Çözümlü Sorular - Testler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>25</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000015609</t>
+          <t>9786055500030</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yönetim, Pazarlama, Satış</t>
+          <t>Yunus Emre Divan ve Risaletü’n-Nushiyye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756463918</t>
+          <t>3990000015609</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımındaki Ülke</t>
+          <t>Yönetim, Pazarlama, Satış</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756463727</t>
+          <t>9789756463918</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaşarken Yazmak Yazarken Yaşamak</t>
+          <t>Yol Ayrımındaki Ülke</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756463000</t>
+          <t>9789756463727</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Vatanını Sevmek</t>
+          <t>Yaşarken Yazmak Yazarken Yaşamak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>6.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756463505</t>
+          <t>9789756463000</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Siyaset Kavgası</t>
+          <t>Vatanını Sevmek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000030346</t>
+          <t>9789756463505</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Tanrısı Devlet</t>
+          <t>Ulusal Siyaset Kavgası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756463888</t>
+          <t>3990000030346</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Harp Sanatı Harp Sanatı Taktik ve Strateji</t>
+          <t>Türklerin Tanrısı Devlet</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>32.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756463475</t>
+          <t>9789756463888</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’ye Yönelik Yabancı Turizmin İktisadi Etkileri</t>
+          <t>Türklerde Harp Sanatı Harp Sanatı Taktik ve Strateji</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753532808</t>
+          <t>9789756463475</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Avrupa İlişkilerinde Sessiz Darbe</t>
+          <t>Türkiye’ye Yönelik Yabancı Turizmin İktisadi Etkileri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756463895</t>
+          <t>9789753532808</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türk İstiklal Harbi’nin Menşei ve Esasları</t>
+          <t>Türkiye-Avrupa İlişkilerinde Sessiz Darbe</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>25</v>
+        <v>430</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944250177</t>
+          <t>9789756463895</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Türk - Yunan İlişkilerinde Ege Sorunları</t>
+          <t>Türk İstiklal Harbi’nin Menşei ve Esasları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055500078</t>
+          <t>9789944250177</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>The Genocide of Truth Continues... (Ciltli)</t>
+          <t>Türk - Yunan İlişkilerinde Ege Sorunları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>83.33</v>
+        <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055500085</t>
+          <t>9786055500078</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Gelen Çığlık</t>
+          <t>The Genocide of Truth Continues... (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>23.15</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055500344</t>
+          <t>9786055500085</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca İslam Mezhepleri ve Şiilik</t>
+          <t>Tarihten Gelen Çığlık</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756463321</t>
+          <t>9786055500344</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin, Varidat</t>
+          <t>Tarih Boyunca İslam Mezhepleri ve Şiilik</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>420</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756463864</t>
+          <t>9789756463321</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Su Sesi Yankıdı Evrende</t>
+          <t>Şeyh Bedreddin, Varidat</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>14.81</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055500474</t>
+          <t>9789756463864</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Spassibo İstanbul</t>
+          <t>Su Sesi Yankıdı Evrende</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9799756463443</t>
+          <t>9786055500474</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sömürgeleşen Türkiye</t>
+          <t>Spassibo İstanbul</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>7</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753530132</t>
+          <t>9799756463443</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şah İsmail Hatayi ve Anadolu Hatayileri</t>
+          <t>Sömürgeleşen Türkiye</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>23.15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944250350</t>
+          <t>9789753530132</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Soykırım Tacirleri ve Gerçekler (Ciltli)</t>
+          <t>Şah İsmail Hatayi ve Anadolu Hatayileri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944250825</t>
+          <t>9789944250350</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Kuram, Oluşum Süreci ve İletişim</t>
+          <t>Soykırım Tacirleri ve Gerçekler (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>115</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756463741</t>
+          <t>9789944250825</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Açıdan İslam Tarihi</t>
+          <t>Sosyal Bilimlerde Kuram, Oluşum Süreci ve İletişim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>23.15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753532075</t>
+          <t>9789756463741</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Biliminin Temelleri  Amerikan Sistemi</t>
+          <t>Sosyal Açıdan İslam Tarihi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>19</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000045613</t>
+          <t>9789753532075</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Kültür Yazıları</t>
+          <t>Siyaset Biliminin Temelleri  Amerikan Sistemi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>450</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753531486</t>
+          <t>3990000045613</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sinema Kaynakçası</t>
+          <t>Siyasal Kültür Yazıları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>13.89</v>
+        <v>540</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055500610</t>
+          <t>9789753531486</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İletişimi</t>
+          <t>Sinema Kaynakçası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789753532112</t>
+          <t>9786055500610</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Rüya Körleşmesi</t>
+          <t>Sağlık İletişimi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753533560</t>
+          <t>9789753532112</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Rüya Körleşmesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>16.67</v>
+        <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9799756463580</t>
+          <t>9789753533560</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>On İki İmam</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756463437</t>
+          <t>9799756463580</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>O Güzel İnsanlar O Güzel Atlar</t>
+          <t>On İki İmam</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753530767</t>
+          <t>9789756463437</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Müzik ve Yabancılaşma (Aristo, Huizinga ve Adorno Açısından Bir Ön Çalışma)</t>
+          <t>O Güzel İnsanlar O Güzel Atlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756463314</t>
+          <t>9789753530767</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mü’minlerin Emiri Hz. Ali</t>
+          <t>Müzik ve Yabancılaşma (Aristo, Huizinga ve Adorno Açısından Bir Ön Çalışma)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>75</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756463376</t>
+          <t>9789756463314</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Türk Kooperatifçiliği</t>
+          <t>Mü’minlerin Emiri Hz. Ali</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753530910</t>
+          <t>9789756463376</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Laiklik, Din ve Alevilik Yazıları</t>
+          <t>Mustafa Kemal Atatürk ve Türk Kooperatifçiliği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944250368</t>
+          <t>9789753530910</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Güçsüzleşen Ulus - Devlet</t>
+          <t>Laiklik, Din ve Alevilik Yazıları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>55</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9799756463528</t>
+          <t>9789944250368</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Etniklik Çokkültürlülük</t>
+          <t>Küreselleşme Sürecinde Güçsüzleşen Ulus - Devlet</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12.96</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944250030</t>
+          <t>9799756463528</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşen Pazar Ekonomileri ve Rekabet Politikaları</t>
+          <t>Küreselleşme Etniklik Çokkültürlülük</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753531986</t>
+          <t>9789944250030</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sömürgeciliği ve Eğitim</t>
+          <t>Küreselleşen Pazar Ekonomileri ve Rekabet Politikaları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944250382</t>
+          <t>9789753531986</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yönetişim ve Türkiye Analizi</t>
+          <t>Kültür Sömürgeciliği ve Eğitim</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25.93</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055500559</t>
+          <t>9789944250382</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Kalkınma ve Türkiye Ekonomisi - Türkel Minibaş’a Armağan</t>
+          <t>Kurumsal Yönetişim ve Türkiye Analizi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>560</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756463949</t>
+          <t>9786055500559</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı Ekonomi</t>
+          <t>Kriz, Kalkınma ve Türkiye Ekonomisi - Türkel Minibaş’a Armağan</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>310</v>
+        <v>560</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789753530016</t>
+          <t>9789756463949</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Yapım Sürecindeki Etkinlikleri Yönünden Yasama Meclisleri</t>
+          <t>Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>9.26</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753531979</t>
+          <t>9789753530016</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırılmalı Açıdan Cumhuriyet Dönemi Türkiye Anayasaları 1924 - 1961 - 1982</t>
+          <t>Siyasal Yapım Sürecindeki Etkinlikleri Yönünden Yasama Meclisleri</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9799753532029</t>
+          <t>9789753531979</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Yenigerçekçiliği</t>
+          <t>Karşılaştırılmalı Açıdan Cumhuriyet Dönemi Türkiye Anayasaları 1924 - 1961 - 1982</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9799753532357</t>
+          <t>9799753532029</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İstikrarsız Parlamentarizme Karşı Başkanlık Sistemi</t>
+          <t>İtalyan Yenigerçekçiliği</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753531900</t>
+          <t>9799753532357</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Kalkınmanın Kültür Temelleri</t>
+          <t>İstikrarsız Parlamentarizme Karşı Başkanlık Sistemi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055500146</t>
+          <t>9789753531900</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma - Yöntem ve Uygulama</t>
+          <t>İktisadi Kalkınmanın Kültür Temelleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944250450</t>
+          <t>9786055500146</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hazsal ve Faydacı Tüketim</t>
+          <t>Hızlı Okuma - Yöntem ve Uygulama</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>28</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756463222</t>
+          <t>9789944250450</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Halk Kültürüyle Söyleşi</t>
+          <t>Hazsal ve Faydacı Tüketim</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>13.89</v>
+        <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789753533234</t>
+          <t>9789756463222</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Halk Kültürüyle Söyleşi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>12</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753531085</t>
+          <t>9789753533234</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Globalleşme Senaryosunun Aktörleri</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>18.52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944250016</t>
+          <t>9789753531085</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Finansal Kırılganlığın Ölçümü</t>
+          <t>Globalleşme Senaryosunun Aktörleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756463499</t>
+          <t>9789944250016</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Fallar ve Burçlar Dünyası</t>
+          <t>Finansal Kırılganlığın Ölçümü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944250047</t>
+          <t>9789756463499</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Estetize Edilmiş Yaşam</t>
+          <t>Fallar ve Burçlar Dünyası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944250863</t>
+          <t>9789944250047</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Empati</t>
+          <t>Estetize Edilmiş Yaşam</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753532563</t>
+          <t>9789944250863</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sigortacılık</t>
+          <t>Empati</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753531826</t>
+          <t>9789753532563</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Politika Yazıları</t>
+          <t>Elektronik Sigortacılık</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>195</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756463093</t>
+          <t>9789753531826</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ege Yörükleri</t>
+          <t>Ekonomi ve Politika Yazıları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>6.48</v>
+        <v>195</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756463406</t>
+          <t>9789756463093</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Masonluk ve Masonlar</t>
+          <t>Ege Yörükleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>27.78</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753532662</t>
+          <t>9789756463406</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dünya Siyasetinde Küresel Rekabet Sistemi ve Politikaları</t>
+          <t>Dünyada ve Türkiye’de Masonluk ve Masonlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>15.74</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055500665</t>
+          <t>9789753532662</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Din Siyaset İslam Üçgeninde Laik Devrim</t>
+          <t>Dünya Siyasetinde Küresel Rekabet Sistemi ve Politikaları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>35</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055500160</t>
+          <t>9786055500665</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dijital Oyunlar</t>
+          <t>Din Siyaset İslam Üçgeninde Laik Devrim</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>195</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944250788</t>
+          <t>9786055500160</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Daraltılan Din Tartılan İman</t>
+          <t>Dijital Oyunlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>13.89</v>
+        <v>195</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944250962</t>
+          <t>9789944250788</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Bektaşilik (Ciltli)</t>
+          <t>Daraltılan Din Tartılan İman</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756463703</t>
+          <t>9789944250962</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Kalkınma Politikalar ve Yeni Dinamikler</t>
+          <t>Bütün Yönleriyle Bektaşilik (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753531870</t>
+          <t>9789756463703</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Batı Akdeniz Bölgesi Yörükleri</t>
+          <t>Bölgesel Kalkınma Politikalar ve Yeni Dinamikler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>11.11</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944250023</t>
+          <t>9789753531870</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Batı Akdeniz Bölgesi Tahtacıları</t>
+          <t>Batı Akdeniz Bölgesi Yörükleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753531962</t>
+          <t>9789944250023</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bar-Servis ve Kokteyl Rehberi</t>
+          <t>Batı Akdeniz Bölgesi Tahtacıları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944250931</t>
+          <t>9789753531962</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nin Sosyal Politikası ve Türkiye</t>
+          <t>Bar-Servis ve Kokteyl Rehberi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>34.72</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756463383</t>
+          <t>9789944250931</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Attila İlhan’la Siyaset Güncesi</t>
+          <t>Avrupa Birliği’nin Sosyal Politikası ve Türkiye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12.04</v>
+        <v>34.72</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756463253</t>
+          <t>9789756463383</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtındaki Cumhuriyet</t>
+          <t>Attila İlhan’la Siyaset Güncesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753531917</t>
+          <t>9789756463253</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Asya Krizi ve IMF</t>
+          <t>Bıçak Sırtındaki Cumhuriyet</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>19</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756463970</t>
+          <t>9789753531917</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Halk İlaçları</t>
+          <t>Asya Krizi ve IMF</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756463413</t>
+          <t>9789756463970</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Büyüleri</t>
+          <t>Anadolu Halk İlaçları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>48</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753530903</t>
+          <t>9789756463413</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Nedir?</t>
+          <t>Anadolu Büyüleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>130</v>
+        <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789975353000</t>
+          <t>9789753530903</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşi Edebiyatı</t>
+          <t>Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>18.52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055500023</t>
+          <t>9789975353000</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Akademik Kapitalizm ve Küresel Üniversitelerin Yükselişi (Ciltli)</t>
+          <t>Alevi-Bektaşi Edebiyatı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>195</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944250658</t>
+          <t>9786055500023</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Akademik İngilizce Öğrenimi ve Grameri</t>
+          <t>Akademik Kapitalizm ve Küresel Üniversitelerin Yükselişi (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>340</v>
+        <v>195</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9799753532197</t>
+          <t>9789944250658</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Adorno</t>
+          <t>Akademik İngilizce Öğrenimi ve Grameri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>18.52</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9799753531664</t>
+          <t>9799753532197</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Bir Bakışla ABD ve Fransa Siyasal Sistemleri</t>
+          <t>Adorno</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055500535</t>
+          <t>9799753531664</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2013 Serbest Muhasebeci Mali Müşavirlik Staja Başlama</t>
+          <t>Karşılaştırmalı Bir Bakışla ABD ve Fransa Siyasal Sistemleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50.93</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756463215</t>
+          <t>9786055500535</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Max Weber’de Anlayış Sosyolojisi ve Din Olgusu</t>
+          <t>2013 Serbest Muhasebeci Mali Müşavirlik Staja Başlama</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>14</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052017432</t>
+          <t>9789756463215</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Max Weber’de Anlayış Sosyolojisi ve Din Olgusu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052017395</t>
+          <t>9786052017432</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sır</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789755790213</t>
+          <t>9786052017395</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ben de Yazdım (8 Cilt Takım)</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052017050</t>
+          <t>9789755790213</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Finansal Yönetim Becerileri</t>
+          <t>Ben de Yazdım (8 Cilt Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054993864</t>
+          <t>9786052017050</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk ve İktisat</t>
+          <t>İşletmelerde Finansal Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>460</v>
+        <v>900</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054993734</t>
+          <t>9786054993864</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Çağında İnovasyon</t>
+          <t>Mutluluk ve İktisat</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054993666</t>
+          <t>9786054993734</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Kriz Avrupa Birliği</t>
+          <t>Bilgi Çağında İnovasyon</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052017104</t>
+          <t>9786054993666</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yoldan Çıkan Hikayeler</t>
+          <t>Ekonomik Kriz Avrupa Birliği</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>720</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054993819</t>
+          <t>9786052017104</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Türk Sineması'nda Erkeklik Performansları</t>
+          <t>Yoldan Çıkan Hikayeler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054993307</t>
+          <t>9786054993819</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamuoyu Algısında Nutuk</t>
+          <t>Türk Sineması'nda Erkeklik Performansları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054993192</t>
+          <t>9786054993307</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kamusal Halkla İlişkiler</t>
+          <t>Türk Kamuoyu Algısında Nutuk</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054993178</t>
+          <t>9786054993192</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Toplum Hareketinin Perde Arkası (1918-1922) Halkla İlişkiler</t>
+          <t>Kamusal Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>630</v>
+        <v>660</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054993673</t>
+          <t>9786054993178</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler'de Uzmanlaşma 2</t>
+          <t>Toplum Hareketinin Perde Arkası (1918-1922) Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>470</v>
+        <v>750</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054993895</t>
+          <t>9786054993673</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya</t>
+          <t>Halkla İlişkiler'de Uzmanlaşma 2</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054993697</t>
+          <t>9786054993895</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gerçekmiş Gibi</t>
+          <t>Sosyal Medya</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>440</v>
+        <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054993109</t>
+          <t>9786054993697</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Güvensizlik Sarmalında AB Göç Politikalarına Uyum</t>
+          <t>Gerçekmiş Gibi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>390</v>
+        <v>520</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054993598</t>
+          <t>9786054993109</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İletişim Çalışmaları</t>
+          <t>Güvensizlik Sarmalında AB Göç Politikalarına Uyum</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054993291</t>
+          <t>9786054993598</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Ekonomisi</t>
+          <t>İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>450</v>
+        <v>780</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054993444</t>
+          <t>9786054993291</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dijital Halkla İlişkiler</t>
+          <t>Sosyal Güvenlik Ekonomisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055500108</t>
+          <t>9786054993444</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çevre Politikası</t>
+          <t>Dijital Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054993574</t>
+          <t>9786055500108</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya ve Reklam</t>
+          <t>Çevre Politikası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>580</v>
+        <v>460</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054993352</t>
+          <t>9786054993574</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sait Faik Nasıl Yazar?</t>
+          <t>Yeni Medya ve Reklam</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>520</v>
+        <v>690</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054993376</t>
+          <t>9786054993352</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Göç ve Yabancı Düşmanlığı</t>
+          <t>Sait Faik Nasıl Yazar?</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>450</v>
+        <v>630</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054993062</t>
+          <t>9786054993376</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler ve İlişki Yönetimi</t>
+          <t>Uluslararası Göç ve Yabancı Düşmanlığı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054993536</t>
+          <t>9786054993062</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Türk - İslam Siyasi Düşünceler Tarihi</t>
+          <t>Halkla İlişkiler ve İlişki Yönetimi</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054993239</t>
+          <t>9786054993536</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dış Borç Sorunu</t>
+          <t>Türk - İslam Siyasi Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054993413</t>
+          <t>9786054993239</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya Çağında Televizyon</t>
+          <t>Dış Borç Sorunu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054993390</t>
+          <t>9786054993413</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Medyanın Milliyetçiliği: Milliyetçiliğin Medyası</t>
+          <t>Yeni Medya Çağında Televizyon</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>420</v>
+        <v>780</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054993024</t>
+          <t>9786054993390</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği'nin İstihdam ve Sosyal Politikası</t>
+          <t>Medyanın Milliyetçiliği: Milliyetçiliğin Medyası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>1020</v>
+        <v>510</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055500061</t>
+          <t>9786054993024</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kurgu Estetiği ve Teknikleri</t>
+          <t>Avrupa Birliği'nin İstihdam ve Sosyal Politikası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>360</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055500375</t>
+          <t>9786055500061</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Jeopolitiği - Misak-ı Milli ve Küresel Emperyalizm</t>
+          <t>Kurgu Estetiği ve Teknikleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055500269</t>
+          <t>9786055500375</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>3, 2, 1... Yayındayız!...</t>
+          <t>Atatürk’ün Jeopolitiği - Misak-ı Milli ve Küresel Emperyalizm</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054993949</t>
+          <t>9786055500269</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yılkı</t>
+          <t>3, 2, 1... Yayındayız!...</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>380</v>
+        <v>490</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054993918</t>
+          <t>9786054993949</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği - Türkiye Müzakere Sürecinde Sosyal Politika ve İstihdam</t>
+          <t>Yılkı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>890</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054993901</t>
+          <t>9786054993918</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mülksüzler</t>
+          <t>Avrupa Birliği - Türkiye Müzakere Sürecinde Sosyal Politika ve İstihdam</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054993826</t>
+          <t>9786054993901</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Etik Liderlik</t>
+          <t>Mülksüzler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054993741</t>
+          <t>9786054993826</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İkna</t>
+          <t>Etik Liderlik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054993086</t>
+          <t>9786054993741</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>"Osmanlıdan Cumhuriyete" Sosya-Kültürel Siyasi Yansımalar</t>
+          <t>Siyasal İkna</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>990</v>
+        <v>590</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054993932</t>
+          <t>9786054993086</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Mudanya Mütarekesi</t>
+          <t>"Osmanlıdan Cumhuriyete" Sosya-Kültürel Siyasi Yansımalar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>480</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054993567</t>
+          <t>9786054993932</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türlerle Türk Sineması</t>
+          <t>Türk Basınında Mudanya Mütarekesi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>520</v>
+        <v>570</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054993147</t>
+          <t>9786054993567</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Küresel Çağda Medya</t>
+          <t>Türlerle Türk Sineması</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>390</v>
+        <v>620</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054993079</t>
+          <t>9786054993147</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İletişim Dünyası</t>
+          <t>Küreselleşme ve Küresel Çağda Medya</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>500</v>
+        <v>470</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054993475</t>
+          <t>9786054993079</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kriz ve Gelişme</t>
+          <t>İletişim Dünyası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054993642</t>
+          <t>9786054993475</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Ödemeler Dengesi</t>
+          <t>Kriz ve Gelişme</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>410</v>
+        <v>640</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054993659</t>
+          <t>9786054993642</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Toplumsal Cinsiyet</t>
+          <t>Türkiye'nin Ödemeler Dengesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054993451</t>
+          <t>9786054993659</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İknanın Sosyal Psikolojisi</t>
+          <t>Sürgünde Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054993628</t>
+          <t>9786054993451</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kırılmadık Ne Kaldı?</t>
+          <t>İknanın Sosyal Psikolojisi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>640</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054993635</t>
+          <t>9786054993628</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Haber Ajansları</t>
+          <t>Kırılmadık Ne Kaldı?</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054993406</t>
+          <t>9786054993635</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Enerji Görünümü Stratejiler ve İlişkiler</t>
+          <t>Haber Ajansları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054993093</t>
+          <t>9786054993406</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Siyaseti</t>
+          <t>Türkiye'nin Enerji Görünümü Stratejiler ve İlişkiler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054993857</t>
+          <t>9786054993093</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>AB'nin Dünya Ticaretindeki Yeri ve Dış Ticaret Politikası</t>
+          <t>Özgürlüğün Siyaseti</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055500832</t>
+          <t>9786054993857</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Ülkelerinde Ekonomik Özgürlüğün Panel Veri Modelleri İle Analizi</t>
+          <t>AB'nin Dünya Ticaretindeki Yeri ve Dış Ticaret Politikası</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>520</v>
+        <v>680</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054993338</t>
+          <t>9786055500832</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Batı Kafkaslarda Rus Siyaseti ve Değişen Dengeler 1830 - 1850</t>
+          <t>Avrupa Ülkelerinde Ekonomik Özgürlüğün Panel Veri Modelleri İle Analizi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>460</v>
+        <v>620</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055500801</t>
+          <t>9786054993338</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>BM Güvenlik Konseyi ve Uluslararası Barışın Korunması</t>
+          <t>Batı Kafkaslarda Rus Siyaseti ve Değişen Dengeler 1830 - 1850</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>1200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055500955</t>
+          <t>9786055500801</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Ekonomisi</t>
+          <t>BM Güvenlik Konseyi ve Uluslararası Barışın Korunması</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>520</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054993512</t>
+          <t>9786055500955</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Gazi Ahmet Muhtar Paşa</t>
+          <t>Gayrimenkul Ekonomisi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>650</v>
+        <v>620</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054993383</t>
+          <t>9786054993512</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler'de Uzmanlaşma</t>
+          <t>Gazi Ahmet Muhtar Paşa</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>560</v>
+        <v>780</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055500757</t>
+          <t>9786054993383</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Havzasında Rekabet Analizi : İşbirliği Söylemlerinin Bölgesel Çatışma Beklentilerine Yansıması</t>
+          <t>Halkla İlişkiler'de Uzmanlaşma</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>720</v>
+        <v>570</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054993284</t>
+          <t>9786055500757</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sosyal Sorumluluk ve Kurumsal İtibar</t>
+          <t>Karadeniz Havzasında Rekabet Analizi : İşbirliği Söylemlerinin Bölgesel Çatışma Beklentilerine Yansıması</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>520</v>
+        <v>860</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054993055</t>
+          <t>9786054993284</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Çağdaş Boyutları</t>
+          <t>Kurumsal Sosyal Sorumluluk ve Kurumsal İtibar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054993154</t>
+          <t>9786054993055</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ekonometri Sözlüğü</t>
+          <t>Liderlik ve Çağdaş Boyutları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>480</v>
+        <v>680</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055500986</t>
+          <t>9786054993154</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Azınlıklar ve Medya</t>
+          <t>Ekonometri Sözlüğü</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054993000</t>
+          <t>9786055500986</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Değerlendirmeler</t>
+          <t>Azınlıklar ve Medya</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055500993</t>
+          <t>9786054993000</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Radyo ve Televizyon Okumaları</t>
+          <t>Anılar ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055500115</t>
+          <t>9786055500993</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Parasal Entegrasyonu</t>
+          <t>Radyo ve Televizyon Okumaları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055500221</t>
+          <t>9786055500115</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kurgu Sinemasını Okumak</t>
+          <t>Avrupa'nın Parasal Entegrasyonu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>470</v>
+        <v>950</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055500948</t>
+          <t>9786055500221</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Küresel Krizin Avrupa'da Borç Çıkmazı'na Dönüşümü</t>
+          <t>Bilim Kurgu Sinemasını Okumak</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055500276</t>
+          <t>9786055500948</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ekonometriye Girişte Stata Programı</t>
+          <t>Küresel Krizin Avrupa'da Borç Çıkmazı'na Dönüşümü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>350</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789944250979</t>
+          <t>9786055500276</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bölgesel Kalkınma Politikalarında Yaşanan Dönüşüm ve Kalkınma Ajansları</t>
+          <t>Ekonometriye Girişte Stata Programı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055500337</t>
+          <t>9789944250979</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Petrol ve Ekonomi</t>
+          <t>Türkiye'de Bölgesel Kalkınma Politikalarında Yaşanan Dönüşüm ve Kalkınma Ajansları</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>460</v>
+        <v>570</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055500153</t>
+          <t>9786055500337</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sorumlu Yatırımlar</t>
+          <t>Petrol ve Ekonomi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055500870</t>
+          <t>9786055500153</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Eski Türkçe Bayagut Oglı Otaçı Beg Hikayesi</t>
+          <t>Sosyal Sorumlu Yatırımlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055500887</t>
+          <t>9786055500870</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kırım Tatar Bilmeceleri</t>
+          <t>Eski Türkçe Bayagut Oglı Otaçı Beg Hikayesi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055500740</t>
+          <t>9786055500887</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretimin Finansmanında Güncel Yaklaşımlar: Borçlanma İle Finansman</t>
+          <t>Kırım Tatar Bilmeceleri</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054993796</t>
+          <t>9786055500740</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Gizli Kalan Bir Aydının Portresi: Erol Manisalı</t>
+          <t>Yükseköğretimin Finansmanında Güncel Yaklaşımlar: Borçlanma İle Finansman</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054993680</t>
+          <t>9786054993796</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Reklamı Anlamlandırmak</t>
+          <t>Anılarda Gizli Kalan Bir Aydının Portresi: Erol Manisalı</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789944250986</t>
+          <t>9786054993680</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Sermaye Analizleri</t>
+          <t>Reklamı Anlamlandırmak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>650</v>
+        <v>630</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055500931</t>
+          <t>9789944250986</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Polonya Dış Politikasında Atlantikçilik Avrupacılık İkilemi</t>
+          <t>Entelektüel Sermaye Analizleri</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>530</v>
+        <v>780</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055500924</t>
+          <t>9786055500931</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal İletişim Yönetimi ve Profesyonel Markalar</t>
+          <t>Polonya Dış Politikasında Atlantikçilik Avrupacılık İkilemi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>590</v>
+        <v>640</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054993505</t>
+          <t>9786055500924</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Nutuk'a Bir Bakış</t>
+          <t>Kurumsal İletişim Yönetimi ve Profesyonel Markalar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>480</v>
+        <v>710</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054993116</t>
+          <t>9786054993505</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'ten Büyük Söylev'e</t>
+          <t>Nutuk'a Bir Bakış</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>950</v>
+        <v>580</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055500412</t>
+          <t>9786054993116</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Ayna</t>
+          <t>Cumhuriyet'ten Büyük Söylev'e</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>500</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054993215</t>
+          <t>9786055500412</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya ve Dokunmatik Toplum</t>
+          <t>Sihirli Ayna</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789944250238</t>
+          <t>9786054993215</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yüce Divan</t>
+          <t>Yeni Medya ve Dokunmatik Toplum</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>780</v>
+        <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753533812</t>
+          <t>9789944250238</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasını Düşünmek - A. Haluk Ülman’a Armağan</t>
+          <t>Yüce Divan</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054993871</t>
+          <t>9789753533812</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>AB'nin Doğu Sınırı Balkanlar</t>
+          <t>Türk Dış Politikasını Düşünmek - A. Haluk Ülman’a Armağan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>590</v>
+        <v>750</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054993321</t>
+          <t>9786054993871</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Konut Fiyatları Nasıl Belirlenir?</t>
+          <t>AB'nin Doğu Sınırı Balkanlar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054993017</t>
+          <t>9786054993321</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ses'li Sinema</t>
+          <t>Konut Fiyatları Nasıl Belirlenir?</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054993550</t>
+          <t>9786054993017</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Ses'li Sinema</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054993314</t>
+          <t>9786054993550</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İletişim Sosyolojisi Kuramsal Temeller</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054993048</t>
+          <t>9786054993314</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Modernleşme</t>
+          <t>İletişim Sosyolojisi Kuramsal Temeller</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>420</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054993031</t>
+          <t>9786054993048</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İletişimin Sosyo - Politiği</t>
+          <t>Siyasal Modernleşme</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>490</v>
+        <v>504</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054993727</t>
+          <t>9786054993031</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Düşünürler Düşünceler ve Yüzleşmeler</t>
+          <t>İletişimin Sosyo - Politiği</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054993345</t>
+          <t>9786054993727</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon ve Girişimcilik "Ekonomisi ve Yönetimi Üzerine Yazılar"</t>
+          <t>Düşünürler Düşünceler ve Yüzleşmeler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055500306</t>
+          <t>9786054993345</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Bakıcı</t>
+          <t>İnovasyon ve Girişimcilik "Ekonomisi ve Yönetimi Üzerine Yazılar"</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944250887</t>
+          <t>9786055500306</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde Stratejik Karar</t>
+          <t>Elektronik Bakıcı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055500658</t>
+          <t>9789944250887</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bir Film İzlemek</t>
+          <t>Halkla İlişkilerde Stratejik Karar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055500238</t>
+          <t>9786055500658</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Reklam ve Retorik</t>
+          <t>Bir Film İzlemek</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>510</v>
+        <v>460</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055500429</t>
+          <t>9786055500238</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Değişen Gazetecilik ve Yeni Yasal Düzenlemeler</t>
+          <t>Reklam ve Retorik</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>490</v>
+        <v>620</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054993840</t>
+          <t>9786055500429</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çok Uluslu Şirketlerin Ticaret Hukukundaki Yeri</t>
+          <t>Değişen Gazetecilik ve Yeni Yasal Düzenlemeler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>510</v>
+        <v>580</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052017241</t>
+          <t>9786054993840</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Makalat-ı Hacı Bektaş Veli</t>
+          <t>Çok Uluslu Şirketlerin Ticaret Hukukundaki Yeri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>690</v>
+        <v>600</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055500689</t>
+          <t>9786052017241</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Akademisyenler ve Yabancı Dil</t>
+          <t>Makalat-ı Hacı Bektaş Veli</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>480</v>
+        <v>890</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789753532723</t>
+          <t>9786055500689</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Politikada Halkla İlişkiler</t>
+          <t>Akademisyenler ve Yabancı Dil</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789756463680</t>
+          <t>9789753532723</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Zihniyet, Aydınlar ve İzm’ler</t>
+          <t>Politikada Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756463659</t>
+          <t>9789756463680</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Zihniyet ve Din İslam, Tasavvuf ve Çözülme Devri İktisat Ahlakı</t>
+          <t>Zihniyet, Aydınlar ve İzm’ler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789944250603</t>
+          <t>9789756463659</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Yunanca Gramer ve Diyaloglar</t>
+          <t>Zihniyet ve Din İslam, Tasavvuf ve Çözülme Devri İktisat Ahlakı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055500207</t>
+          <t>9789944250603</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yönetmeye Başlamak</t>
+          <t>Yunanca Gramer ve Diyaloglar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>590</v>
+        <v>700</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944250542</t>
+          <t>9786055500207</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yüzyılda Bankacılık</t>
+          <t>Yönetmeye Başlamak</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789944250818</t>
+          <t>9789944250542</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Girişimci</t>
+          <t>Yeni Yüzyılda Bankacılık</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>320</v>
+        <v>650</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9799756463825</t>
+          <t>9789944250818</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ülgener Yazıları</t>
+          <t>Yaratıcı Girişimci</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>410</v>
+        <v>320</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753531863</t>
+          <t>9799756463825</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Ekonomilerin Bütünleşmesi Sürecinde Kimlik Sorunları ve İletişim</t>
+          <t>Ülgener Yazıları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789756463345</t>
+          <t>9789753531863</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Cephede Vuruşanlar</t>
+          <t>Ulusal Ekonomilerin Bütünleşmesi Sürecinde Kimlik Sorunları ve İletişim</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055500641</t>
+          <t>9789756463345</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Orta Doğu İlişkileri</t>
+          <t>Ulusal Cephede Vuruşanlar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789944250078</t>
+          <t>9786055500641</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yabancı İşçiler</t>
+          <t>Türkiye’nin Orta Doğu İlişkileri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789944250924</t>
+          <t>9789944250078</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Düşüm ve İzleme</t>
+          <t>Türkiye’de Yabancı İşçiler</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>460</v>
+        <v>580</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055500382</t>
+          <t>9789944250924</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Toplumun Siyaseti</t>
+          <t>Türkçede Düşüm ve İzleme</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054993260</t>
+          <t>9786055500382</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tılsım ve Büyü Nasıl Bozulur?</t>
+          <t>Toplumun Siyaseti</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789756463901</t>
+          <t>9786054993260</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Terörizm İnsancıl Hukuk ve İnsan Hakları</t>
+          <t>Tılsım ve Büyü Nasıl Bozulur?</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>720</v>
+        <v>550</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756463161</t>
+          <t>9789756463901</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Programı Yapalım Herkes İzlesin</t>
+          <t>Terörizm İnsancıl Hukuk ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>430</v>
+        <v>850</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944250917</t>
+          <t>9789756463161</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Dünyasının Habercileri Bile...</t>
+          <t>Televizyon Programı Yapalım Herkes İzlesin</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944250771</t>
+          <t>9789944250917</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Taş Devrinden Ortaçağ’a... Uygarlık Tarihi</t>
+          <t>Televizyon Dünyasının Habercileri Bile...</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756463673</t>
+          <t>9789944250771</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Darlık Buhranları ve İktisadi Muvazenesizlik Meselesi</t>
+          <t>Taş Devrinden Ortaçağ’a... Uygarlık Tarihi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>470</v>
+        <v>600</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055500351</t>
+          <t>9789756463673</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tarihi, Kültürel ve Sosyal Paradigmaları ile Siyaset</t>
+          <t>Tarihte Darlık Buhranları ve İktisadi Muvazenesizlik Meselesi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>1050</v>
+        <v>570</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789944250146</t>
+          <t>9786055500351</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Fermanı ve Dönemi</t>
+          <t>Tarihi, Kültürel ve Sosyal Paradigmaları ile Siyaset</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055500184</t>
+          <t>9789944250146</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Tanzim ve Teşhir</t>
+          <t>Tanzimat Fermanı ve Dönemi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>550</v>
+        <v>540</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756463994</t>
+          <t>9786055500184</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Yaratan Toprak Anadolu</t>
+          <t>Tanzim ve Teşhir</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>520</v>
+        <v>660</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9799756463795</t>
+          <t>9789756463994</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Tabiiyyet</t>
+          <t>Tanrı Yaratan Toprak Anadolu</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>380</v>
+        <v>630</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9799756463603</t>
+          <t>9799756463795</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sultani Söyleşileri Galatasaray’dan Anılar</t>
+          <t>Tabiiyyet</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789753532228</t>
+          <t>9799756463603</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Vizyon Arayışları ve Türkiye</t>
+          <t>Sultani Söyleşileri Galatasaray’dan Anılar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789944250320</t>
+          <t>9789753532228</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sporun Değişen Yüzü</t>
+          <t>Stratejik Vizyon Arayışları ve Türkiye</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>370</v>
+        <v>540</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789944250351</t>
+          <t>9789944250320</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Soykırım Tacirleri ve Gerçekler</t>
+          <t>Sporun Değişen Yüzü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>750</v>
+        <v>440</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789944250511</t>
+          <t>9789944250351</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sermaye</t>
+          <t>Soykırım Tacirleri ve Gerçekler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>420</v>
+        <v>900</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055500795</t>
+          <t>9789944250511</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İktisat</t>
+          <t>Sosyal Sermaye</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944250702</t>
+          <t>9786055500795</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Değer</t>
+          <t>Siyasal İktisat</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>450</v>
+        <v>590</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055500696</t>
+          <t>9789944250702</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sistem Kuramı</t>
+          <t>Siyasal Değer</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055500054</t>
+          <t>9786055500696</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sinema Araştırmaları: Kuramlar, Kavramlar, Yaklaşımlar</t>
+          <t>Sistem Kuramı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055500597</t>
+          <t>9786055500054</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sigortalı Hayatın Gerçekleri</t>
+          <t>Sinema Araştırmaları: Kuramlar, Kavramlar, Yaklaşımlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>410</v>
+        <v>660</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055500900</t>
+          <t>9786055500597</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Büyüleri</t>
+          <t>Sigortalı Hayatın Gerçekleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944250856</t>
+          <t>9786055500900</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sanal Ortamda İletişim</t>
+          <t>Sevgi Büyüleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055500191</t>
+          <t>9789944250856</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sıcak Satış - Soğuk Satış</t>
+          <t>Sanal Ortamda İletişim</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>520</v>
+        <v>510</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944250580</t>
+          <t>9786055500191</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Rusça Gramer ve Diyalolar</t>
+          <t>Sıcak Satış - Soğuk Satış</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>580</v>
+        <v>630</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789944250276</t>
+          <t>9789944250580</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Politik Konuşma ve Politik Söylenme</t>
+          <t>Rusça Gramer ve Diyalolar</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055500450</t>
+          <t>9789944250276</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Metropol Kadınları</t>
+          <t>Politik Konuşma ve Politik Söylenme</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>500</v>
+        <v>490</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753532792</t>
+          <t>9786055500450</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Etimolojik Osmanlı Türkçesi Sözlüğü (Ciltli)</t>
+          <t>Metropol Kadınları</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789753532914</t>
+          <t>9789753532792</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğunun Dağılma Devri ve Türkçülük Hareketi</t>
+          <t>Örnekli Etimolojik Osmanlı Türkçesi Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>480</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055500542</t>
+          <t>9789753532914</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Su Sorunu</t>
+          <t>Osmanlı İmparatorluğunun Dağılma Devri ve Türkçülük Hareketi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>390</v>
+        <v>580</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055500481</t>
+          <t>9786055500542</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ontolojik Açıdan Tarih, Kültür, Toplum ve Kemalizm</t>
+          <t>Ortadoğu’da Su Sorunu</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>400</v>
+        <v>470</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055500672</t>
+          <t>9786055500481</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Nonparametrik Regresyon Modelleri</t>
+          <t>Ontolojik Açıdan Tarih, Kültür, Toplum ve Kemalizm</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055500771</t>
+          <t>9786055500672</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe ve Finans Perspektifinden Renault - Nissan Birleşmesi ile Daimler Stratejik Ortaklığı</t>
+          <t>Nonparametrik Regresyon Modelleri</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055500788</t>
+          <t>9786055500771</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Küresel Habercilik ve Söylem</t>
+          <t>Muhasebe ve Finans Perspektifinden Renault - Nissan Birleşmesi ile Daimler Stratejik Ortaklığı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>390</v>
+        <v>900</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756463482</t>
+          <t>9786055500788</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Manastırda Bir Amerikalı John Meultke</t>
+          <t>Küresel Habercilik ve Söylem</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>360</v>
+        <v>470</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000069452</t>
+          <t>9789756463482</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Reklamcılık</t>
+          <t>Manastırda Bir Amerikalı John Meultke</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>480</v>
+        <v>440</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052017067</t>
+          <t>3990000069452</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kimliği</t>
+          <t>Kurumsal Reklamcılık</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789944250306</t>
+          <t>9786052017067</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kişilerarası İletişim</t>
+          <t>Kurum Kimliği</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>480</v>
+        <v>670</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756463802</t>
+          <t>9789944250306</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Makaleler Toplu Eserler 5</t>
+          <t>Kişilerarası İletişim</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>590</v>
+        <v>580</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789944250627</t>
+          <t>9789756463802</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Rusça Ticari Yazışmalar</t>
+          <t>Makaleler Toplu Eserler 5</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>450</v>
+        <v>710</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756463024</t>
+          <t>9789944250627</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadelede İzmit-Adapazarı ve Atatürk</t>
+          <t>Rusça Ticari Yazışmalar</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756463246</t>
+          <t>9789756463024</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Merkez Binanın Penceresinden</t>
+          <t>Milli Mücadelede İzmit-Adapazarı ve Atatürk</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>460</v>
+        <v>650</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055500467</t>
+          <t>9789756463246</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kamu Diplomasisi</t>
+          <t>Merkez Binanın Penceresinden</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055500313</t>
+          <t>9786055500467</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kadın Gözüyle Kadın Siyasetçiler</t>
+          <t>Kamu Diplomasisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>420</v>
+        <v>620</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789753532693</t>
+          <t>9786055500313</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kader Yılları S. Sazonov’un Anıları</t>
+          <t>Kadın Gözüyle Kadın Siyasetçiler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055500122</t>
+          <t>9789753532693</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Bütçeleme ve Raporlama</t>
+          <t>Kader Yılları S. Sazonov’un Anıları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055500177</t>
+          <t>9786055500122</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında Kendini Geliştir</t>
+          <t>İşletmelerde Bütçeleme ve Raporlama</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>490</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9799756463757</t>
+          <t>9786055500177</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Siyaset ve Cumhuriyet</t>
+          <t>İş Hayatında Kendini Geliştir</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>400</v>
+        <v>590</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789944250665</t>
+          <t>9799756463757</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Ticari Yazışmalar</t>
+          <t>İslamcı Siyaset ve Cumhuriyet</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>460</v>
+        <v>480</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055500399</t>
+          <t>9789944250665</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İktisat Okulları ve Emek Piyasası</t>
+          <t>İngilizce Ticari Yazışmalar</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>580</v>
+        <v>550</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789756463666</t>
+          <t>9786055500399</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Çözümlemenin Ahlak ve Zihniyet Dünyası</t>
+          <t>İktisat Okulları ve Emek Piyasası</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>470</v>
+        <v>690</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055500252</t>
+          <t>9789756463666</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İkinci Sevr’e Doğru Bütün Yollar İstanbul’a</t>
+          <t>İktisadi Çözümlemenin Ahlak ve Zihniyet Dünyası</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9799753531442</t>
+          <t>9786055500252</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İşletme Odağı Girişimci Sorunları</t>
+          <t>İkinci Sevr’e Doğru Bütün Yollar İstanbul’a</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055500863</t>
+          <t>9799753531442</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali ve Alevilik Gerçeği</t>
+          <t>İşletme Odağı Girişimci Sorunları</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055500627</t>
+          <t>9786055500863</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar</t>
+          <t>Hz. Ali ve Alevilik Gerçeği</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789753532600</t>
+          <t>9786055500627</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sözlüğü</t>
+          <t>Hükümdar</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>520</v>
+        <v>370</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055500528</t>
+          <t>9789753532600</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Hazret-i Ali Nehc’ül Belaga</t>
+          <t>Hukuk Sözlüğü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>690</v>
+        <v>620</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055500009</t>
+          <t>9786055500528</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hazret-i Ali Divanı</t>
+          <t>Hazret-i Ali Nehc’ül Belaga</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>750</v>
+        <v>780</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055500719</t>
+          <t>9786055500009</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler ve Medya</t>
+          <t>Hazret-i Ali Divanı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055500818</t>
+          <t>9786055500719</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>IPTV Yayıncılığının Sorunları ve Geleceği</t>
+          <t>Halkla İlişkiler ve Medya</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789944250061</t>
+          <t>9786055500818</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli ve Bektaşi Alevilik</t>
+          <t>IPTV Yayıncılığının Sorunları ve Geleceği</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>490</v>
+        <v>620</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055500702</t>
+          <t>9789944250061</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Haberin Tarihi, Kuramları, Söylemi ve Radyo-Televizyon Haberciliği</t>
+          <t>Hacı Bektaş Veli ve Bektaşi Alevilik</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789944250139</t>
+          <t>9786055500702</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pazarı: İnsanlar, Olaylar ve Mekanlara Dair Yazılar</t>
+          <t>Haberin Tarihi, Kuramları, Söylemi ve Radyo-Televizyon Haberciliği</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789944250573</t>
+          <t>9789944250139</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Ticari Yazışmalar</t>
+          <t>Gönül Pazarı: İnsanlar, Olaylar ve Mekanlara Dair Yazılar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789944250801</t>
+          <t>9789944250573</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Finansal Raporları Okuma Metodları</t>
+          <t>Fransızca Ticari Yazışmalar</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>950</v>
+        <v>560</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055500290</t>
+          <t>9789944250801</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Filmlerle Anadolu Destanı Yazmak</t>
+          <t>Finansal Raporları Okuma Metodları</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054993369</t>
+          <t>9786055500290</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Feodalite ve Osmanlı Toplumu</t>
+          <t>Filmlerle Anadolu Destanı Yazmak</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>560</v>
+        <v>420</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055500016</t>
+          <t>9786054993369</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Evsiz Filozof (Ciltli)</t>
+          <t>Feodalite ve Osmanlı Toplumu</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>460</v>
+        <v>680</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789753531672</t>
+          <t>9786055500016</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Etnik Tuzak Kimlik ve Açılımlar</t>
+          <t>Evsiz Filozof (Ciltli)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753531788</t>
+          <t>9789753531672</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Etnik Sorunların Çözümünde Hak ve Özgürlükler Hareketi</t>
+          <t>Etnik Tuzak Kimlik ve Açılımlar</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>650</v>
+        <v>580</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052017029</t>
+          <t>9789753531788</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Etimolojik Osmanlı Türkçesi Sözlüğü</t>
+          <t>Etnik Sorunların Çözümünde Hak ve Özgürlükler Hareketi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>950</v>
+        <v>780</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9799753532272</t>
+          <t>9786052017029</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Komitelerinin Emelleri ve İhtilal Hareketleri</t>
+          <t>Etimolojik Osmanlı Türkçesi Sözlüğü</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>530</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789756463185</t>
+          <t>9799753532272</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Hedeflemesi</t>
+          <t>Ermeni Komitelerinin Emelleri ve İhtilal Hareketleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>350</v>
+        <v>630</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055500825</t>
+          <t>9789756463185</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Ticaret’ten Sosyal Ticaret’e Dönüşüm Sürecinde Ölçümleme</t>
+          <t>Enflasyon Hedeflemesi</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789944250733</t>
+          <t>9786055500825</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Politiğin İnsanı Kimdir?</t>
+          <t>Elektronik Ticaret’ten Sosyal Ticaret’e Dönüşüm Sürecinde Ölçümleme</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789944250085</t>
+          <t>9789944250733</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ekonometrik Terimler Sözlüğü</t>
+          <t>Ekonomi Politiğin İnsanı Kimdir?</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>400</v>
+        <v>510</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753532860</t>
+          <t>9789944250085</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Dünya’da ve Türkiye’de Büyük Sermaye</t>
+          <t>Ekonometrik Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789944250757</t>
+          <t>9789753532860</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dinde Siyasal İslam Tekeli</t>
+          <t>Dünya’da ve Türkiye’de Büyük Sermaye</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>480</v>
+        <v>430</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789944250894</t>
+          <t>9789944250757</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika ve Göç</t>
+          <t>Dinde Siyasal İslam Tekeli</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>980</v>
+        <v>550</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789944250283</t>
+          <t>9789944250894</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Hayatında Psikolojik Taciz</t>
+          <t>Dış Politika ve Göç</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>350</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054993253</t>
+          <t>9789944250283</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Cinci Büyüleri Yıldızname</t>
+          <t>Çalışma Hayatında Psikolojik Taciz</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789756463048</t>
+          <t>9786054993253</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Cezayir’de Fransız Vahşeti ve Ötesi</t>
+          <t>Cinci Büyüleri Yıldızname</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055500573</t>
+          <t>9789756463048</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Tasavvuf Tarikatlar Mezhepler Tarihi</t>
+          <t>Cezayir’de Fransız Vahşeti ve Ötesi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789944250375</t>
+          <t>9786055500573</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Finansal Entegrasyon</t>
+          <t>Bütün Yönleriyle Tasavvuf Tarikatlar Mezhepler Tarihi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>420</v>
+        <v>580</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789944250207</t>
+          <t>9789944250375</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Değişmeyen Kaderi - Borç Çıkmazı</t>
+          <t>Bölgesel Finansal Entegrasyon</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>420</v>
+        <v>510</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789944250115</t>
+          <t>9789944250207</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma ve Çalışma Yöntemleri</t>
+          <t>Türkiye'nin Değişmeyen Kaderi - Borç Çıkmazı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789944250795</t>
+          <t>9789944250115</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Azgelişmiş Ülkelerde Rekabet ve Kalkınma</t>
+          <t>Bilimsel Araştırma ve Çalışma Yöntemleri</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789944250252</t>
+          <t>9789944250795</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan’ın Hazar Ekonomisi ve Stratejisi</t>
+          <t>Azgelişmiş Ülkelerde Rekabet ve Kalkınma</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055500368</t>
+          <t>9789944250252</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Nereye Koşuyor?</t>
+          <t>Azerbaycan’ın Hazar Ekonomisi ve Stratejisi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>350</v>
+        <v>470</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9799756463610</t>
+          <t>9786055500368</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Attila İlhan’la Akıp Giden Düşünceler</t>
+          <t>Avrupa Birliği Nereye Koşuyor?</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9799753532371</t>
+          <t>9799756463610</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve İletişim</t>
+          <t>Attila İlhan’la Akıp Giden Düşünceler</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789756463697</t>
+          <t>9799753532371</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Atatürkçülük</t>
+          <t>Atatürk ve İletişim</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>440</v>
+        <v>330</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789753533591</t>
+          <t>9789756463697</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Uygarlığı</t>
+          <t>Atatürk ve Atatürkçülük</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756463956</t>
+          <t>9789753533591</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mitolojisi</t>
+          <t>Anadolu Uygarlığı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789756463987</t>
+          <t>9789756463956</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İnançları</t>
+          <t>Anadolu Mitolojisi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789756463963</t>
+          <t>9789756463987</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İlaçları</t>
+          <t>Anadolu İnançları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>560</v>
+        <v>540</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756463352</t>
+          <t>9789756463963</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Alevi Müslümanlığı</t>
+          <t>Anadolu İlaçları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>400</v>
+        <v>630</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789944250559</t>
+          <t>9789756463352</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Akıl Yönetimi</t>
+          <t>Anadolu Alevi Müslümanlığı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789944250610</t>
+          <t>9789944250559</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Akademik Rusça Ticari Elit Yazışmalar</t>
+          <t>Akıl Yönetimi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789944250597</t>
+          <t>9789944250610</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Akademik İtalyanca Öğrenimi ve Grameri</t>
+          <t>Akademik Rusça Ticari Elit Yazışmalar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789944250634</t>
+          <t>9789944250597</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Akademik İngilizce Ticari &amp; Elit Yazışmalar</t>
+          <t>Akademik İtalyanca Öğrenimi ve Grameri</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>530</v>
+        <v>630</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055500405</t>
+          <t>9789944250634</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Politika Ulusal Tavır</t>
+          <t>Akademik İngilizce Ticari &amp; Elit Yazışmalar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>390</v>
+        <v>620</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055500856</t>
+          <t>9786055500405</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Reklam ve Reklamcılık</t>
+          <t>Ekonomi ve Politika Ulusal Tavır</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>435</v>
+        <v>460</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9799753531565</t>
+          <t>9786055500856</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl İçin Özdeyişler</t>
+          <t>99 Soruda Reklam ve Reklamcılık</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055500139</t>
+          <t>9799753531565</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Çalışanım Sen Çok Yaşa</t>
+          <t>21. Yüzyıl İçin Özdeyişler</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9799756463511</t>
+          <t>9786055500139</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bekleme Odasında İğfal</t>
+          <t>Çalışanım Sen Çok Yaşa</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756463338</t>
+          <t>9799756463511</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Perspektifinden ve Endüstri İlişkileri Boyutuyla Yeni İş Kanunu: Esneklik ve İş Güvencesi</t>
+          <t>Bekleme Odasında İğfal</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054993703</t>
+          <t>9789756463338</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İletişimi</t>
+          <t>Avrupa Birliği Perspektifinden ve Endüstri İlişkileri Boyutuyla Yeni İş Kanunu: Esneklik ve İş Güvencesi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>510</v>
+        <v>500</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052017203</t>
+          <t>9786054993703</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Etkinlik Var (4+ Yaş)</t>
+          <t>Sağlık İletişimi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>320</v>
+        <v>620</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052017210</t>
+          <t>9786052017203</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Etkinlik Var (5+ Yaş)</t>
+          <t>Dikkat! Etkinlik Var (4+ Yaş)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052017258</t>
+          <t>9786052017210</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Çoğu İsimsiz</t>
+          <t>Dikkat! Etkinlik Var (5+ Yaş)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055500849</t>
+          <t>9786052017258</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İş Çevrimleri Dinamiklerinin Matematiksel Analizi</t>
+          <t>Çoğu İsimsiz</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
+          <t>9786055500849</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>İş Çevrimleri Dinamiklerinin Matematiksel Analizi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
           <t>9786052017197</t>
         </is>
       </c>
-      <c r="B348" s="1" t="inlineStr">
+      <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Dikkat! Etkinlik Var (3+ Yaş)</t>
         </is>
       </c>
-      <c r="C348" s="1">
-        <v>320</v>
+      <c r="C349" s="1">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>