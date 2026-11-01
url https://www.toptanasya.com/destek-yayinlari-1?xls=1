--- v0 (2026-09-12)
+++ v1 (2026-11-01)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258843149</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Tesadüf Mü? Sipariş Mi?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259178325</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Susuz Bir Dünyada Hayatta Kalmak</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258843071</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hâlâ Mükemmeli Arayan Kadın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258843125</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bilinçdışı Öyküler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258843088</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Naru: Bir Yol Hikâyesi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258843026</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -214,51 +214,51 @@
         <is>
           <t>9786259178318</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yanındayım</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259178301</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Yol</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258843040</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sıradan Olma Cesareti</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>