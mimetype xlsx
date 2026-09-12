--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786054825969</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Menekşe Kokusu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054825927</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ses</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054825998</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dört Düğüm Zamanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789759056827</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Her Kadının Coğrafyası Farklı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789759056858</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>