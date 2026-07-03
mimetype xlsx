--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -214,141 +214,141 @@
         <is>
           <t>9786256904057</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>2'li Arduino Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256904095</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Python ve OpenCV ile Görüntü İşleme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256904101</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar için Laravel</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256904088</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Python ile Arduino için Arayüz Geliştirme Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256904019</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Python ile Gömülü Sistemlerde Arduino için Arayüz Geliştirme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054898992</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>SQL Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256904026</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>OpenAI GPT ve ChatGPT</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054898985</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Üşengeçler için Arduino</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054898978</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Python, Veri Bilimi ve Yapay Zeka Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054898497</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -409,51 +409,51 @@
         <is>
           <t>3990000021157</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>PHP Eğitim Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054898039</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ruby on Rails</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786054898053</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Arduino Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054898008</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -514,96 +514,96 @@
         <is>
           <t>9786058666047</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>SPSS ile Veri Madenciliği</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058666061</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Ruby</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786058758872</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Python</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786058758827</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786058666030</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Modern JavaScript</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786058666009</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Mobil Web Tasarımı ve Programlama</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786058758896</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -859,111 +859,111 @@
         <is>
           <t>9786054898343</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Arduino ile Pratik Uygulamalar</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786054898299</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>MongoDB</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786054898428</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Web Uygulama Güvenliği ve Hacking Yöntemleri</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786054898282</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Scratch ile Arduino Programlama</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054898305</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Arduino ile Robotik Projeler</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786054898398</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>PHP CodeIgniter</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786054898381</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya ile Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786054898350</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -1009,96 +1009,96 @@
         <is>
           <t>9786054898275</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Responsive Web Tasarımı ve Uygulamaları</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786054898190</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>PIC Programlama</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786054898206</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>SEO ve Ötesi</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786054898046</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>OpenCart İle E-Ticaret</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786054898183</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>ESP8266 ve Arduino ve Nesnelerin İnterneti</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786054898251</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Google ADS</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786054898268</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
@@ -1144,51 +1144,51 @@
         <is>
           <t>9786054898169</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>HTML5, CSS3 ve JavaScript ile Web Tasarımı</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786054898312</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Go Programlama</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786054898329</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Stratejik Marka Yönetimi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786054898077</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
@@ -1294,51 +1294,51 @@
         <is>
           <t>9786058666078</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Hobi Elektronik</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786054898176</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Java ile Android Programlama</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786054898145</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Hızlı ve Kolay Arduino</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786054898121</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
@@ -1354,51 +1354,51 @@
         <is>
           <t>9786054898084</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Mühendisler için Arduino</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786054898015</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Eclipse ile Java</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786058666085</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Yazılım Güvenliği</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786054898060</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
@@ -1549,51 +1549,51 @@
         <is>
           <t>9786054898237</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>SEO 2016</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786054898824</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Uzmanı Nedir? Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786054898817</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Uzaktan Eğitim</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786054898800</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1669,51 +1669,51 @@
         <is>
           <t>9786054898763</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Facebook ve Instagram Reklamcılığı ile Pazarlama Yöntemleri Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786054898756</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Dijital Markalaşma</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786054898749</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Projelerle Arduino</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786054898725</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
@@ -1729,51 +1729,51 @@
         <is>
           <t>9786054898732</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Facebook Reklamcılığı ve Pazarlama Yöntemleri</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786054898664</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>C# Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786054898633</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Web Programlama Eğitim Seti 2 (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>640</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786054898626</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
@@ -2029,51 +2029,51 @@
         <is>
           <t>9786054898671</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>PHP Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786054898701</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Python Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786054898527</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Facebook ve Instagram ile Marka Yönetimi</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>