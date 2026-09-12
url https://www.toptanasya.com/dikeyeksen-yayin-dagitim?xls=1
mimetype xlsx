--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -94,201 +94,201 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256904033</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Herkes İçin 2'li PYTHON Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256904163</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Yazılımcının Yol Haritası</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256904156</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>2'li C# ve SQL Eğitim Seti</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256904118</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar ve Herkes için Siber Güvenlik Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>850</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256904132</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Robotik Programlama 2'li Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256904040</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>2'li PHP Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256904064</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar için 2'li C# Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256904057</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>2'li Arduino Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256904095</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Python ve OpenCV ile Görüntü İşleme</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256904101</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar için Laravel</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256904088</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Python ile Arduino için Arayüz Geliştirme Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256904019</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Python ile Gömülü Sistemlerde Arduino için Arayüz Geliştirme</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054898992</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -1414,51 +1414,51 @@
         <is>
           <t>9786054898916</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Siber Güvenlik (Offensive Security)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786054898855</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Python Eğitim Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786054898848</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Programlamaya Giriş Eğitim Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>640</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786054898923</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
@@ -1639,66 +1639,66 @@
         <is>
           <t>9786054898787</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>C# Programlama Eğitim Seti (3 Kitap 2+1)</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786054898770</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Facebook Instagram ve Sosyal Medya Reklamcılığı Eğitim Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>550</v>
+        <v>810</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786054898763</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Facebook ve Instagram Reklamcılığı ile Pazarlama Yöntemleri Eğitim Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786054898756</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Dijital Markalaşma</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786054898749</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
@@ -1774,51 +1774,51 @@
         <is>
           <t>9786054898626</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Web Programlama Eğitim Seti 1 (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786054898640</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Eğitim Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>550</v>
+        <v>810</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786054898510</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Siber Güvenlik ve Eğitim Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786054898657</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
@@ -1834,51 +1834,51 @@
         <is>
           <t>9786054898466</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Robotik ve Elektronik Eğitim Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786054898589</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Robot Programlama Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>750</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786054898619</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Programlama Eğitim Seti 2 (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786054898602</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
@@ -1939,51 +1939,51 @@
         <is>
           <t>9786054898442</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Dijital Pazarlama Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786054898596</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Çocuklar için Scratch ve Kodlama Eğitim Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>650</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786054898558</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Arduino ile Projelere Hızlı Başlangıç Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786054898572</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>