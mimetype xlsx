--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -124,51 +124,51 @@
         <is>
           <t>9786057367358</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Şairin Dilinden</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057760036</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Şehirler Ölmesin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057367341</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ömür Kervanı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057367365</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>