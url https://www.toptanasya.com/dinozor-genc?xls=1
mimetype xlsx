--- v2 (2026-04-06)
+++ v3 (2026-11-01)
@@ -424,51 +424,51 @@
         <is>
           <t>9786058005365</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Swamp Kıd’in Gizli Defteri</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057336514</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Teen Titans Go! - Pizza Kubbesine Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057336507</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>41 Filozof 41 Kavram</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257952644</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>