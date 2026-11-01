--- v1 (2026-07-03)
+++ v2 (2026-11-01)
@@ -4084,51 +4084,51 @@
         <is>
           <t>9786057050472</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>İç Döküntüleri</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9786257417372</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Çok Uluslu Bir Hayat</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786257417327</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Moskova / İstanbul Uçuşu</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786257417181</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
@@ -4699,66 +4699,66 @@
         <is>
           <t>9786257417273</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Empati</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>9786257417037</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>Şeytanla Tanrıyı Konuştuk</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9786257417044</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>Kutsal Fahişe</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>9786257417051</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>Aşkın Dikiz Aynası</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>9786057050489</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>