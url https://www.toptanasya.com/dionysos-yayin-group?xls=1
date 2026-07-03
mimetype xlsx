--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,5050 +85,5065 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255949752</t>
+          <t>9786259322117</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Şah Mat Yok!</t>
+          <t>Kıyametten Önce Son Gerçek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>375</v>
+        <v>685</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255673558</t>
+          <t>9786255949752</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sen Yokken Yazıldı</t>
+          <t>Şah Mat Yok!</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>465</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255673428</t>
+          <t>9786255673558</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Son Zil Çalmadan</t>
+          <t>Sen Yokken Yazıldı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>425</v>
+        <v>465</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255673862</t>
+          <t>9786255673428</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Hikayeler</t>
+          <t>Son Zil Çalmadan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>475</v>
+        <v>425</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255673268</t>
+          <t>9786255673862</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Baharıma Şiirler</t>
+          <t>Esrarengiz Hikayeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>425</v>
+        <v>475</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255673008</t>
+          <t>9786255673268</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mete ile İyi Kalpli Kirpi</t>
+          <t>Baharıma Şiirler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>355</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255673343</t>
+          <t>9786255673008</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bitkisel Tedavi Yöntemleri</t>
+          <t>Mete ile İyi Kalpli Kirpi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255949608</t>
+          <t>9786255673343</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yazmayı Öğreten Kitap</t>
+          <t>Bitkisel Tedavi Yöntemleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255949615</t>
+          <t>9786255949608</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Notebook That Teaches Writing</t>
+          <t>Yazmayı Öğreten Kitap</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255949721</t>
+          <t>9786255949615</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Orta Türk Alfabesi İçin Hazırlanmış Yazmayı Öğreten Defter</t>
+          <t>Notebook That Teaches Writing</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255673275</t>
+          <t>9786255949721</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Zupzup ve Lekeleri</t>
+          <t>Orta Türk Alfabesi İçin Hazırlanmış Yazmayı Öğreten Defter</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>175</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255673282</t>
+          <t>9786255673275</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zebra Kabilesi</t>
+          <t>Zürafa Zupzup ve Lekeleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>325</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255949998</t>
+          <t>9786255673282</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Dili</t>
+          <t>Zebra Kabilesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>355</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255949417</t>
+          <t>9786255949998</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Devleri Ronaldo &amp; Messi (Ciltli)</t>
+          <t>Çiçeklerin Dili</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>455</v>
+        <v>355</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255949868</t>
+          <t>9786255949417</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zatıali (Ciltli)</t>
+          <t>Futbolun Devleri Ronaldo &amp; Messi (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>425</v>
+        <v>455</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255673053</t>
+          <t>9786255949868</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Macahel (Ciltli)</t>
+          <t>Zatıali (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255673046</t>
+          <t>9786255673053</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Adalet Ağacı</t>
+          <t>Macahel (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>355</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255949851</t>
+          <t>9786255673046</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zafer Benim (Ciltli)</t>
+          <t>Adalet Ağacı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>475</v>
+        <v>355</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255949844</t>
+          <t>9786255949851</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fenomenin Rüyası (Ciltli)</t>
+          <t>Zafer Benim (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>775</v>
+        <v>475</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255949646</t>
+          <t>9786255949844</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Müzisyenler Köyü</t>
+          <t>Fenomenin Rüyası (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>255</v>
+        <v>775</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255949554</t>
+          <t>9786255949646</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Prenses Erkekler Seyit Onbaşı Kadınlar</t>
+          <t>Müzisyenler Köyü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255949110</t>
+          <t>9786255949554</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ölümün İzinde</t>
+          <t>Prenses Erkekler Seyit Onbaşı Kadınlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255949295</t>
+          <t>9786255949110</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Kesişme Noktaları Zatıali (Ciltli)</t>
+          <t>Ölümün İzinde</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255949325</t>
+          <t>9786255949295</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kul Aşkı</t>
+          <t>Hayatın Kesişme Noktaları Zatıali (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255949172</t>
+          <t>9786255949325</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Leoparın Rüyası</t>
+          <t>Kul Aşkı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256213241</t>
+          <t>9786255949172</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Öncesi Birbirini Tanıma ve Evliliğe Dair Herşey</t>
+          <t>Leoparın Rüyası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255949134</t>
+          <t>9786256213241</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Buz Dağı</t>
+          <t>Evlilik Öncesi Birbirini Tanıma ve Evliliğe Dair Herşey</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256798656</t>
+          <t>9786255949134</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ege ve Akdeniz Koylarında</t>
+          <t>Buz Dağı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255949462</t>
+          <t>9786256798656</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Ege ve Akdeniz Koylarında</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255949349</t>
+          <t>9786255949462</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir An</t>
+          <t>Persona</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255949202</t>
+          <t>9786255949349</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mislina Kalbin Yankısı</t>
+          <t>Küçük Bir An</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256213999</t>
+          <t>9786255949202</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ruhumu İyileştiren Hikayeler</t>
+          <t>Mislina Kalbin Yankısı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256213548</t>
+          <t>9786256213999</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>"Saros Sevdalısı Bir Yıldız" Haluk Levent Anıları</t>
+          <t>Ruhumu İyileştiren Hikayeler</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255949400</t>
+          <t>9786256213548</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şarkılar ve Korkular</t>
+          <t>"Saros Sevdalısı Bir Yıldız" Haluk Levent Anıları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>355</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255949196</t>
+          <t>9786255949400</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ozi'nin Maceraları</t>
+          <t>Şarkılar ve Korkular</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>275</v>
+        <v>355</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256709485</t>
+          <t>9786255949196</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kabuksuz Kaplumbağa</t>
+          <t>Ozi'nin Maceraları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256034136</t>
+          <t>9786256709485</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şeker Çocuklar</t>
+          <t>Kabuksuz Kaplumbağa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>355</v>
+        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256213975</t>
+          <t>9786256034136</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Mamiel</t>
+          <t>Şeker Çocuklar</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256213913</t>
+          <t>9786256213975</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Vejetaryen Kaplan</t>
+          <t>Kaplumbağa Mamiel</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256213890</t>
+          <t>9786256213913</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mete Tiyatro Kuruyor</t>
+          <t>Vejetaryen Kaplan</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256213807</t>
+          <t>9786256213890</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Peçete Canavarı Bade</t>
+          <t>Mete Tiyatro Kuruyor</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256213678</t>
+          <t>9786256213807</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Patatesler Merkezi</t>
+          <t>Peçete Canavarı Bade</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255949080</t>
+          <t>9786256213678</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Venüs, Ay ve Yıldız Işığında</t>
+          <t>Mutlu Patatesler Merkezi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256213760</t>
+          <t>9786255949080</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sitare</t>
+          <t>Venüs, Ay ve Yıldız Işığında</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>275</v>
+        <v>355</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256213227</t>
+          <t>9786256213760</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Adı Sen</t>
+          <t>Sitare</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>475</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256213814</t>
+          <t>9786256213227</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Suskunluğunu Kalem Bozar</t>
+          <t>Kitabın Adı Sen</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255949189</t>
+          <t>9786256213814</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Olimpiyat Sporcusunun Derin Yolculuğu</t>
+          <t>Kalbin Suskunluğunu Kalem Bozar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256213296</t>
+          <t>9786255949189</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Aşka Bakışı</t>
+          <t>Bir Olimpiyat Sporcusunun Derin Yolculuğu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256213715</t>
+          <t>9786256213296</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Kartları</t>
+          <t>Hayatın Aşka Bakışı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256213654</t>
+          <t>9786256213715</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Emre ve Kuşlar</t>
+          <t>Kehanet Kartları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256213586</t>
+          <t>9786256213654</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Puksu “Sizi Gidi Yaramazlar Sizi”</t>
+          <t>Emre ve Kuşlar</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256213500</t>
+          <t>9786256213586</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnci Mercan Sözler</t>
+          <t>Baykuş Puksu “Sizi Gidi Yaramazlar Sizi”</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256213456</t>
+          <t>9786256213500</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Puksu “Eve Dönüş”</t>
+          <t>İnci Mercan Sözler</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256213531</t>
+          <t>9786256213456</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Burçlar, Yükselen Burçlar ve Gezegen Yerleşimleri</t>
+          <t>Baykuş Puksu “Eve Dönüş”</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256213463</t>
+          <t>9786256213531</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Zanka</t>
+          <t>Burçlar, Yükselen Burçlar ve Gezegen Yerleşimleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256213432</t>
+          <t>9786256213463</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Toprak</t>
+          <t>Zanka</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256034358</t>
+          <t>9786256213432</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Pırıl Konuk ile Motive Bir Sen -II-</t>
+          <t>Benim Adım Toprak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256213449</t>
+          <t>9786256034358</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kendini Beğenmeyen Uğur Böceği</t>
+          <t>Pırıl Konuk ile Motive Bir Sen -II-</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256034884</t>
+          <t>9786256213449</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Pelikan Zamanı</t>
+          <t>Kendini Beğenmeyen Uğur Böceği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256034471</t>
+          <t>9786256034884</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Altın Çocuk</t>
+          <t>Pelikan Zamanı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256034778</t>
+          <t>9786256034471</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kıskanan</t>
+          <t>Altın Çocuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256213005</t>
+          <t>9786256034778</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zuzuki</t>
+          <t>Kıskanan</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256213265</t>
+          <t>9786256213005</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Taocunun Sevişme Sanatı ve Çılgın Fantezileri 2</t>
+          <t>Zuzuki</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256034945</t>
+          <t>9786256213265</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mosmos’un Dünyası Yardımlaşma</t>
+          <t>Taocunun Sevişme Sanatı ve Çılgın Fantezileri 2</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256034907</t>
+          <t>9786256034945</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Avustralyalı Taocu’nun İz Bıraktığı Tutuklu Kalan Sevgilileri</t>
+          <t>Mosmos’un Dünyası Yardımlaşma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256034495</t>
+          <t>9786256034907</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aylin’in Deniz Kabukları</t>
+          <t>Avustralyalı Taocu’nun İz Bıraktığı Tutuklu Kalan Sevgilileri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256709492</t>
+          <t>9786256034495</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kıvanç ve Kaan</t>
+          <t>Aylin’in Deniz Kabukları</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256034761</t>
+          <t>9786256709492</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sarkacın Ucundaki Gerçekler</t>
+          <t>Kıvanç ve Kaan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256034372</t>
+          <t>9786256034761</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>12 Kadın</t>
+          <t>Sarkacın Ucundaki Gerçekler</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256034402</t>
+          <t>9786256034372</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Tırtıl ve Bilge Baykuş</t>
+          <t>12 Kadın</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256034853</t>
+          <t>9786256034402</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şişko Dedemle Maceralarımız</t>
+          <t>Meraklı Tırtıl ve Bilge Baykuş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256034099</t>
+          <t>9786256034853</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Minik Su Damlası</t>
+          <t>Şişko Dedemle Maceralarımız</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256034747</t>
+          <t>9786256034099</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Taocunun Sevişme Sanatı ve Çılgın Fantezileri</t>
+          <t>Minik Su Damlası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256034181</t>
+          <t>9786256034747</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Uçabilirsin Çoçolina</t>
+          <t>Taocunun Sevişme Sanatı ve Çılgın Fantezileri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256034556</t>
+          <t>9786256034181</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şefkatli Sevgi</t>
+          <t>Uçabilirsin Çoçolina</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256034242</t>
+          <t>9786256034556</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Yüreğimdeki Vatan</t>
+          <t>Şefkatli Sevgi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256034198</t>
+          <t>9786256034242</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Olimpos Bir At</t>
+          <t>Çocuk Yüreğimdeki Vatan</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256034297</t>
+          <t>9786256034198</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Kayması Swift</t>
+          <t>Olimpos Bir At</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258193534</t>
+          <t>9786256034297</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zihinsel İstila</t>
+          <t>Yıldız Kayması Swift</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>265</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258193411</t>
+          <t>9786258193534</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sepet Kafali Uşaklar - Tekno Zler</t>
+          <t>Zihinsel İstila</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>140</v>
+        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258193152</t>
+          <t>9786258193411</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>My Lovely Little Leyla</t>
+          <t>Sepet Kafali Uşaklar - Tekno Zler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258074994</t>
+          <t>9786258193152</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Makine-Makinist - İkinci Kitap</t>
+          <t>My Lovely Little Leyla</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>145</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258074932</t>
+          <t>9786258074994</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Dünyaya Masallar</t>
+          <t>Makine-Makinist - İkinci Kitap</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258074956</t>
+          <t>9786258074932</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Arkadaşlık</t>
+          <t>Çocuklardan Dünyaya Masallar</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256929494</t>
+          <t>9786258074956</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Matem Matik(MM0) - Matematiği Yok Eden Deterjan</t>
+          <t>Bir Tutam Arkadaşlık</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256929807</t>
+          <t>9786256929494</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kin - Cinayet Bir Delinin Şarkısıdır</t>
+          <t>Matem Matik(MM0) - Matematiği Yok Eden Deterjan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258193466</t>
+          <t>9786256929807</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Beni Kaderimin Elinden Al</t>
+          <t>Kin - Cinayet Bir Delinin Şarkısıdır</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258193961</t>
+          <t>9786258193466</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kuğunun Düşü</t>
+          <t>Beni Kaderimin Elinden Al</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256929180</t>
+          <t>9786258193961</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Babilden Önce</t>
+          <t>Beyaz Kuğunun Düşü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256929418</t>
+          <t>9786256929180</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Baharı - Araf</t>
+          <t>Babilden Önce</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256929869</t>
+          <t>9786256929418</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Yüreğindeki El İzleri</t>
+          <t>Ali'nin Baharı - Araf</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256929272</t>
+          <t>9786256929869</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Peri Masalı</t>
+          <t>Öğretmen Yüreğindeki El İzleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>140</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258193480</t>
+          <t>9786256929272</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Boş İse</t>
+          <t>Bir Peri Masalı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258193916</t>
+          <t>9786258193480</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Rehber Yorumu İle Şehr-i Manisa</t>
+          <t>Her Şey Boş İse</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256798908</t>
+          <t>9786258193916</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ateş'in Doğa Sevgisi</t>
+          <t>Rehber Yorumu İle Şehr-i Manisa</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256798816</t>
+          <t>9786256798908</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Evrenlerin Çığlığı - Sonsuzluğun Külleri</t>
+          <t>Ateş'in Doğa Sevgisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>425</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256709447</t>
+          <t>9786256798816</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Babam, Ben ve Bavulu</t>
+          <t>Evrenlerin Çığlığı - Sonsuzluğun Külleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256798496</t>
+          <t>9786256709447</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yeşeren Mektuplar</t>
+          <t>Babam, Ben ve Bavulu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256798854</t>
+          <t>9786256798496</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Otizm - Mavi Düşler</t>
+          <t>Yeşeren Mektuplar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256798519</t>
+          <t>9786256798854</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Mim</t>
+          <t>Otizm - Mavi Düşler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256798557</t>
+          <t>9786256798519</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Umut Hep Var</t>
+          <t>Mim</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256798250</t>
+          <t>9786256798557</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Titreyen Kalp</t>
+          <t>Umut Hep Var</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256798717</t>
+          <t>9786256798250</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kadir Mısıroğlu'nun En Tartışmalı Sözlerinin Tahlili - Belgelerle Gerçek Tarih 1</t>
+          <t>Titreyen Kalp</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258074659</t>
+          <t>9786256798717</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yaz</t>
+          <t>Kadir Mısıroğlu'nun En Tartışmalı Sözlerinin Tahlili - Belgelerle Gerçek Tarih 1</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>125</v>
+        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258193190</t>
+          <t>9786258074659</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 2042</t>
+          <t>Mavi Yaz</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>165</v>
+        <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258193183</t>
+          <t>9786258193190</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mutlu Sabuncuk</t>
+          <t>İstanbul 2042</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>64</v>
+        <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258193275</t>
+          <t>9786258193183</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İkinci Bahar Ergeni Yolda</t>
+          <t>Küçük Mutlu Sabuncuk</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>185</v>
+        <v>64</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258193824</t>
+          <t>9786258193275</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Vera</t>
+          <t>İkinci Bahar Ergeni Yolda</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>145</v>
+        <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258074697</t>
+          <t>9786258193824</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hezeyanlar</t>
+          <t>Vera</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258074642</t>
+          <t>9786258074697</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Çekirdeği</t>
+          <t>Hezeyanlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256709874</t>
+          <t>9786258074642</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mustafa İztuzu'nda</t>
+          <t>Zeytin Çekirdeği</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256034143</t>
+          <t>9786256709874</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Puksu</t>
+          <t>Mustafa İztuzu'nda</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256034105</t>
+          <t>9786256034143</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Çiçeği</t>
+          <t>Baykuş Puksu</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256034112</t>
+          <t>9786256034105</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Uykum Nereye Kaçtı</t>
+          <t>Gökkuşağı Çiçeği</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256709904</t>
+          <t>9786256034112</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kim İstemez Ki Birinci Olmak?</t>
+          <t>Uykum Nereye Kaçtı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256709850</t>
+          <t>9786256709904</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İyilik Şehri</t>
+          <t>Kim İstemez Ki Birinci Olmak?</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256709751</t>
+          <t>9786256709850</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Denizde Özel Güvenlik ve ISPS Kod</t>
+          <t>İyilik Şehri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>255</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256709683</t>
+          <t>9786256709751</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kaos Var</t>
+          <t>Denizde Özel Güvenlik ve ISPS Kod</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256709836</t>
+          <t>9786256709683</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kediler Sokağı</t>
+          <t>Kaos Var</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256709829</t>
+          <t>9786256709836</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Beril’le Bir Gün</t>
+          <t>Mutlu Kediler Sokağı</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256709133</t>
+          <t>9786256709829</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Hikayesi</t>
+          <t>Beril’le Bir Gün</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256798793</t>
+          <t>9786256709133</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Baba Ben Çocuğum</t>
+          <t>Çınar’ın Hikayesi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258193503</t>
+          <t>9786256798793</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Yazılan Yazgılar</t>
+          <t>Baba Ben Çocuğum</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256709317</t>
+          <t>9786258193503</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik ve Felsefi Aforizmalar</t>
+          <t>Yanlış Yazılan Yazgılar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256709324</t>
+          <t>9786256709317</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Siyah-Beyaz - 1</t>
+          <t>Sosyolojik ve Felsefi Aforizmalar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256709331</t>
+          <t>9786256709324</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Siyah-Beyaz - 2</t>
+          <t>Siyah-Beyaz - 1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>660</v>
+        <v>650</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256798960</t>
+          <t>9786256709331</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çınar İle Gül</t>
+          <t>Siyah-Beyaz - 2</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>660</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256798786</t>
+          <t>9786256798960</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ali Çınar ve Kuzey Işıkları</t>
+          <t>Çınar İle Gül</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256709164</t>
+          <t>9786256798786</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Zeyo Kelime Avında</t>
+          <t>Ali Çınar ve Kuzey Işıkları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256798823</t>
+          <t>9786256709164</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İki Sade Kahve</t>
+          <t>Zeyo Kelime Avında</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256709188</t>
+          <t>9786256798823</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Uyuzlu Kirpi Zeyo</t>
+          <t>İki Sade Kahve</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>155</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256709171</t>
+          <t>9786256709188</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Zeyo Foli’yi Kurtarıyor</t>
+          <t>Uyuzlu Kirpi Zeyo</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256709096</t>
+          <t>9786256709171</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Luna Neden Yalnız?</t>
+          <t>Zeyo Foli’yi Kurtarıyor</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256709058</t>
+          <t>9786256709096</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sığıntı</t>
+          <t>Luna Neden Yalnız?</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256709515</t>
+          <t>9786256709058</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kalbinin Yarısını Tamir Et</t>
+          <t>İçimdeki Sığıntı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256709522</t>
+          <t>9786256709515</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Salyangoz</t>
+          <t>Kalbinin Yarısını Tamir Et</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256709508</t>
+          <t>9786256709522</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Pan Dora'nın Büyülü Sırrı</t>
+          <t>Büyülü Salyangoz</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256709539</t>
+          <t>9786256709508</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Renkler Nereye Kayboldu?</t>
+          <t>Pan Dora'nın Büyülü Sırrı</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256798489</t>
+          <t>9786256709539</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yorçu</t>
+          <t>Renkler Nereye Kayboldu?</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256709140</t>
+          <t>9786256798489</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Albina İle Filiko</t>
+          <t>Yorçu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256709102</t>
+          <t>9786256709140</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Şemsiyeli Zencefil İle Islak Burunlu Kömür</t>
+          <t>Albina İle Filiko</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256709287</t>
+          <t>9786256709102</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bal Köpüğü’nün Şarkısı 2</t>
+          <t>Kırmızı Şemsiyeli Zencefil İle Islak Burunlu Kömür</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256709126</t>
+          <t>9786256709287</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Göçler Zamanı</t>
+          <t>Bal Köpüğü’nün Şarkısı 2</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256709232</t>
+          <t>9786256709126</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Kardeşim Oluyor</t>
+          <t>Göçler Zamanı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256709270</t>
+          <t>9786256709232</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Korkmaktan Korkmuyorum Karanlığı Aydınlatabiliyorum</t>
+          <t>Kurabiye Kitaplar – Kardeşim Oluyor</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256709256</t>
+          <t>9786256709270</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Korkmaktan Korkmuyorum Canavar Arkadaşım</t>
+          <t>Kurabiye Kitaplar – Korkmaktan Korkmuyorum Karanlığı Aydınlatabiliyorum</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256709294</t>
+          <t>9786256709256</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ben Benim</t>
+          <t>Kurabiye Kitaplar – Korkmaktan Korkmuyorum Canavar Arkadaşım</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256709263</t>
+          <t>9786256709294</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Sesleri Merak Ediyorum</t>
+          <t>Ben Benim</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256709249</t>
+          <t>9786256709263</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Her Zaman Bir Çözüm Üretebilirim</t>
+          <t>Kurabiye Kitaplar – Sesleri Merak Ediyorum</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256709225</t>
+          <t>9786256709249</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Kitaplar – Artık İki Evim Var</t>
+          <t>Kurabiye Kitaplar – Her Zaman Bir Çözüm Üretebilirim</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256709218</t>
+          <t>9786256709225</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Derindeki Hazine</t>
+          <t>Kurabiye Kitaplar – Artık İki Evim Var</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256709201</t>
+          <t>9786256709218</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Benim Büyük Büyük Fikrim</t>
+          <t>Derindeki Hazine</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256709003</t>
+          <t>9786256709201</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Üç İyi Masalı</t>
+          <t>Benim Büyük Büyük Fikrim</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256929999</t>
+          <t>9786256709003</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mia’nın Maceraları</t>
+          <t>Üç İyi Masalı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256798526</t>
+          <t>9786256929999</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Las Vegas Hep İçimdeydi</t>
+          <t>Mia’nın Maceraları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258074789</t>
+          <t>9786256798526</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Limonlu Kek</t>
+          <t>Las Vegas Hep İçimdeydi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256798748</t>
+          <t>9786258074789</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ba</t>
+          <t>Limonlu Kek</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256798458</t>
+          <t>9786256798748</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Zehra ve Kayra Serisi</t>
+          <t>Ba</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256798687</t>
+          <t>9786256798458</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Organik Masallar</t>
+          <t>Zehra ve Kayra Serisi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256798779</t>
+          <t>9786256798687</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aestatis Pluvia</t>
+          <t>Organik Masallar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256798892</t>
+          <t>9786256798779</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ateş’in Hayvan Sevgisi</t>
+          <t>Aestatis Pluvia</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256798885</t>
+          <t>9786256798892</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ateş’in Okul Günleri</t>
+          <t>Ateş’in Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256798915</t>
+          <t>9786256798885</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ateş’in Basketbol Sevgisi</t>
+          <t>Ateş’in Okul Günleri</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256798922</t>
+          <t>9786256798915</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Anneannemin Çorbası</t>
+          <t>Ateş’in Basketbol Sevgisi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256798878</t>
+          <t>9786256798922</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ateş’in Yeni Arkadaşları</t>
+          <t>Anneannemin Çorbası</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256798311</t>
+          <t>9786256798878</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Unhappy Girl</t>
+          <t>Ateş’in Yeni Arkadaşları</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256798397</t>
+          <t>9786256798311</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Müzede Panik</t>
+          <t>Unhappy Girl</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256798243</t>
+          <t>9786256798397</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ötesinde Bir Meddah</t>
+          <t>Müzede Panik</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256798427</t>
+          <t>9786256798243</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Rengini Arayan Hayvanlar</t>
+          <t>Zamanın Ötesinde Bir Meddah</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256798380</t>
+          <t>9786256798427</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal’in Hayali</t>
+          <t>Rengini Arayan Hayvanlar</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256798441</t>
+          <t>9786256798380</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gezici Drama Liderinden Yaratıcı Oyunlar</t>
+          <t>Mustafa Kemal’in Hayali</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256798052</t>
+          <t>9786256798441</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Eden Hikayeler</t>
+          <t>Gezici Drama Liderinden Yaratıcı Oyunlar</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256798281</t>
+          <t>9786256798052</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Açıl Susam Açıl</t>
+          <t>Mutlu Eden Hikayeler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256798182</t>
+          <t>9786256798281</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Affına Mazhar</t>
+          <t>Açıl Susam Açıl</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256798076</t>
+          <t>9786256798182</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kasırgalar</t>
+          <t>Affına Mazhar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259969275</t>
+          <t>9786256798076</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Ölüme Bile Gidemem</t>
+          <t>Kasırgalar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256798113</t>
+          <t>9786259969275</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Çocukları</t>
+          <t>Sensiz Ölüme Bile Gidemem</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256798106</t>
+          <t>9786256798113</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hacivat  - Karagöz ve Rubik Küpler -1</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786259931395</t>
+          <t>9786256798106</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Babaannesinin Kuzusu Bora</t>
+          <t>Hacivat  - Karagöz ve Rubik Küpler -1</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786259931364</t>
+          <t>9786259931395</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Afacan İşaretler İş Başında</t>
+          <t>Babaannesinin Kuzusu Bora</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256798038</t>
+          <t>9786259931364</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Son Kale</t>
+          <t>Afacan İşaretler İş Başında</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256929500</t>
+          <t>9786256798038</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İntikam Tugayı -1 Sempatizan”</t>
+          <t>Son Kale</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256929630</t>
+          <t>9786256929500</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Misket Limon Tadında</t>
+          <t>İntikam Tugayı -1 Sempatizan”</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>155</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256895102</t>
+          <t>9786256929630</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Mantar Tepesinin Askerleri</t>
+          <t>Misket Limon Tadında</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256929586</t>
+          <t>9786256895102</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tüylü’nün Farklı Yanı</t>
+          <t>Mantar Tepesinin Askerleri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256929876</t>
+          <t>9786256929586</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Elife Kasnık Çocuk Edebiyatı Serisi</t>
+          <t>Tüylü’nün Farklı Yanı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>330</v>
+        <v>110</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256929661</t>
+          <t>9786256929876</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Altın Adımlarla Zenginlik Yolu</t>
+          <t>Elife Kasnık Çocuk Edebiyatı Serisi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256929135</t>
+          <t>9786256929661</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Tospik Çıkabilir</t>
+          <t>Mucizevi Altın Adımlarla Zenginlik Yolu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256929296</t>
+          <t>9786256929135</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Fırtınadan Korkan Molly</t>
+          <t>Dikkat Tospik Çıkabilir</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256929357</t>
+          <t>9786256929296</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Pen'in Bulutları</t>
+          <t>Fırtınadan Korkan Molly</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256929722</t>
+          <t>9786256929357</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ödül</t>
+          <t>Pen'in Bulutları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256929241</t>
+          <t>9786256929722</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Babamla Bir Gün - Kampta</t>
+          <t>Büyük Ödül</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256929791</t>
+          <t>9786256929241</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sen Hiç Arı Kovanı Gördün Mü?</t>
+          <t>Babamla Bir Gün - Kampta</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>170</v>
+        <v>110</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256929340</t>
+          <t>9786256929791</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Okuma Sevgisi</t>
+          <t>Sen Hiç Arı Kovanı Gördün Mü?</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256929555</t>
+          <t>9786256929340</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bodrum'da Yerel Siyaset</t>
+          <t>Okuma Sevgisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256929265</t>
+          <t>9786256929555</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bir Soru(n) Mu Var?</t>
+          <t>Bodrum'da Yerel Siyaset</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256929074</t>
+          <t>9786256929265</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Şila’nın Korkusu</t>
+          <t>Bir Soru(n) Mu Var?</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258193695</t>
+          <t>9786256929074</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Guguglu Saati</t>
+          <t>Şila’nın Korkusu</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256929166</t>
+          <t>9786258193695</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bir Hediye Paketi Paketi Bir De Peri</t>
+          <t>Dedemin Guguglu Saati</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258193848</t>
+          <t>9786256929166</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Maya’ya Masallar</t>
+          <t>Bir Hediye Paketi Paketi Bir De Peri</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258193978</t>
+          <t>9786258193848</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Pino</t>
+          <t>Maya’ya Masallar</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258074444</t>
+          <t>9786258193978</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Sen</t>
+          <t>Pino</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258074451</t>
+          <t>9786258074444</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Önemli Olan Karakterdir</t>
+          <t>Sensiz Sen</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258074482</t>
+          <t>9786258074451</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Siz Hiç Kaybettiniz Mi?</t>
+          <t>Önemli Olan Karakterdir</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258074512</t>
+          <t>9786258074482</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Gönül Mevsimi</t>
+          <t>Siz Hiç Kaybettiniz Mi?</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258074284</t>
+          <t>9786258074512</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Elif Naz'ın Dünyası</t>
+          <t>Gönül Mevsimi</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258074390</t>
+          <t>9786258074284</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Girdap - Çalınmış Çocukluklar</t>
+          <t>Elif Naz'ın Dünyası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>52.75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258074246</t>
+          <t>9786258074390</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kapı - Yedi Krallık</t>
+          <t>Girdap - Çalınmış Çocukluklar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257417587</t>
+          <t>9786258074246</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Geçiş Elementi</t>
+          <t>Yedi Kapı - Yedi Krallık</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258074383</t>
+          <t>9786257417587</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İnsan Sevgiyle Yeşerir</t>
+          <t>Geçiş Elementi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258074239</t>
+          <t>9786258074383</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dilinden Kaleme</t>
+          <t>İnsan Sevgiyle Yeşerir</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258074215</t>
+          <t>9786258074239</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ynei Nseil Okmua</t>
+          <t>Gönül Dilinden Kaleme</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258074192</t>
+          <t>9786258074215</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Uff Oldu</t>
+          <t>Ynei Nseil Okmua</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258074154</t>
+          <t>9786258074192</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dilhun</t>
+          <t>Kalbim Uff Oldu</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258074130</t>
+          <t>9786258074154</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sakarya Kıyılarında Aşk</t>
+          <t>Dilhun</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258074093</t>
+          <t>9786258074130</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Sakarya Kıyılarında Aşk</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258074079</t>
+          <t>9786258074093</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Masallar Pusulası</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257417808</t>
+          <t>9786258074079</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Hayaller Koleksiyoncusu</t>
+          <t>Çağdaş Masallar Pusulası</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257417983</t>
+          <t>9786257417808</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu İnsanlar</t>
+          <t>Kayıp Hayaller Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258074185</t>
+          <t>9786257417983</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Algı ve Ego Oyunları</t>
+          <t>Ah Şu İnsanlar</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258074024</t>
+          <t>9786258074185</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Balli’nin Sihirli Turşusu</t>
+          <t>Algı ve Ego Oyunları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258074109</t>
+          <t>9786258074024</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kış Demi</t>
+          <t>Balli’nin Sihirli Turşusu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258074017</t>
+          <t>9786258074109</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Otostopçu</t>
+          <t>Kış Demi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258074086</t>
+          <t>9786258074017</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bir Edyar Hikayesi - Başlangıç</t>
+          <t>Otostopçu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258074062</t>
+          <t>9786258074086</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Erik Ağacı</t>
+          <t>Bir Edyar Hikayesi - Başlangıç</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258074116</t>
+          <t>9786258074062</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ben Senden Hiç Vazgeçmedim</t>
+          <t>Erik Ağacı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257417679</t>
+          <t>9786258074116</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hissettiğiniz Gibi</t>
+          <t>Ben Senden Hiç Vazgeçmedim</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257417914</t>
+          <t>9786257417679</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Okullu Olduk</t>
+          <t>Hissettiğiniz Gibi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>70</v>
+        <v>54</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257417365</t>
+          <t>9786257417914</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İatro’nun Günlüğü 2</t>
+          <t>Birlikte Okullu Olduk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257417891</t>
+          <t>9786257417365</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Alakasızlar Bütünü</t>
+          <t>İatro’nun Günlüğü 2</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257417877</t>
+          <t>9786257417891</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Beyaban</t>
+          <t>Alakasızlar Bütünü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257417822</t>
+          <t>9786257417877</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Şiddete Dönüşüyor</t>
+          <t>Beyaban</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257417785</t>
+          <t>9786257417822</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Umutsuz Kapının Anahtarı</t>
+          <t>Sevmek Şiddete Dönüşüyor</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257417853</t>
+          <t>9786257417785</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İllegal Bir Aşk</t>
+          <t>Umutsuz Kapının Anahtarı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>56</v>
+        <v>40</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257417884</t>
+          <t>9786257417853</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Acı Yol Süleyman</t>
+          <t>İllegal Bir Aşk</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257417792</t>
+          <t>9786257417884</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Hestia</t>
+          <t>Acı Yol Süleyman</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257417938</t>
+          <t>9786257417792</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Hazan Vaktinde Sevda</t>
+          <t>Hestia</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>84</v>
+        <v>40</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257417945</t>
+          <t>9786257417938</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Özgür İnsanlar Ülkesi</t>
+          <t>Hazan Vaktinde Sevda</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257417747</t>
+          <t>9786257417945</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Hasadı (Ciltli)</t>
+          <t>Özgür İnsanlar Ülkesi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>60</v>
+        <v>96</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257417716</t>
+          <t>9786257417747</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Nepenthe (Ciltli)</t>
+          <t>Hüznün Hasadı (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257417655</t>
+          <t>9786257417716</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Acısu</t>
+          <t>Nepenthe (Ciltli)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>57</v>
+        <v>100</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257417440</t>
+          <t>9786257417655</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Acısu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257417730</t>
+          <t>9786257417440</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Cümleler</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257417662</t>
+          <t>9786257417730</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Al Yanak</t>
+          <t>Kayıp Cümleler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257417686</t>
+          <t>9786257417662</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Hadise-i Mu’cize - Merva</t>
+          <t>Al Yanak</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257417839</t>
+          <t>9786257417686</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Gözlerine Bakınca</t>
+          <t>Hadise-i Mu’cize - Merva</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257417952</t>
+          <t>9786257417839</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Köyünün Delisi</t>
+          <t>Gözlerine Bakınca</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257417860</t>
+          <t>9786257417952</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>Yalnızlık Köyünün Delisi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>42</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257417709</t>
+          <t>9786257417860</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Danhso 8 - Numaralandırılmış</t>
+          <t>Ayna</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257417921</t>
+          <t>9786257417709</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Hatırla</t>
+          <t>Danhso 8 - Numaralandırılmış</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257417815</t>
+          <t>9786257417921</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bağırsam Duyar Mısın?</t>
+          <t>Hatırla</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>66</v>
+        <v>80</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057444400</t>
+          <t>9786257417815</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Işıkları</t>
+          <t>Bağırsam Duyar Mısın?</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>35</v>
+        <v>66</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057444486</t>
+          <t>9786057444400</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yazar Sen Sadece Oynarsın</t>
+          <t>Şehrin Işıkları</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057444493</t>
+          <t>9786057444486</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Bir Arı Uykusu</t>
+          <t>Hayat Yazar Sen Sadece Oynarsın</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257417099</t>
+          <t>9786057444493</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Rayiha</t>
+          <t>Bir Arı Uykusu</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257417167</t>
+          <t>9786257417099</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Umutkanlık</t>
+          <t>Rayiha</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257417129</t>
+          <t>9786257417167</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Umutkanlık</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257417198</t>
+          <t>9786257417129</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kentler ve Düşler</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257417518</t>
+          <t>9786257417198</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tek Biz İkimiz</t>
+          <t>Kentler ve Düşler</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257417495</t>
+          <t>9786257417518</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Efnatan</t>
+          <t>Dünya Tek Biz İkimiz</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257417112</t>
+          <t>9786257417495</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Acının Lekesi</t>
+          <t>Efnatan</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257417235</t>
+          <t>9786257417112</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Çirkin</t>
+          <t>Acının Lekesi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257417211</t>
+          <t>9786257417235</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Azra’nın Mitoloji Yolculuğu</t>
+          <t>Uyuyan Çirkin</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257417525</t>
+          <t>9786257417211</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Narsist Piç ile İmtihan</t>
+          <t>Azra’nın Mitoloji Yolculuğu</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786057050472</t>
+          <t>9786257417525</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İç Döküntüleri</t>
+          <t>Narsist Piç ile İmtihan</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257417372</t>
+          <t>9786057050472</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çok Uluslu Bir Hayat</t>
+          <t>İç Döküntüleri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257417327</t>
+          <t>9786257417372</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Moskova / İstanbul Uçuşu</t>
+          <t>Çok Uluslu Bir Hayat</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257417181</t>
+          <t>9786257417327</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sözlerin Dansı</t>
+          <t>Moskova / İstanbul Uçuşu</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>36</v>
+        <v>65</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057456885</t>
+          <t>9786257417181</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Kulübü Başlangıç</t>
+          <t>Sözlerin Dansı</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057456854</t>
+          <t>9786057456885</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Metafor</t>
+          <t>Hayvanlar Kulübü Başlangıç</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057456823</t>
+          <t>9786057456854</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sessizlik</t>
+          <t>Metafor</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057456861</t>
+          <t>9786057456823</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Arafta Suskunluk 8:21</t>
+          <t>Mavi Sessizlik</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057050403</t>
+          <t>9786057456861</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Deli Saçması</t>
+          <t>Arafta Suskunluk 8:21</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257417266</t>
+          <t>9786057050403</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Terapinin Dansı</t>
+          <t>Deli Saçması</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257417228</t>
+          <t>9786257417266</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Bekleyiş</t>
+          <t>Terapinin Dansı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257417020</t>
+          <t>9786257417228</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>11'lerin Kaleminden - Okumadan Yazılır Mı?</t>
+          <t>Bitmeyen Bekleyiş</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057417006</t>
+          <t>9786257417020</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sokağın Çocukları "Dostluk"</t>
+          <t>11'lerin Kaleminden - Okumadan Yazılır Mı?</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257417068</t>
+          <t>9786057417006</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Yüzen Gökyüzü Uçan Balık</t>
+          <t>Sokağın Çocukları "Dostluk"</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057050496</t>
+          <t>9786257417068</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Akrostiş Aforizma</t>
+          <t>Yüzen Gökyüzü Uçan Balık</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257417563</t>
+          <t>9786057050496</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Silüet</t>
+          <t>Akrostiş Aforizma</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>85</v>
+        <v>39</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257417556</t>
+          <t>9786257417563</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Koruyucuları</t>
+          <t>Silüet</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057444424</t>
+          <t>9786257417556</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle Gezelim</t>
+          <t>Yeraltı Koruyucuları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056933172</t>
+          <t>9786057444424</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Zupzup ve Lekeleri</t>
+          <t>Benim Gözümle Gezelim</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>175</v>
+        <v>64</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786056933196</t>
+          <t>9786056933172</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Penguen Baba Şarlo</t>
+          <t>Zürafa Zupzup ve Lekeleri</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786050600506</t>
+          <t>9786056933196</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Horoz Ü-Ürü'nün Sesi</t>
+          <t>Penguen Baba Şarlo</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786056933189</t>
+          <t>9786050600506</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Hipo'nun Rüyası</t>
+          <t>Horoz Ü-Ürü'nün Sesi</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257417150</t>
+          <t>9786056933189</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İhanet</t>
+          <t>Hipo'nun Rüyası</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257417242</t>
+          <t>9786257417150</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Elbet Bir Gün</t>
+          <t>İhanet</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057050441</t>
+          <t>9786257417242</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Yörünge</t>
+          <t>Elbet Bir Gün</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257417457</t>
+          <t>9786057050441</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerin Gücü</t>
+          <t>Gümüş Yörünge</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257417259</t>
+          <t>9786257417457</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Şair-ül Mülteci (Ciltli)</t>
+          <t>Kelimelerin Gücü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257417433</t>
+          <t>9786257417259</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Lösev-mek</t>
+          <t>Şair-ül Mülteci (Ciltli)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>55</v>
+        <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257417488</t>
+          <t>9786257417433</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Aşk - ''Güz''</t>
+          <t>Hayatı Lösev-mek</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257417464</t>
+          <t>9786257417488</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Geldi Sevdim Gitti</t>
+          <t>Dört Mevsim Aşk - ''Güz''</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257417303</t>
+          <t>9786257417464</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Geldi Sevdim Gitti</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257417426</t>
+          <t>9786257417303</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Araf ''Kayboluş''</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>105</v>
+        <v>55</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257417341</t>
+          <t>9786257417426</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İle Geleceğe Yön Vermek</t>
+          <t>Araf ''Kayboluş''</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257417310</t>
+          <t>9786257417341</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Palanka</t>
+          <t>Geçmişin İle Geleceğe Yön Vermek</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257417143</t>
+          <t>9786257417310</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç</t>
+          <t>Palanka</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257417136</t>
+          <t>9786257417143</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Bir Meczubun Aşk Düşü</t>
+          <t>Kırlangıç</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057444479</t>
+          <t>9786257417136</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kendinle Yürü</t>
+          <t>Bir Meczubun Aşk Düşü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257417105</t>
+          <t>9786057444479</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Burası Ankara</t>
+          <t>Kendinle Yürü</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257417501</t>
+          <t>9786257417105</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>İmkansızlıklarla Dolu Bir Aşk Hikayesi</t>
+          <t>Burası Ankara</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257417624</t>
+          <t>9786257417501</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Tecavüz Planı</t>
+          <t>İmkansızlıklarla Dolu Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257417174</t>
+          <t>9786257417624</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Vahşet</t>
+          <t>Tecavüz Planı</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257417273</t>
+          <t>9786257417174</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Empati</t>
+          <t>Adım Adım Vahşet</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257417037</t>
+          <t>9786257417273</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Tanrıyı Konuştuk</t>
+          <t>Empati</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257417044</t>
+          <t>9786257417037</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Fahişe</t>
+          <t>Şeytanla Tanrıyı Konuştuk</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257417051</t>
+          <t>9786257417044</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dikiz Aynası</t>
+          <t>Kutsal Fahişe</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057050489</t>
+          <t>9786257417051</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Hayır Diyemeyen Boni</t>
+          <t>Aşkın Dikiz Aynası</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>33.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057444448</t>
+          <t>9786057050489</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Acemi Bülbül</t>
+          <t>Hayır Diyemeyen Boni</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>64</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257417471</t>
+          <t>9786057444448</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Duende</t>
+          <t>Acemi Bülbül</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057444431</t>
+          <t>9786257417471</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda Engeller Sesler ve Sisler</t>
+          <t>Duende</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057050458</t>
+          <t>9786057444431</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Şiirsel Dünyam</t>
+          <t>Başarı Yolunda Engeller Sesler ve Sisler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057050465</t>
+          <t>9786057050458</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Kadınımın Kokusu</t>
+          <t>Şiirsel Dünyam</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057050410</t>
+          <t>9786057050465</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Hisler</t>
+          <t>Kadınımın Kokusu</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057444462</t>
+          <t>9786057050410</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Rothilda</t>
+          <t>Zehirli Hisler</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257417396</t>
+          <t>9786057444462</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler Yeniden Kanatlanır</t>
+          <t>Rothilda</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>255</v>
+        <v>45</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257417389</t>
+          <t>9786257417396</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Serçenin Gözyaşları</t>
+          <t>Efsaneler Yeniden Kanatlanır</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>45</v>
+        <v>255</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257417280</t>
+          <t>9786257417389</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Tek Yumruk</t>
+          <t>Serçenin Gözyaşları</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057444455</t>
+          <t>9786257417280</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Katran Adam</t>
+          <t>Tek Yumruk</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057444417</t>
+          <t>9786057444455</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Kelam</t>
+          <t>Katran Adam</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057050434</t>
+          <t>9786057444417</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Ölülerin Karanlığı</t>
+          <t>Ehl-i Kelam</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257417082</t>
+          <t>9786057050434</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Afedersin</t>
+          <t>Ölülerin Karanlığı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257417075</t>
+          <t>9786257417082</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Turkuaz Rüyam</t>
+          <t>Afedersin</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057456892</t>
+          <t>9786257417075</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sadece Müsvedde</t>
+          <t>Turkuaz Rüyam</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057456830</t>
+          <t>9786057456892</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Olan Giden Kalan</t>
+          <t>Sadece Müsvedde</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057456816</t>
+          <t>9786057456830</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Laf-ı Güzergah</t>
+          <t>Olan Giden Kalan</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057456809</t>
+          <t>9786057456816</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kendinize Geç Kalmayın</t>
+          <t>Laf-ı Güzergah</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057456847</t>
+          <t>9786057456809</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Kızılcık Lekesi</t>
+          <t>Kendinize Geç Kalmayın</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>22.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786056933158</t>
+          <t>9786057456847</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Misi ve Tisi</t>
+          <t>Kızılcık Lekesi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>175</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786056933127</t>
+          <t>9786056933158</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Deniz Atı Zibi</t>
+          <t>Misi ve Tisi</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786056933141</t>
+          <t>9786056933127</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Danacık Möö</t>
+          <t>Deniz Atı Zibi</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
+          <t>9786056933141</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Danacık Möö</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
           <t>9786056933103</t>
         </is>
       </c>
-      <c r="B335" s="1" t="inlineStr">
+      <c r="B336" s="1" t="inlineStr">
         <is>
           <t>Bambon ve Kipir</t>
         </is>
       </c>
-      <c r="C335" s="1">
+      <c r="C336" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>