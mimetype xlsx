--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -94,361 +94,361 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057246127</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ehl-i Sünnet Dışı Görüşlerin Tenkidi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057246158</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sorun Kalmasın 2 - Ateist Deist ve Agnostiklerin Şüphelerine Cevaplar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057246141</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Müslümanca Bir Ömür için Yön Ver Hayatına</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786250096482</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Modern Dünyada Şuurlu Mümin Olmak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057246134</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tefekkürden Teyakkuza</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057246110</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Ebu Cehil Çağında Muhammedi Kız Olmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786250011188</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sünnet İnkarcılarının Tutarsızlığı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786250007334</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sorun Kalmasın</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786250096543</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Rivayetlere Yaklaşımda İstismar Edilen Usul: Hadislerin Kur’an’a Arzı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056764639</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Risale Fi İbtali Mezhebil Vahhabiyye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056764622</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sünnet-i Nebeviyye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056764608</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Modernist Zihniyete Karşı Ehl-i Sünnet Müdafaası (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056764691</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>El-Füyuzatü'l-Münife (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056764684</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Muhtasar Tefsir Usülü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786050629705</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kur’an’ı Susturma Projesinin Modern Kisvesi Tarihselcilik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056764677</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mucize</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056652790</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Telezümü Eş-Şeriati Vet Tarikah (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>4440000001765</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kur’an Bize Yeter Söyleminin İddialarına Kur’an’ı Kerim'den Cevaplar</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056764660</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Modern Bir Akıl Sapması: Deizm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056764653</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Müslümanın Zihin Dünyasında Sünnet ve Hadis</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056764615</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Ayet-i Kerimeler Işığında Sünnetin Hücciyeti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786056652776</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Muhkem Kapının Sağlam Kulpu Ehli Sünnet ve Cemaat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>