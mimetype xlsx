--- v1 (2026-02-05)
+++ v2 (2026-04-06)
@@ -739,51 +739,51 @@
         <is>
           <t>9789123441631</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Günlük Yazılar 3 - Sur</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>3990000047895</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Sezai Karakoç Seti (57 Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>6780</v>
+        <v>10870</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789000185498</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Şiirler 6: Ayinler Çeşmeler</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786057144041</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>