--- v2 (2026-04-06)
+++ v3 (2026-07-03)
@@ -304,51 +304,51 @@
         <is>
           <t>9786057139528</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İslam Toplumunun Ekonomik Strüktürü</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>4440000002496</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Yapı Taşları 1 - 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057144010</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Varolma Savaşı 1</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057139535</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>