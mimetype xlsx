--- v3 (2026-07-03)
+++ v4 (2026-09-12)
@@ -670,51 +670,51 @@
           <t>Diriliş Neslinin Amentüsü</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789264552685</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Çıkış Yolu 3: Kutlu Millet Gerçeği</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789264552661</t>
+          <t>9786057139542</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Çıkış Yolu 1: Ülkemizin Geleceği</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789123441655</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hikayeler 2: Portreler</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>160</v>
       </c>