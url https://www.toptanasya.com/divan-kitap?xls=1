--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -85,1525 +85,1840 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259400396</t>
+          <t>9786057214973</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bahtname</t>
+          <t>Siyahi Yahudiler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259400327</t>
+          <t>9786259400358</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şampiyonluk Yazıları (Ciltli)</t>
+          <t>Sufi Psikolojisi Yazıları 3 / Manevi Benlik Gelişimi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057252920</t>
+          <t>9786259400334</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Eser Adı	Jön Türklük ve Kemalizm Kıskacında İttihadçılık</t>
+          <t>Sıfırıncı Dünya Savaşı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057303998</t>
+          <t>9786054239696</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Babanzade Ahmed Naim Ailesi ve İlmi Kişiliği (Ciltli)</t>
+          <t>Kara Vaiz'in Mevlid'i</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>800</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057214904</t>
+          <t>9786054239542</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Modern Dönemde Hadis ve Babanzade Ahmed Naim (Ciltli)</t>
+          <t>Akşehir'de Hacı İbrahim Sultan ve Manzumesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>800</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057214935</t>
+          <t>9786054239634</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Asya’nın Kalbi Türkistan</t>
+          <t>Hıristiyanlık ve İmparatorluk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>390</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057166098</t>
+          <t>9786054239627</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlk Osmanlı - Rus Savaşı</t>
+          <t>Metafizik (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257263139</t>
+          <t>9786054239320</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan - الشيطان الذي في داخلنا</t>
+          <t>Türkiye’de Ailenin Dönüşümü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>390</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257263177</t>
+          <t>9786054239283</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gurabahane-i Laklakan - بيت اللقالق البائسة</t>
+          <t>Tanzimat’tan Sonra Türkiye’de İlim ve Mantık Anlayışı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257263221</t>
+          <t>9786054239382</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası - شفف العربة</t>
+          <t>Söylevler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>290</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257263214</t>
+          <t>9786054239221</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut’tan Seçmeler - مختارات من دده قورقوت</t>
+          <t>Mutluluğun Kazanılması</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257263191</t>
+          <t>9786054239147</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Firak-ı Irak Galiçya فراق العراق - غاليسيا</t>
+          <t>Karakedi Efsanesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057303929</t>
+          <t>9786054239214</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İdeal Devlet</t>
+          <t>İlimlerin Sayımı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257263146</t>
+          <t>9786054239238</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Müsli (Arapça)</t>
+          <t>İdeal Devlet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057166074</t>
+          <t>9786054239351</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Platonculuk ve Ruhsal Hayat</t>
+          <t>Islah ve Tecdit Hareketleri Özelinde Tasavvuf</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257263313</t>
+          <t>9786054239337</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkistan’a Seyahat</t>
+          <t>Hilafet ve Saltanat</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257263061</t>
+          <t>9786054239344</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hattat Hamid Aytaç - Osmanlı’dan Cumhuriyete Bir Hattatın Serencamı (Ciltli)</t>
+          <t>Diriliş ve Islah Önderleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>800</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054239764</t>
+          <t>9786054239559</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şemsiyye  Risalesi</t>
+          <t>Kebikeç</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054239443</t>
+          <t>9786054239832</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Düşüncesi Tarihi</t>
+          <t>İslam Bilim Tarihi ve Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>580</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054239566</t>
+          <t>9786054239689</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Geleneğinde Kur'an ve İbranice Kur'an Çevirileri</t>
+          <t>19. Yüzyıldan Günümüze Çağdaş İslam Düşünürleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054239207</t>
+          <t>9786054239788</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Türk Tarihi</t>
+          <t>Kristolojiye Giriş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054239276</t>
+          <t>9786259400396</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantık</t>
+          <t>Bahtname</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054239184</t>
+          <t>9786259400327</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eğitimci Bir Jön Türk Lider Ahmet Rıza Bey ve Vazife ve Mesuliyet Eserleri</t>
+          <t>Şampiyonluk Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054239375</t>
+          <t>9786057252920</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aklın Yönetimi İçin Kurallar</t>
+          <t>Eser Adı	Jön Türklük ve Kemalizm Kıskacında İttihadçılık</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054239610</t>
+          <t>9786057303998</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Süryani Tarih Yazıcılığında Geç Antikçağ (Ciltli)</t>
+          <t>Babanzade Ahmed Naim Ailesi ve İlmi Kişiliği (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>850</v>
+        <v>800</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054239665</t>
+          <t>9786057214904</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasal Hayat</t>
+          <t>Modern Dönemde Hadis ve Babanzade Ahmed Naim (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054239504</t>
+          <t>9786057214935</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Felsefesi Üzerine Yazılar</t>
+          <t>Asya’nın Kalbi Türkistan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>410</v>
+        <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054239474</t>
+          <t>9786057166098</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sufi Psikolojisi</t>
+          <t>İlk Osmanlı - Rus Savaşı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054239450</t>
+          <t>9786257263139</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nazar, Büyü ve Fal</t>
+          <t>İçimizdeki Şeytan - الشيطان الذي في داخلنا</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054239405</t>
+          <t>9786257263177</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Serüveni</t>
+          <t>Gurabahane-i Laklakan - بيت اللقالق البائسة</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257263009</t>
+          <t>9786257263221</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Araba Sevdası - شفف العربة</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>880</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257263016</t>
+          <t>9786257263214</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Siyonizmin Teolojik Temelleri</t>
+          <t>Dede Korkut’tan Seçmeler - مختارات من دده قورقوت</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257263054</t>
+          <t>9786257263191</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Firak-ı Irak Galiçya فراق العراق - غاليسيا</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>790</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054239931</t>
+          <t>9786057303929</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizm ve Anarko-Kapitalizm</t>
+          <t>İdeal Devlet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054239993</t>
+          <t>9786257263146</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Vergi Devleti</t>
+          <t>Süleyman Müsli (Arapça)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054239467</t>
+          <t>9786057166074</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Trajik Duygusu</t>
+          <t>Platonculuk ve Ruhsal Hayat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054239948</t>
+          <t>9786257263313</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Psikoloji 1</t>
+          <t>Türkistan’a Seyahat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>770</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054239894</t>
+          <t>9786257263061</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sufi Psikolojisi Yazıları 2</t>
+          <t>Hattat Hamid Aytaç - Osmanlı’dan Cumhuriyete Bir Hattatın Serencamı (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>370</v>
+        <v>800</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054239733</t>
+          <t>9786054239764</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Temel Kaynaklar Işığında Gerut Yahudiliğe Geçiş</t>
+          <t>Şemsiyye  Risalesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054239818</t>
+          <t>9786054239443</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erken İslam’da Mizah</t>
+          <t>Türk İslam Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054239825</t>
+          <t>9786054239566</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Fuat Sezgin ve Temel İslam Bilimleri</t>
+          <t>Yahudi Geleneğinde Kur'an ve İbranice Kur'an Çevirileri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>720</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054239597</t>
+          <t>9786054239207</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Işığın Elçisi Mani ve Gnostik Düşüncesi</t>
+          <t>Orta Asya Türk Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>490</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259847948</t>
+          <t>9786054239276</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Beşikdüzü Köy Enstitüsü</t>
+          <t>Klasik Mantık</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257263078</t>
+          <t>9786054239184</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hat Sanatı ve Hattatlar Sadırlardan Satırlara</t>
+          <t>Eğitimci Bir Jön Türk Lider Ahmet Rıza Bey ve Vazife ve Mesuliyet Eserleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054239399</t>
+          <t>9786054239375</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hürriyeti</t>
+          <t>Aklın Yönetimi İçin Kurallar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057214911</t>
+          <t>9786054239610</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Güncel Hadis Meselelerinin Anlaşılması ve Yorumlanması (Ciltli)</t>
+          <t>Süryani Tarih Yazıcılığında Geç Antikçağ (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057252937</t>
+          <t>9786054239665</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l Pinhan</t>
+          <t>Türkiye'de Siyasal Hayat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057252982</t>
+          <t>9786054239504</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mananın İzi</t>
+          <t>Spinoza Felsefesi Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>410</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057303905</t>
+          <t>9786054239474</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyıldan Günümüze İslam Düşünürleri - Cilt 1</t>
+          <t>Sufi Psikolojisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>750</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057303912</t>
+          <t>9786054239450</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyıldan Günümüze İslam Düşünürleri - Cilt 2</t>
+          <t>Nazar, Büyü ve Fal</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>700</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257263207</t>
+          <t>9786054239405</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Amak-ı Hayal - أعماق الخيال</t>
+          <t>Bilginin Serüveni</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257263160</t>
+          <t>9786257263009</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç (Arapça)</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>230</v>
+        <v>880</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257263153</t>
+          <t>9786257263016</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (Arapça-Türkçe)</t>
+          <t>Siyonizmin Teolojik Temelleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257263184</t>
+          <t>9786257263054</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre (Arapça)</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>790</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257263030</t>
+          <t>9786054239931</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usulü İlminin Doğuşu ve Gelişimi</t>
+          <t>Liberteryenizm ve Anarko-Kapitalizm</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057166081</t>
+          <t>9786054239993</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bize Hayreddinli Derler - Barbaros Hayreddin Paşa'nın Gazaları</t>
+          <t>Vergi Devleti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257263023</t>
+          <t>9786054239467</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sömürgecilik ve Pan-İslamizm Işığında Türkistan 1856-1922</t>
+          <t>Hayatın Trajik Duygusu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257263085</t>
+          <t>9786054239948</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatları (Ciltli)</t>
+          <t>İktisadi Psikoloji 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>600</v>
+        <v>770</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054239030</t>
+          <t>9786054239894</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Adalet ve Totalitarizm</t>
+          <t>Sufi Psikolojisi Yazıları 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054239023</t>
+          <t>9786054239733</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şiddetin Görünümleri</t>
+          <t>Temel Kaynaklar Işığında Gerut Yahudiliğe Geçiş</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257263306</t>
+          <t>9786054239818</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Zahirden Batına - Akşemseddin’in Menkıbeleri</t>
+          <t>Erken İslam’da Mizah</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257263047</t>
+          <t>9786054239825</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Hayatı ve Dini Değişim</t>
+          <t>Fuat Sezgin ve Temel İslam Bilimleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>720</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054239979</t>
+          <t>9786054239597</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kriminoloji ve İktisat</t>
+          <t>Işığın Elçisi Mani ve Gnostik Düşüncesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>490</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054239955</t>
+          <t>9786259847948</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Psikoloji 2</t>
+          <t>Beşikdüzü Köy Enstitüsü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>690</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054239962</t>
+          <t>9786257263078</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kant’ın Salt Akıl Dini</t>
+          <t>Hat Sanatı ve Hattatlar Sadırlardan Satırlara</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054239924</t>
+          <t>9786054239399</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Otorite ve Rıza</t>
+          <t>İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>310</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054239863</t>
+          <t>9786057214911</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Din ve İktisadi Kalkınma</t>
+          <t>Güncel Hadis Meselelerinin Anlaşılması ve Yorumlanması (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054239917</t>
+          <t>9786057252937</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Regülasyon İktisadı</t>
+          <t>Kitabü'l Pinhan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054239900</t>
+          <t>9786057252982</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet Hakları İktisadı</t>
+          <t>Mananın İzi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054239856</t>
+          <t>9786057303905</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Deneysel İktisat</t>
+          <t>XIX. Yüzyıldan Günümüze İslam Düşünürleri - Cilt 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054239849</t>
+          <t>9786057303912</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Evrimsel İktisat</t>
+          <t>XIX. Yüzyıldan Günümüze İslam Düşünürleri - Cilt 2</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054239870</t>
+          <t>9786257263207</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Batı Aydınlanmasında İslam’ın İzleri</t>
+          <t>Amak-ı Hayal - أعماق الخيال</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054239887</t>
+          <t>9786257263160</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sufi Psikolojisi Yazıları 1</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç (Arapça)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054239801</t>
+          <t>9786257263153</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Maktul Şehzadeler</t>
+          <t>Seçme Hikayeler (Arapça-Türkçe)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054239771</t>
+          <t>9786257263184</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Vefik Paşa</t>
+          <t>Vatan Yahut Silistre (Arapça)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>370</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054239795</t>
+          <t>9786257263030</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Nisibis (Nusaybin)</t>
+          <t>Hadis Usulü İlminin Doğuşu ve Gelişimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>470</v>
+        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054239740</t>
+          <t>9786057166081</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve İran'da İşrak Felsefesi</t>
+          <t>Bize Hayreddinli Derler - Barbaros Hayreddin Paşa'nın Gazaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054239757</t>
+          <t>9786257263023</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Safvet Paşa</t>
+          <t>Sömürgecilik ve Pan-İslamizm Işığında Türkistan 1856-1922</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>330</v>
+        <v>490</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054239702</t>
+          <t>9786257263085</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kelam İlmine Yönelik Eleştiriler</t>
+          <t>İslam Sanatları (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054239719</t>
+          <t>9786054239030</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd'ün Kelam Eleştirisi</t>
+          <t>Toplumsal Adalet ve Totalitarizm</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054239726</t>
+          <t>9786054239023</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kelami Akıldan Tasavvufi Keşfe</t>
+          <t>Şiddetin Görünümleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054239672</t>
+          <t>9786257263306</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Şerefeddin Yaltkaya</t>
+          <t>Zahirden Batına - Akşemseddin’in Menkıbeleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054239658</t>
+          <t>9786257263047</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İslam Meşşai Felsefesinde Filozof</t>
+          <t>Üniversite Hayatı ve Dini Değişim</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054239603</t>
+          <t>9786054239979</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Nedim Paşa</t>
+          <t>Kriminoloji ve İktisat</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054239573</t>
+          <t>9786054239955</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Mütefferika Öncesi İstanbul'da Yahudi Matbuatı</t>
+          <t>İktisadi Psikoloji 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>290</v>
+        <v>690</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054239641</t>
+          <t>9786054239962</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Süryani Düşüncesinde Metafizik</t>
+          <t>Kant’ın Salt Akıl Dini</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054239580</t>
+          <t>9786054239924</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çarlık Rusyasında Yahudiler</t>
+          <t>Siyasal Otorite ve Rıza</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054239528</t>
+          <t>9786054239863</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sühreverdi ve İşrak Felsefesi</t>
+          <t>Türkiye’de Din ve İktisadi Kalkınma</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054239535</t>
+          <t>9786054239917</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şeyhü'l-İşrak'ın İzinde</t>
+          <t>Regülasyon İktisadı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054239511</t>
+          <t>9786054239900</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Kafası Karışanlar İçin Ermeni Meselesi</t>
+          <t>Mülkiyet Hakları İktisadı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054239498</t>
+          <t>9786054239856</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Midhat Paşa</t>
+          <t>Deneysel İktisat</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054239481</t>
+          <t>9786054239849</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kişi, Kişilik ve Kimlik</t>
+          <t>Evrimsel İktisat</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>530</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054239009</t>
+          <t>9786054239870</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Kılınış</t>
+          <t>Batı Aydınlanmasında İslam’ın İzleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054239313</t>
+          <t>9786054239887</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplumunda Kader ve Kısmet İnancı</t>
+          <t>Sufi Psikolojisi Yazıları 1</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>370</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054239061</t>
+          <t>9786054239801</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Genel Kolluk Özel Güvenlik İlişkisi</t>
+          <t>Maktul Şehzadeler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054239290</t>
+          <t>9786054239771</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Fransız Sosyoloji Okulu’na Göre Mantığın Menşei Problemi</t>
+          <t>Ahmed Vefik Paşa</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>170</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054239269</t>
+          <t>9786054239795</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat İncelemelerinde Psikanaliz Kullanımı</t>
+          <t>Nisibis (Nusaybin)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>470</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054239429</t>
+          <t>9786054239740</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dil Üzerine</t>
+          <t>Osmanlı ve İran'da İşrak Felsefesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>370</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786054239757</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Safvet Paşa</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786054239702</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Kelam İlmine Yönelik Eleştiriler</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786054239719</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>İbn Rüşd'ün Kelam Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786054239726</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Kelami Akıldan Tasavvufi Keşfe</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786054239672</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Şerefeddin Yaltkaya</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786054239658</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>İslam Meşşai Felsefesinde Filozof</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786054239603</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Mahmud Nedim Paşa</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786054239573</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Mütefferika Öncesi İstanbul'da Yahudi Matbuatı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786054239641</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Süryani Düşüncesinde Metafizik</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786054239580</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Çarlık Rusyasında Yahudiler</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786054239528</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Sühreverdi ve İşrak Felsefesi</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786054239535</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Şeyhü'l-İşrak'ın İzinde</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786054239511</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>100. Yılında Kafası Karışanlar İçin Ermeni Meselesi</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786054239498</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Midhat Paşa</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786054239481</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Kişi, Kişilik ve Kimlik</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786054239009</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Türkçesinde Kılınış</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786054239313</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Türk Toplumunda Kader ve Kısmet İnancı</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786054239061</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Genel Kolluk Özel Güvenlik İlişkisi</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786054239290</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Fransız Sosyoloji Okulu’na Göre Mantığın Menşei Problemi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786054239269</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat İncelemelerinde Psikanaliz Kullanımı</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786054239429</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Dil Üzerine</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
           <t>9786054239306</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C121" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>